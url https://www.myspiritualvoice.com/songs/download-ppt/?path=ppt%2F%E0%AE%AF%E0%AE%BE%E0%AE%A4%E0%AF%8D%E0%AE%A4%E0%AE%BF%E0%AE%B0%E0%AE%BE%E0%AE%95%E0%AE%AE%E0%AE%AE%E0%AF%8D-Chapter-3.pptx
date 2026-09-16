--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -95,50 +95,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +177,53 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +373,56 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர்: இங்கே கிட்டிச் சேராயாக; உன் கால்களில் இருக்கிற பாதரட்சையைக் கழற்றிப்போடு; நீ நிற்கிற இடம் பரிசுத்த பூமி என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And when the LORD saw that he turned aside to see, God called unto him out of the midst of the bush, and said, Moses, Moses. And he said, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் அவர்: நான் ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாகிய உன் பிதாக்களுடைய தேவனாயிருக்கிறேன் என்றார். மோசே தேவனை நோக்கிப் பார்க்கப் பயந்ததினால், தன் முகத்தை மூடிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[5. And he said, Draw not nigh here: put off your shoes from off your feet, for the place whereon you stand is holy ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்னும் அவர்: நான் ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாகிய உன் பிதாக்களுடைய தேவனாயிருக்கிறேன் என்றார். மோசே தேவனை நோக்கிப் பார்க்கப் பயந்ததினால், தன் முகத்தை மூடிக்கொண்டான்.]]></a:t>
+              <a:t><![CDATA[5. And he said, Draw not nigh here: put off your shoes from off your feet, for the place whereon you stand is holy ground.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: எகிப்தில் இருக்கிற என் ஜனத்தின் உபத்திரவத்தை நான் பார்க்கவே பார்த்து, ஆளோட்டிகளினிமித்தம் அவர்கள் இடுகிற கூக்குரலைக் கேட்டேன், அவர்கள் படுகிற வேதனைகளையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. Moreover he said, I am the God of your father, the God of Abraham, the God of Isaac, and the God of Jacob. And Moses hid his face; for he was afraid to look upon God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: எகிப்தில் இருக்கிற என் ஜனத்தின் உபத்திரவத்தை நான் பார்க்கவே பார்த்து, ஆளோட்டிகளினிமித்தம் அவர்கள் இடுகிற கூக்குரலைக் கேட்டேன், அவர்கள் படுகிற வேதனைகளையும் அறிந்திருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[6. Moreover he said, I am the God of your father, the God of Abraham, the God of Isaac, and the God of Jacob. And Moses hid his face; for he was afraid to look upon God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை எகிப்தியரின் கைக்கு விடுதலையாக்கவும், அவர்களை அந்தத் தேசத்திலிருந்து நீக்கி, கானானியரும் ஏத்தியரும் எமோரியரும் பெரிசியரும் ஏவியரும் எபூசியரும் இருக்கிற இடமாகிய பாலும் தேனும் ஓடுகிற நலமும் விசாலமுமான தேசத்தில் கொண்டுபோய்ச் சேர்க்கவும் இறங்கினேன்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said, I have surely seen the affliction of my people which are in Egypt, and have heard their cry by reason of their taskmasters; for I know their sorrows;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை எகிப்தியரின் கைக்கு விடுதலையாக்கவும், அவர்களை அந்தத் தேசத்திலிருந்து நீக்கி, கானானியரும் ஏத்தியரும் எமோரியரும் பெரிசியரும் ஏவியரும் எபூசியரும் இருக்கிற இடமாகிய பாலும் தேனும் ஓடுகிற நலமும் விசாலமுமான தேசத்தில் கொண்டுபோய்ச் சேர்க்கவும் இறங்கினேன்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said, I have surely seen the affliction of my people which are in Egypt, and have heard their cry by reason of their taskmasters; for I know their sorrows;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களை எகிப்தியரின் கைக்கு விடுதலையாக்கவும், அவர்களை அந்தத் தேசத்திலிருந்து நீக்கி, கானானியரும் ஏத்தியரும் எமோரியரும் பெரிசியரும் ஏவியரும் எபூசியரும் இருக்கிற இடமாகிய பாலும் தேனும் ஓடுகிற நலமும் விசாலமுமான தேசத்தில் கொண்டுபோய்ச் சேர்க்கவும் இறங்கினேன்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said, I have surely seen the affliction of my people which are in Egypt, and have heard their cry by reason of their taskmasters; for I know their sorrows;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுதும் இஸ்ரவேல் புத்திரரின் கூக்குரல் என் சந்நிதியில் வந்து எட்டினது; எகிப்தியர் அவர்களை ஒடுக்குகிற ஒடுக்குதலையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And I am come down to deliver them out of the hand of the Egyptians, and to bring them up out of that land unto a good land and a large, unto a land flowing with milk and honey; unto the place of the Canaanites, and the Hittites, and the Amorites, and the Perizzites, and the Hivites, and the Jebusites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்பொழுதும் இஸ்ரவேல் புத்திரரின் கூக்குரல் என் சந்நிதியில் வந்து எட்டினது; எகிப்தியர் அவர்களை ஒடுக்குகிற ஒடுக்குதலையும் கண்டேன்.]]></a:t>
+              <a:t><![CDATA[8. And I am come down to deliver them out of the hand of the Egyptians, and to bring them up out of that land unto a good land and a large, unto a land flowing with milk and honey; unto the place of the Canaanites, and the Hittites, and the Amorites, and the Perizzites, and the Hivites, and the Jebusites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே மீதியான் தேசத்து ஆசாரியனாயிருந்த தன் மாமனாகிய எத்திரோவின் ஆடுகளை மேய்த்து வந்தான். அவன் ஆடுகளை வனாந்தரத்தின் பின் புறத்திலே ஓட்டி, தேவபர்வதமாகிய ஓரேப்மட்டும் வந்தான்.]]></a:t>
+              <a:t><![CDATA[1. Now Moses kept the flock of Jethro his father in law, the priest of Midian: and he led the flock to the backside of the desert, and came to the mountain of God, even to Horeb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ இஸ்ரவேல் புத்திரராகிய என் ஜனத்தை எகிப்திலிருந்து அழைத்து வரும்படி உன்னைப் பார்வோனிடத்துக்கு அனுப்புவேன் வா என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And I am come down to deliver them out of the hand of the Egyptians, and to bring them up out of that land unto a good land and a large, unto a land flowing with milk and honey; unto the place of the Canaanites, and the Hittites, and the Amorites, and the Perizzites, and the Hivites, and the Jebusites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீ இஸ்ரவேல் புத்திரராகிய என் ஜனத்தை எகிப்திலிருந்து அழைத்து வரும்படி உன்னைப் பார்வோனிடத்துக்கு அனுப்புவேன் வா என்றார்.]]></a:t>
+              <a:t><![CDATA[9. Now therefore, behold, the cry of the children of Israel has come unto me: and I have also seen the oppression wherewith the Egyptians oppress them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது மோசே தேவனை நோக்கி: பார்வோனிடத்துக்குப் போகவும், இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து அழைத்துவரவும், நான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Now therefore, behold, the cry of the children of Israel has come unto me: and I have also seen the oppression wherewith the Egyptians oppress them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது மோசே தேவனை நோக்கி: பார்வோனிடத்துக்குப் போகவும், இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து அழைத்துவரவும், நான் எம்மாத்திரம் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. Come now therefore, and I will send you unto Pharaoh, that you may bring forth my people the children of Israel out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்: நான் உன்னோடே இருப்பேன்; நீ ஜனத்தை எகிப்திலிருந்து அழைத்து வந்தபின், நீங்கள் இந்த மலையில் தேவனுக்கு ஆராதனை செய்வீர்கள்; நான் உன்னை அனுப்பினேன் என்பதற்கு இதுவே அடையாளம் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Come now therefore, and I will send you unto Pharaoh, that you may bring forth my people the children of Israel out of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்: நான் உன்னோடே இருப்பேன்; நீ ஜனத்தை எகிப்திலிருந்து அழைத்து வந்தபின், நீங்கள் இந்த மலையில் தேவனுக்கு ஆராதனை செய்வீர்கள்; நான் உன்னை அனுப்பினேன் என்பதற்கு இதுவே அடையாளம் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And Moses said unto God, Who am I, that I should go unto Pharaoh, and that I should bring forth the children of Israel out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அதற்கு அவர்: நான் உன்னோடே இருப்பேன்; நீ ஜனத்தை எகிப்திலிருந்து அழைத்து வந்தபின், நீங்கள் இந்த மலையில் தேவனுக்கு ஆராதனை செய்வீர்கள்; நான் உன்னை அனுப்பினேன் என்பதற்கு இதுவே அடையாளம் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And Moses said unto God, Who am I, that I should go unto Pharaoh, and that I should bring forth the children of Israel out of Egypt?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே தேவனை நோக்கி: நான் இஸ்ரவேல் புத்திரரிடத்தில் போய், உங்கள் பிதாக்களுடைய தேவன் உங்களிடத்தில் என்னை அனுப்பினார் என்று அவர்களுக்குச் சொல்லும்போது, அவருடைய நாமம் என்ன என்று அவர்கள் என்னிடத்தில் கேட்டால், நான் அவர்களுக்கு என்ன சொல்லுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said, Certainly I will be with you; and this shall be a token unto you, that I have sent you: When you have brought forth the people out of Egypt, all of you shall serve God upon this mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே தேவனை நோக்கி: நான் இஸ்ரவேல் புத்திரரிடத்தில் போய், உங்கள் பிதாக்களுடைய தேவன் உங்களிடத்தில் என்னை அனுப்பினார் என்று அவர்களுக்குச் சொல்லும்போது, அவருடைய நாமம் என்ன என்று அவர்கள் என்னிடத்தில் கேட்டால், நான் அவர்களுக்கு என்ன சொல்லுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. And he said, Certainly I will be with you; and this shall be a token unto you, that I have sent you: When you have brought forth the people out of Egypt, all of you shall serve God upon this mountain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது மோசே தேவனை நோக்கி: நான் இஸ்ரவேல் புத்திரரிடத்தில் போய், உங்கள் பிதாக்களுடைய தேவன் உங்களிடத்தில் என்னை அனுப்பினார் என்று அவர்களுக்குச் சொல்லும்போது, அவருடைய நாமம் என்ன என்று அவர்கள் என்னிடத்தில் கேட்டால், நான் அவர்களுக்கு என்ன சொல்லுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And Moses said unto God, Behold, when I come unto the children of Israel, and shall say unto them, The God of your fathers has sent me unto you; and they shall say to me, What is his name? what shall I say unto them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே மீதியான் தேசத்து ஆசாரியனாயிருந்த தன் மாமனாகிய எத்திரோவின் ஆடுகளை மேய்த்து வந்தான். அவன் ஆடுகளை வனாந்தரத்தின் பின் புறத்திலே ஓட்டி, தேவபர்வதமாகிய ஓரேப்மட்டும் வந்தான்.]]></a:t>
+              <a:t><![CDATA[1. Now Moses kept the flock of Jethro his father in law, the priest of Midian: and he led the flock to the backside of the desert, and came to the mountain of God, even to Horeb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்குத் தேவன்: இருக்கிறவராக இருக்கிறேன் என்று மோசேயுடனே சொல்லி, இருக்கிறேன் என்பவர் என்னை உங்களிடத்துக்கு அனுப்பினார் என்று இஸ்ரவேல் புத்திரரோடே சொல்வாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And Moses said unto God, Behold, when I come unto the children of Israel, and shall say unto them, The God of your fathers has sent me unto you; and they shall say to me, What is his name? what shall I say unto them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்குத் தேவன்: இருக்கிறவராக இருக்கிறேன் என்று மோசேயுடனே சொல்லி, இருக்கிறேன் என்பவர் என்னை உங்களிடத்துக்கு அனுப்பினார் என்று இஸ்ரவேல் புத்திரரோடே சொல்வாயாக என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And Moses said unto God, Behold, when I come unto the children of Israel, and shall say unto them, The God of your fathers has sent me unto you; and they shall say to me, What is his name? what shall I say unto them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், தேவன் மோசேயை நோக்கி: ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் என்னை உங்களிடத்துக்கு அனுப்பினார் என்று நீ இஸ்ரவேல் புத்திரருக்குச் சொல்வாயாக; என்றைக்கும் இதுவே என் நாமம், தலைமுறை தலைமுறைதோறும் இதுவே என் பேர்ப்பிரஸ்தாபம்.]]></a:t>
+              <a:t><![CDATA[14. And God said unto Moses, I AM THAT I AM: and he said, Thus shall you say unto the children of Israel, I AM has sent me unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், தேவன் மோசேயை நோக்கி: ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் என்னை உங்களிடத்துக்கு அனுப்பினார் என்று நீ இஸ்ரவேல் புத்திரருக்குச் சொல்வாயாக; என்றைக்கும் இதுவே என் நாமம், தலைமுறை தலைமுறைதோறும் இதுவே என் பேர்ப்பிரஸ்தாபம்.]]></a:t>
+              <a:t><![CDATA[14. And God said unto Moses, I AM THAT I AM: and he said, Thus shall you say unto the children of Israel, I AM has sent me unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், தேவன் மோசேயை நோக்கி: ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் என்னை உங்களிடத்துக்கு அனுப்பினார் என்று நீ இஸ்ரவேல் புத்திரருக்குச் சொல்வாயாக; என்றைக்கும் இதுவே என் நாமம், தலைமுறை தலைமுறைதோறும் இதுவே என் பேர்ப்பிரஸ்தாபம்.]]></a:t>
+              <a:t><![CDATA[15. And God said moreover unto Moses, Thus shall you say unto the children of Israel, the LORD God of your fathers, the God of Abraham, the God of Isaac, and the God of Jacob, has sent me unto you: this is my name for ever, and this is my memorial unto all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேலும், தேவன் மோசேயை நோக்கி: ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் என்னை உங்களிடத்துக்கு அனுப்பினார் என்று நீ இஸ்ரவேல் புத்திரருக்குச் சொல்வாயாக; என்றைக்கும் இதுவே என் நாமம், தலைமுறை தலைமுறைதோறும் இதுவே என் பேர்ப்பிரஸ்தாபம்.]]></a:t>
+              <a:t><![CDATA[15. And God said moreover unto Moses, Thus shall you say unto the children of Israel, the LORD God of your fathers, the God of Abraham, the God of Isaac, and the God of Jacob, has sent me unto you: this is my name for ever, and this is my memorial unto all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், இஸ்ரவேலின் மூப்பரைக் கூட்டி, அவர்களிடத்தில்: ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய தேவனாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் எனக்குத் தரிசனமாகி, உங்களை நிச்சயமாய்ச் சந்தித்து, எகிப்தில் உங்களுக்குச் செய்யப்பட்டதைக் கண்டேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[15. And God said moreover unto Moses, Thus shall you say unto the children of Israel, the LORD God of your fathers, the God of Abraham, the God of Isaac, and the God of Jacob, has sent me unto you: this is my name for ever, and this is my memorial unto all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், இஸ்ரவேலின் மூப்பரைக் கூட்டி, அவர்களிடத்தில்: ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய தேவனாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் எனக்குத் தரிசனமாகி, உங்களை நிச்சயமாய்ச் சந்தித்து, எகிப்தில் உங்களுக்குச் செய்யப்பட்டதைக் கண்டேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[15. And God said moreover unto Moses, Thus shall you say unto the children of Israel, the LORD God of your fathers, the God of Abraham, the God of Isaac, and the God of Jacob, has sent me unto you: this is my name for ever, and this is my memorial unto all generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நீ போய், இஸ்ரவேலின் மூப்பரைக் கூட்டி, அவர்களிடத்தில்: ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய தேவனாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் எனக்குத் தரிசனமாகி, உங்களை நிச்சயமாய்ச் சந்தித்து, எகிப்தில் உங்களுக்குச் செய்யப்பட்டதைக் கண்டேன் என்றும்,]]></a:t>
+              <a:t><![CDATA[16. Go, and gather the elders of Israel together, and say unto them, The LORD God of your fathers, the God of Abraham, of Isaac, and of Jacob, appeared unto me, saying, I have surely visited you, and seen that which is done to you in Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்களை எகிப்தின் சிறுமையிலிருந்து நீக்கி, பாலும் தேனும் ஓடுகிற தேசமாகிய கானானியர் ஏத்தியர் எமோரியர் பெரிசியர் ஏவியர் எபூசியருடைய தேசத்துக்குக் கொண்டுபோவேன் என்றும் சொன்னேன் என்றார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[16. Go, and gather the elders of Israel together, and say unto them, The LORD God of your fathers, the God of Abraham, of Isaac, and of Jacob, appeared unto me, saying, I have surely visited you, and seen that which is done to you in Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே கர்த்தருடைய தூதனானவர் ஒரு முட்செடியின் நடுவிலிருந்து உண்டான அக்கினிஜுவாலையிலே நின்று அவனுக்குத் தரிசனமானார். அப்பொழுது அவன் உற்றுப்பார்த்தான்; முட்செடி அக்கினியால் ஜுவாலித்து எரிந்தும், அது வெந்துபோகாமல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the angel of the LORD appeared unto him in a flame of fire out of the midst of a bush: and he looked, and, behold, the bush burned with fire, and the bush was not consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்களை எகிப்தின் சிறுமையிலிருந்து நீக்கி, பாலும் தேனும் ஓடுகிற தேசமாகிய கானானியர் ஏத்தியர் எமோரியர் பெரிசியர் ஏவியர் எபூசியருடைய தேசத்துக்குக் கொண்டுபோவேன் என்றும் சொன்னேன் என்றார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[16. Go, and gather the elders of Israel together, and say unto them, The LORD God of your fathers, the God of Abraham, of Isaac, and of Jacob, appeared unto me, saying, I have surely visited you, and seen that which is done to you in Egypt:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் உங்களை எகிப்தின் சிறுமையிலிருந்து நீக்கி, பாலும் தேனும் ஓடுகிற தேசமாகிய கானானியர் ஏத்தியர் எமோரியர் பெரிசியர் ஏவியர் எபூசியருடைய தேசத்துக்குக் கொண்டுபோவேன் என்றும் சொன்னேன் என்றார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[17. And I have said, I will bring you up out of the affliction of Egypt unto the land of the Canaanites, and the Hittites, and the Amorites, and the Perizzites, and the Hivites, and the Jebusites, unto a land flowing with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் உன் வாக்குக்குச் செவி கொடுப்பார்கள்; அப்பொழுது நீயும் இஸ்ரவேலின் மூப்பரும் எகிப்தின் ராஜாவினிடத்தில் போய்: எபிரெயருடைய தேவனாகிய கர்த்தர் எங்களைச் சந்தித்தார்; இப்பொழுதும் நாங்கள் வனாந்தரத்தில் மூன்று நாள் பிரயாணம்போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி எங்களைப் போகவிடவேண்டுமென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. And I have said, I will bring you up out of the affliction of Egypt unto the land of the Canaanites, and the Hittites, and the Amorites, and the Perizzites, and the Hivites, and the Jebusites, unto a land flowing with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் உன் வாக்குக்குச் செவி கொடுப்பார்கள்; அப்பொழுது நீயும் இஸ்ரவேலின் மூப்பரும் எகிப்தின் ராஜாவினிடத்தில் போய்: எபிரெயருடைய தேவனாகிய கர்த்தர் எங்களைச் சந்தித்தார்; இப்பொழுதும் நாங்கள் வனாந்தரத்தில் மூன்று நாள் பிரயாணம்போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி எங்களைப் போகவிடவேண்டுமென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. And I have said, I will bring you up out of the affliction of Egypt unto the land of the Canaanites, and the Hittites, and the Amorites, and the Perizzites, and the Hivites, and the Jebusites, unto a land flowing with milk and honey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் உன் வாக்குக்குச் செவி கொடுப்பார்கள்; அப்பொழுது நீயும் இஸ்ரவேலின் மூப்பரும் எகிப்தின் ராஜாவினிடத்தில் போய்: எபிரெயருடைய தேவனாகிய கர்த்தர் எங்களைச் சந்தித்தார்; இப்பொழுதும் நாங்கள் வனாந்தரத்தில் மூன்று நாள் பிரயாணம்போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி எங்களைப் போகவிடவேண்டுமென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[18. And they shall hearken to your voice: and you shall come, you and the elders of Israel, unto the king of Egypt, and all of you shall say unto him, The LORD God of the Hebrews has met with us: and now let us go, we plead to you, three days' journey into the wilderness, that we may sacrifice to the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆனாலும், எகிப்தின் ராஜா கைவல்லமை கண்டாலொழிய, உங்களைப் போகவிடான் என்று நான் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[18. And they shall hearken to your voice: and you shall come, you and the elders of Israel, unto the king of Egypt, and all of you shall say unto him, The LORD God of the Hebrews has met with us: and now let us go, we plead to you, three days' journey into the wilderness, that we may sacrifice to the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால், நான் என் கையை நீட்டி, எகிப்தின் நடுவிலே நான் செய்யும் சகலவித அற்புதங்களாலும் அதை வாதிப்பேன்; அதற்குப்பின் அவன் உங்களைப் போகவிடுவான்.]]></a:t>
+              <a:t><![CDATA[18. And they shall hearken to your voice: and you shall come, you and the elders of Israel, unto the king of Egypt, and all of you shall say unto him, The LORD God of the Hebrews has met with us: and now let us go, we plead to you, three days' journey into the wilderness, that we may sacrifice to the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஆகையால், நான் என் கையை நீட்டி, எகிப்தின் நடுவிலே நான் செய்யும் சகலவித அற்புதங்களாலும் அதை வாதிப்பேன்; அதற்குப்பின் அவன் உங்களைப் போகவிடுவான்.]]></a:t>
+              <a:t><![CDATA[18. And they shall hearken to your voice: and you shall come, you and the elders of Israel, unto the king of Egypt, and all of you shall say unto him, The LORD God of the Hebrews has met with us: and now let us go, we plead to you, three days' journey into the wilderness, that we may sacrifice to the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இந்த ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கப்பண்ணுவேன்; நீங்கள் போகும் போது வெறுமையாய்ப் போவதில்லை.]]></a:t>
+              <a:t><![CDATA[19. And I am sure that the king of Egypt will not let you go, no, not by a mighty hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது இந்த ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கப்பண்ணுவேன்; நீங்கள் போகும் போது வெறுமையாய்ப் போவதில்லை.]]></a:t>
+              <a:t><![CDATA[20. And I will stretch out my hand, and strike Egypt with all my wonders which I will do in the midst thereof: and after that he will let you go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அங்கே கர்த்தருடைய தூதனானவர் ஒரு முட்செடியின் நடுவிலிருந்து உண்டான அக்கினிஜுவாலையிலே நின்று அவனுக்குத் தரிசனமானார். அப்பொழுது அவன் உற்றுப்பார்த்தான்; முட்செடி அக்கினியால் ஜுவாலித்து எரிந்தும், அது வெந்துபோகாமல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[2. And the angel of the LORD appeared unto him in a flame of fire out of the midst of a bush: and he looked, and, behold, the bush burned with fire, and the bush was not consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒவ்வொரு ஸ்திரீயும், தன் தன் அயலகத்தாளிடத்திலும், தன் தன் வீட்டில் தங்குகிறவளிடத்திலும், வெள்ளியுடமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டுவாங்குவாள்; அவைகளை உங்கள் குமாரருக்கும் உங்கள் குமாரத்திகளுக்கும் தரிப்பித்து, எகிப்தியரைக் கொள்ளையிடுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And I will stretch out my hand, and strike Egypt with all my wonders which I will do in the midst thereof: and after that he will let you go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒவ்வொரு ஸ்திரீயும், தன் தன் அயலகத்தாளிடத்திலும், தன் தன் வீட்டில் தங்குகிறவளிடத்திலும், வெள்ளியுடமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டுவாங்குவாள்; அவைகளை உங்கள் குமாரருக்கும் உங்கள் குமாரத்திகளுக்கும் தரிப்பித்து, எகிப்தியரைக் கொள்ளையிடுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And I will give this people favour in the sight of the Egyptians: and it shall come to pass, that, when all of you go, all of you shall not go empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5496,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒவ்வொரு ஸ்திரீயும், தன் தன் அயலகத்தாளிடத்திலும், தன் தன் வீட்டில் தங்குகிறவளிடத்திலும், வெள்ளியுடமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டுவாங்குவாள்; அவைகளை உங்கள் குமாரருக்கும் உங்கள் குமாரத்திகளுக்கும் தரிப்பித்து, எகிப்தியரைக் கொள்ளையிடுவீர்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And I will give this people favour in the sight of the Egyptians: and it shall come to pass, that, when all of you go, all of you shall not go empty.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But every woman shall borrow of her neighbour, and of her that sojourns in her house, jewels of silver, and jewels of gold, and raiment: and all of you shall put them upon your sons, and upon your daughters; and all of you shall spoil the Egyptians.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But every woman shall borrow of her neighbour, and of her that sojourns in her house, jewels of silver, and jewels of gold, and raiment: and all of you shall put them upon your sons, and upon your daughters; and all of you shall spoil the Egyptians.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. But every woman shall borrow of her neighbour, and of her that sojourns in her house, jewels of silver, and jewels of gold, and raiment: and all of you shall put them upon your sons, and upon your daughters; and all of you shall spoil the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது மோசே: இந்த முட்செடி வெந்து போகாதிருக்கிறது என்ன, நான் கிட்டப்போய் இந்த அற்புதகாட்சியைப் பார்ப்பேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[2. And the angel of the LORD appeared unto him in a flame of fire out of the midst of a bush: and he looked, and, behold, the bush burned with fire, and the bush was not consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பார்க்கும்படி கிட்ட வருகிறதைக் கர்த்தர் கண்டார். முட்செடியின் நடுவிலிருந்து தேவன் அவனை நோக்கி: மோசே, மோசே என்று கூப்பிட்டார். அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Moses said, I will now turn aside, and see this great sight, why the bush is not burnt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவன் பார்க்கும்படி கிட்ட வருகிறதைக் கர்த்தர் கண்டார். முட்செடியின் நடுவிலிருந்து தேவன் அவனை நோக்கி: மோசே, மோசே என்று கூப்பிட்டார். அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And Moses said, I will now turn aside, and see this great sight, why the bush is not burnt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது அவர்: இங்கே கிட்டிச் சேராயாக; உன் கால்களில் இருக்கிற பாதரட்சையைக் கழற்றிப்போடு; நீ நிற்கிற இடம் பரிசுத்த பூமி என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And when the LORD saw that he turned aside to see, God called unto him out of the midst of the bush, and said, Moses, Moses. And he said, Here am I.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596005" r:id="rId1"/>
+    <p:sldLayoutId id="2478604173" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,50 +6758,74 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഴിച്ചുകളക എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[நோக்கி: மோசே, மோசே என்று கூப்பிட்டார். அவன்: இதோ, அடியேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞാൻ അബ്രാഹാമിന്റെ ദൈവവും യിസ്ഹാക്കിന്റെ ദൈവവും യാക്കോബിന്റെ ദൈവവുമായി, നിന്റെ പിതാവിന്റെ ദൈവം]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது அவர்: இங்கே கிட்டிச் சேராயாக; உன் கால்களில் இருக்கிற பாதரட்சையைக் கழற்றிப்போடு; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകുന്നു എന്നും അവൻ അരുളിച്ചെയ്തു. മോശെ ദൈവത്തെ നോക്കുവാൻ ഭയപ്പെട്ടു മുഖം മൂടി.]]></a:t>
+              <a:t><![CDATA[நிற்கிற இடம் பரிசுத்த பூமி என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. യഹോവ അരുളിച്ചെയ്തതു: മിസ്രയീമിലുള്ള എന്റെ ജനത്തിന്റെ കഷ്ടത ഞാൻ കണ്ടു കണ്ടു; ഊഴിയവിചാരകന്മാർ]]></a:t>
+              <a:t><![CDATA[6. பின்னும் அவர்: நான் ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாகிய உன் பிதாக்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിമിത്തമുള്ള അവരുടെ നിലവിളിയും കേട്ടു; ഞാൻ അവരുടെ സങ്കടങ്ങൾ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[தேவனாயிருக்கிறேன் என்றார். மோசே தேவனை நோக்கிப் பார்க்கப் பயந்ததினால், தன் முகத்தை மூடிக்கொண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവരെ മിസ്രയീമ്യരുടെ കയ്യിൽനിന്നു വിടുവിപ്പാനും ആ ദേശത്തുനിന്നു നല്ലതും വിശാലവുമായ ദേശത്തേക്കു,]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர்: எகிப்தில் இருக்கிற என் ஜனத்தின் உபத்திரவத்தை நான் பார்க்கவே பார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാലും തേനും ഒഴുകുന്ന ദേശത്തേക്കു, കനാന്യർ, ഹിത്യർ, അമോർയ്യർ, പെരിസ്യർ, ഹിവ്യർ, യെബൂസ്യർ എന്നവരുടെ]]></a:t>
+              <a:t><![CDATA[ஆளோட்டிகளினிமித்தம் அவர்கள் இடுகிற கூக்குரலைக் கேட்டேன், அவர்கள் படுகிற வேதனைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്ഥലത്തേക്കു അവരെ കൊണ്ടുപോകുവാനും ഞാൻ ഇറങ്ങിവന്നിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യിസ്രായേൽമക്കളുടെ നിലവിളി എന്റെ അടുക്കൽ എത്തിയിരിക്കുന്നു; മിസ്രയീമ്യർ അവരെ ഞെരുക്കുന്ന]]></a:t>
+              <a:t><![CDATA[8. அவர்களை எகிப்தியரின் கைக்கு விடுதலையாக்கவும், அவர்களை அந்தத் தேசத்திலிருந்து நீக்கி, கானானியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞെരുക്കവും ഞാൻ കണ്ടിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[ஏத்தியரும் எமோரியரும் பெரிசியரும் ஏவியரும் எபூசியரும் இருக்கிற இடமாகிய பாலும் தேனும் ஓடுகிற நலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. മോശെ മിദ്യാനിലെ പുരോഹിതനും തന്റെ അമ്മായപ്പനുമായ യിത്രോവിന്റെ ആടുകളെ മോയിച്ചുകൊണ്ടിരുന്നു; അവൻ]]></a:t>
+              <a:t><![CDATA[1. மோசே மீதியான் தேசத்து ஆசாரியனாயிருந்த தன் மாமனாகிய எத்திரோவின் ஆடுகளை மேய்த்து வந்தான். அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ആകയാൽ വരിക; നീ എന്റെ ജനമായ യിസ്രായേൽമക്കളെ മിസ്രയീമിൽനിന്നു പുറപ്പെടുവിക്കേണ്ടതിന്നു ഞാൻ നിന്നെ]]></a:t>
+              <a:t><![CDATA[விசாலமுமான தேசத்தில் கொண்டுபோய்ச் சேர்க்கவும் இறங்கினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഫറവോന്റെ അടുക്കൽ അയക്കും.]]></a:t>
+              <a:t><![CDATA[9. இப்பொழுதும் இஸ்ரவேல் புத்திரரின் கூக்குரல் என் சந்நிதியில் வந்து எட்டினது; எகிப்தியர் அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. മോശെ ദൈവത്തോടു: ഫറവോന്റെ അടുക്കൽ പോകുവാനും യിസ്രായേൽമക്കളെ മിസ്രയീമിൽനിന്നു പുറപ്പെടുവിപ്പാനും]]></a:t>
+              <a:t><![CDATA[ஒடுக்குகிற ஒடுக்குதலையும் கண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ എന്തു മാത്രമുള്ളു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[10. நீ இஸ்ரவேல் புத்திரராகிய என் ஜனத்தை எகிப்திலிருந்து அழைத்து வரும்படி உன்னைப் பார்வோனிடத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അതിന്നു അവൻ: ഞാൻ നിന്നോടുകൂടെ ഇരിക്കും; നീ ജനത്തെ മിസ്രയീമിൽനിന്നു കൂട്ടിക്കൊണ്ടു വരുമ്പോൾ]]></a:t>
+              <a:t><![CDATA[அனுப்புவேன் வா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾ ഈ പർവ്വതത്തിങ്കൽ ദൈവത്തെ ആരാധിക്കുമെന്നുള്ളതു ഞാൻ നിന്നെ അയച്ചതിന്നു അടയാളം ആകും എന്നു]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது மோசே தேவனை நோக்கி: பார்வோனிடத்துக்குப் போகவும், இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[அழைத்துவரவும், நான் எம்மாத்திரம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. മോശെ ദൈവത്തോടു: ഞാൻ യിസ്രായേൽമക്കളുടെ അടുക്കൽ ചെന്നു: നിങ്ങളുടെ പിതാക്കന്മാരുടെ ദൈവം എന്നെ]]></a:t>
+              <a:t><![CDATA[12. அதற்கு அவர்: நான் உன்னோடே இருப்பேன்; நீ ஜனத்தை எகிப்திலிருந்து அழைத்து வந்தபின், நீங்கள் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ അടുക്കൽ അയച്ചിരിക്കുന്നു എന്നു പറയുമ്പോൾ: അവന്റെ നാമം എന്തെന്നു അവർ എന്നോടു ചോദിച്ചാൽ ഞാൻ]]></a:t>
+              <a:t><![CDATA[மலையில் தேவனுக்கு ஆராதனை செய்வீர்கள்; நான் உன்னை அனுப்பினேன் என்பதற்கு இதுவே அடையாளம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരോടു എന്തു പറയേണം എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது மோசே தேவனை நோக்கி: நான் இஸ்ரவேல் புத்திரரிடத்தில் போய், உங்கள் பிதாக்களுடைய தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആടുകളെ മരുഭൂമിക്കു അപ്പുറത്തു ദൈവത്തിന്റെ പർവ്വതമായ ഹോരേബ് വരെ കൊണ്ടു ചെന്നു.]]></a:t>
+              <a:t><![CDATA[ஆடுகளை வனாந்தரத்தின் பின் புறத்திலே ஓட்டி, தேவபர்வதமாகிய ஓரேப்மட்டும் வந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതിന്നു ദൈവം മോശെയോടു: ഞാൻ ആകുന്നവൻ ഞാൻ ആകുന്നു; ഞാൻ ആകുന്നു എന്നുള്ളവൻ എന്നെ നിങ്ങളുടെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[உங்களிடத்தில் என்னை அனுப்பினார் என்று அவர்களுக்குச் சொல்லும்போது, அவருடைய நாமம் என்ன என்று அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചിരിക്കുന്നു എന്നിങ്ങനെ നീ യിസ്രായേൽമക്കളോടു പറയേണം എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் கேட்டால், நான் அவர்களுக்கு என்ன சொல்லுவேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ദൈവം പിന്നെയും മോശെയോടു അരുളിച്ചെയ്തതെന്തന്നാൽ: നീ യിസ്രായേൽമക്കളോടു ഇപ്രകാരം പറയേണം:]]></a:t>
+              <a:t><![CDATA[14. அதற்குத் தேவன்: இருக்கிறவராக இருக்கிறேன் என்று மோசேயுடனே சொல்லி, இருக்கிறேன் என்பவர் என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അബ്രാഹാമിന്റെ ദൈവവും യിസ്ഹാക്കിന്റെ ദൈവവും യാക്കോബിന്റെ ദൈവവുമായി നിങ്ങളുടെ പിതാക്കന്മാരുടെ ദൈവമായ]]></a:t>
+              <a:t><![CDATA[உங்களிடத்துக்கு அனுப்பினார் என்று இஸ்ரவேல் புத்திரரோடே சொல்வாயாக என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ എന്നെ നിങ്ങളുടെ അടുക്കൽ അയച്ചിരിക്കുന്നു; ഇതു എന്നേക്കും എന്റെ നാമവും തലമുറ തലമുറയായി എന്റെ]]></a:t>
+              <a:t><![CDATA[15. மேலும், தேவன் மோசேயை நோக்கி: ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജ്ഞാപകവും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் என்னை உங்களிடத்துக்கு அனுப்பினார் என்று நீ இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നീ ചെന്നു യിസ്രായേൽമൂപ്പന്മാരെ കൂട്ടി അവരോടു: അബ്രാഹാമിന്റെയും യിസ്ഹാക്കിന്റെയും യാക്കോബിന്റെയും]]></a:t>
+              <a:t><![CDATA[புத்திரருக்குச் சொல்வாயாக; என்றைக்கும் இதுவே என் நாமம், தலைமுறை தலைமுறைதோறும் இதுவே என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായി, നിങ്ങളുടെ പിതാക്കന്മാരുടെ ദൈവമായ യഹോവ എനിക്കു പ്രത്യക്ഷനായി കല്പിച്ചതു: ഞാൻ നിങ്ങളെയും]]></a:t>
+              <a:t><![CDATA[பேர்ப்பிரஸ்தாபம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമിൽ അവർ നിങ്ങളോടു ചെയ്യുന്നതിനെയും സന്ദർശിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[16. நீ போய், இஸ்ரவேலின் மூப்பரைக் கூட்டி, அவர்களிடத்தில்: ஆபிரகாம் ஈசாக்கு யாக்கோபு என்பவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. മിസ്രയീമിലെ കഷ്ടതയിൽനിന്നു കനാന്യർ, ഹിത്യർ, അമോർയ്യർ, പെരിസ്യർ, ഹിവ്യർ, യെബൂസ്യർ എന്നിവരുടെ]]></a:t>
+              <a:t><![CDATA[தேவனாயிருக்கிற உங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் எனக்குத் தரிசனமாகி, உங்களை நிச்சயமாய்ச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവിടെ യഹോവയുടെ ദൂതൻ ഒരു മുൾപടർപ്പിന്റെ നടുവിൽനിന്നു അഗ്നിജ്വാലയിൽ അവന്നു പ്രത്യക്ഷനായി. അവൻ]]></a:t>
+              <a:t><![CDATA[2. அங்கே கர்த்தருடைய தூதனானவர் ஒரு முட்செடியின் நடுவிலிருந்து உண்டான அக்கினிஜுவாலையிலே நின்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തേക്കു, പാലും തേനും ഒഴുകുന്ന ദേശത്തേക്കു നിങ്ങളെ കൊണ്ടുപോകുവാൻ ഞാൻ നിശ്ചയിച്ചിരിക്കുന്നു എന്നു]]></a:t>
+              <a:t><![CDATA[சந்தித்து, எகிப்தில் உங்களுக்குச் செய்யப்பட்டதைக் கண்டேன் என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറക.]]></a:t>
+              <a:t><![CDATA[17. நான் உங்களை எகிப்தின் சிறுமையிலிருந்து நீக்கி, பாலும் தேனும் ஓடுகிற தேசமாகிய கானானியர் ஏத்தியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. എന്നാൽ അവർ നിന്റെ വാക്കു കേൾക്കും. അപ്പോൾ നീയും യിസ്രായേൽ മൂപ്പന്മാരും മിസ്രയീംരാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[எமோரியர் பெரிசியர் ஏவியர் எபூசியருடைய தேசத்துக்குக் கொண்டுபோவேன் என்றும் சொன்னேன் என்றார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ ചെന്നു അവനോടു: എബ്രായരുടെ ദൈവമായ യഹോവ ഞങ്ങൾക്കു വെളിപ്പെട്ടുവന്നിരിക്കുന്നു. ആകയാൽ ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൂന്നു ദിവസത്തെ വഴി മരുഭൂമിയിൽ ചെന്നു ഞങ്ങളുടെ ദൈവമായ യഹോവെക്കു യാഗം കഴിക്കട്ടെ എന്നു പറവിൻ.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் உன் வாக்குக்குச் செவி கொடுப்பார்கள்; அப்பொழுது நீயும் இஸ்ரவேலின் மூப்பரும் எகிப்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. എന്നാൽ മിസ്രയീംരാജാവു ഭുജബലംകൊണ്ടല്ലാതെ നിങ്ങളെ പോകുവാൻ സമ്മതിക്കയില്ല എന്നു ഞാൻ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[ராஜாவினிடத்தில் போய்: எபிரெயருடைய தேவனாகிய கர்த்தர் எங்களைச் சந்தித்தார்; இப்பொழுதும் நாங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അതുകൊണ്ടു ഞാൻ എന്റെ കൈ നീട്ടി മിസ്രയീമിന്റെ നടുവിൽ ചെയ്‍വാനിരിക്കുന്ന അത്ഭുതങ്ങളെക്കൊണ്ടൊക്കെയും]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்தில் மூன்று நாள் பிரயாணம்போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி எங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിനെ ദണ്ഡിപ്പിക്കും; അതിന്റെ ശേഷം അവൻ നിങ്ങളെ വിട്ടയക്കും.]]></a:t>
+              <a:t><![CDATA[போகவிடவேண்டுமென்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഞാൻ മിസ്രയീമ്യർക്കു ഈ ജനത്തോടു കൃപ തോന്നുമാറാക്കും; നിങ്ങൾ പോരുമ്പോൾ വെറുങ്കയ്യായി]]></a:t>
+              <a:t><![CDATA[19. ஆனாலும், எகிப்தின் ராஜா கைவல்லமை கண்டாலொழிய, உங்களைப் போகவிடான் என்று நான் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോരേണ്ടിവരികയില്ല.]]></a:t>
+              <a:t><![CDATA[20. ஆகையால், நான் என் கையை நீட்டி, எகிப்தின் நடுவிலே நான் செய்யும் சகலவித அற்புதங்களாலும் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നോക്കിയാറെ മുൾപടർപ്പു തീ പിടിച്ചു കത്തുന്നതും മുൾപടർപ്പു വെന്തുപോകാതിരിക്കുന്നതും കണ്ടു.]]></a:t>
+              <a:t><![CDATA[அவனுக்குத் தரிசனமானார். அப்பொழுது அவன் உற்றுப்பார்த்தான்; முட்செடி அக்கினியால் ஜுவாலித்து எரிந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഓരോ സ്ത്രീ താന്താന്റെ അയൽക്കാരത്തിയോടും വീട്ടിൽ അതിഥിയായി പാർക്കുന്നവളോടും വെള്ളിയാഭരണങ്ങളും]]></a:t>
+              <a:t><![CDATA[வாதிப்பேன்; அதற்குப்பின் அவன் உங்களைப் போகவிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊന്നാഭരണങ്ങളും വസ്ത്രങ്ങളും ചോദിച്ചുവാങ്ങി നിങ്ങളുടെ പുത്രന്മാരെയും പുത്രിമാരെയും ധരിപ്പിക്കയും]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது இந்த ஜனங்களுக்கு எகிப்தியரின் கண்களில் தயவு கிடைக்கப்பண்ணுவேன்; நீங்கள் போகும் போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13030,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമ്യരെ കൊള്ളയിടുകയും വേണം.]]></a:t>
+              <a:t><![CDATA[வெறுமையாய்ப் போவதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. ஒவ்வொரு ஸ்திரீயும், தன் தன் அயலகத்தாளிடத்திலும், தன் தன் வீட்டில் தங்குகிறவளிடத்திலும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வெள்ளியுடமைகளையும் பொன்னுடைமைகளையும் வஸ்திரங்களையும் கேட்டுவாங்குவாள்; அவைகளை உங்கள் குமாரருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 3]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்கள் குமாரத்திகளுக்கும் தரிப்பித்து, எகிப்தியரைக் கொள்ளையிடுவீர்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. മുൾപടർപ്പു വെന്തുപോകാതിരിക്കുന്ന ഈ വലിയ കാഴ്ച എന്തെന്നു ഞാൻ ചെന്നു നോക്കട്ടെ എന്നു മോശെ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[அது வெந்துபோகாமல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നോക്കേണ്ടതിന്നു അവൻ വരുന്നതു യഹോവ കണ്ടപ്പോൾ ദൈവം മുൾപടർപ്പിന്റെ നടുവിൽ നിന്നു അവനെ മോശേ, മോശെ]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது மோசே: இந்த முட்செடி வெந்து போகாதிருக்கிறது என்ன, நான் கிட்டப்போய் இந்த அற்புதகாட்சியைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു വിളിച്ചു. അതിന്നു അവൻ: ഇതാ, ഞാൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[பார்ப்பேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അപ്പോൾ അവൻ: ഇങ്ങോട്ടു അടുക്കരുതു; നീ നില്ക്കുന്ന സ്ഥലം വിശുദ്ധഭൂമിയാകയാൽ കാലിൽനിന്നു ചെരിപ്പു]]></a:t>
+              <a:t><![CDATA[4. அவன் பார்க்கும்படி கிட்ட வருகிறதைக் கர்த்தர் கண்டார். முட்செடியின் நடுவிலிருந்து தேவன் அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme10">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme10">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme10">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>