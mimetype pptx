--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -554,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாட்சிப்பெட்டிக்கு முன்னிருக்கும் திரைச்சீலைக்கும், நான் உன்னைச் சந்திக்கும் இடமாகிய சாட்சி சந்நிதியின்மேலுள்ள கிருபாசனத்துக்கும் முன்பாக அதை வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. And you shall put it before the vail that is by the ark of the testimony, before the mercy seat that is over the testimony, where I will meet with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாட்சிப்பெட்டிக்கு முன்னிருக்கும் திரைச்சீலைக்கும், நான் உன்னைச் சந்திக்கும் இடமாகிய சாட்சி சந்நிதியின்மேலுள்ள கிருபாசனத்துக்கும் முன்பாக அதை வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[6. And you shall put it before the vail that is by the ark of the testimony, before the mercy seat that is over the testimony, where I will meet with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆரோன் காலைதோறும் அதின்மேல் சுகந்த தூபங்காட்டவேண்டும்; மாலையில் விளக்கேற்றும்போதும் அதின்மேல் தூபங்காட்டக்கடவன்; விளக்குகளை விளக்கும்போதும் அதின்மேல் தூபங்காட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. And Aaron shall burn thereon sweet incense every morning: when he dresses the lamps, he shall burn incense upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் தலைமுறைதோறும் கர்த்தருடைய சந்நிதியில் காட்டவேண்டிய நித்திய தூபம் இதுவே.]]></a:t>
+              <a:t><![CDATA[7. And Aaron shall burn thereon sweet incense every morning: when he dresses the lamps, he shall burn incense upon it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் தலைமுறைதோறும் கர்த்தருடைய சந்நிதியில் காட்டவேண்டிய நித்திய தூபம் இதுவே.]]></a:t>
+              <a:t><![CDATA[8. And when Aaron lights the lamps at even, he shall burn incense upon it, a perpetual incense before the LORD throughout your generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின்மேல் அந்நிய தூபத்தையாகிலும், தகனபலியையாகிலும், போஜனபலியையாகிலும் படைக்கவேண்டாம்; அதின் மேல் பானபலியை ஊற்றவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[9. All of you shall offer no strange incense thereon, nor burnt sacrifice, nor food offering; neither shall all of you pour drink offering thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின்மேல் அந்நிய தூபத்தையாகிலும், தகனபலியையாகிலும், போஜனபலியையாகிலும் படைக்கவேண்டாம்; அதின் மேல் பானபலியை ஊற்றவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[9. All of you shall offer no strange incense thereon, nor burnt sacrifice, nor food offering; neither shall all of you pour drink offering thereon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And Aaron shall make an atonement upon the horns of it once in a year with the blood of the sin offering of atonements: once in the year shall he make atonement upon it throughout your generations: it is most holy unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And Aaron shall make an atonement upon the horns of it once in a year with the blood of the sin offering of atonements: once in the year shall he make atonement upon it throughout your generations: it is most holy unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And Aaron shall make an atonement upon the horns of it once in a year with the blood of the sin offering of atonements: once in the year shall he make atonement upon it throughout your generations: it is most holy unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தூபங்காட்டுகிறதற்கு ஒரு தூப பீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[1. And you shall make an altar to burn incense upon: of shittim wood shall you make it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[12. When you take the sum of the children of Israel after their number, then shall they give every man a ransom for his soul unto the LORD, when you number them; that there be no plague among them, when you number them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. When you take the sum of the children of Israel after their number, then shall they give every man a ransom for his soul unto the LORD, when you number them; that there be no plague among them, when you number them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[12. When you take the sum of the children of Israel after their number, then shall they give every man a ransom for his soul unto the LORD, when you number them; that there be no plague among them, when you number them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[13. This they shall give, every one that passes among them that are numbered, half a shekel after the shekel of the sanctuary: (a shekel is twenty gerahs:) an half shekel shall be the offering of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற ஒவ்வொருவனும் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி அரைச்சேக்கல் கொடுக்கவேண்டும்; ஒரு சேக்கலுக்கு இருபது கேரா; கர்த்தருக்குச் செலுத்தப்படுவது அரைச்சேக்கல்.]]></a:t>
+              <a:t><![CDATA[13. This they shall give, every one that passes among them that are numbered, half a shekel after the shekel of the sanctuary: (a shekel is twenty gerahs:) an half shekel shall be the offering of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற ஒவ்வொருவனும் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி அரைச்சேக்கல் கொடுக்கவேண்டும்; ஒரு சேக்கலுக்கு இருபது கேரா; கர்த்தருக்குச் செலுத்தப்படுவது அரைச்சேக்கல்.]]></a:t>
+              <a:t><![CDATA[13. This they shall give, every one that passes among them that are numbered, half a shekel after the shekel of the sanctuary: (a shekel is twenty gerahs:) an half shekel shall be the offering of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இந்தத் தூபவர்க்கத்தை நீ செய்யவேண்டிய முறையின்படி உங்களுக்காகச் செய்துகொள்ளலாகாது; இது கர்த்தருக்கென்று உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[14. Every one that passes among them that are numbered, from twenty years old and above, shall give an offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இதற்கு ஒப்பானதை முகருகிறதற்காகச் செய்கிறவன் தன் ஜனத்தில் இராதபடி அறுப்புண்டுபோகக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. Every one that passes among them that are numbered, from twenty years old and above, shall give an offering unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இதற்கு ஒப்பானதை முகருகிறதற்காகச் செய்கிறவன் தன் ஜனத்தில் இராதபடி அறுப்புண்டுபோகக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. The rich shall not give more, and the poor shall not give less than half a shekel, when they give an offering unto the LORD, to make an atonement for your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும், இரண்டு முழ உயரமுமாய் இருக்கவேண்டும், அதின் கொம்புகள் அதனோடே ஏகமுமாயிருக்க வேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. A cubit shall be the length thereof, and a cubit the breadth thereof; foursquare shall it be: and two cubits shall be the height thereof: the horns thereof shall be of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஒவ்வொருவனும் அதைக் கர்த்தருக்குச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. The rich shall not give more, and the poor shall not give less than half a shekel, when they give an offering unto the LORD, to make an atonement for your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஒவ்வொருவனும் அதைக் கர்த்தருக்குச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. The rich shall not give more, and the poor shall not give less than half a shekel, when they give an offering unto the LORD, to make an atonement for your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி பண்ணும்படி நீங்கள் கர்த்தருக்குக் காணிக்கை செலுத்தும்போது, ஐசுவரியவான் அரைச்சேக்கலுக்கு அதிகமாய்க் கொடுக்கவும் வேண்டாம், தரித்திரன் அதற்குக் குறைவாகக் கொடுக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. And you shall take the atonement money of the children of Israel, and shall appoint it for the service of the tabernacle of the congregation; that it may be a memorial unto the children of Israel before the LORD, to make an atonement for your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி பண்ணும்படி நீங்கள் கர்த்தருக்குக் காணிக்கை செலுத்தும்போது, ஐசுவரியவான் அரைச்சேக்கலுக்கு அதிகமாய்க் கொடுக்கவும் வேண்டாம், தரித்திரன் அதற்குக் குறைவாகக் கொடுக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[16. And you shall take the atonement money of the children of Israel, and shall appoint it for the service of the tabernacle of the congregation; that it may be a memorial unto the children of Israel before the LORD, to make an atonement for your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall take the atonement money of the children of Israel, and shall appoint it for the service of the tabernacle of the congregation; that it may be a memorial unto the children of Israel before the LORD, to make an atonement for your souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[18. You shall also make a vessel that holds water of brass, and his foot also of brass, to wash likewise: and you shall put it between the tabernacle of the congregation and the altar, and you shall put water therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[18. You shall also make a vessel that holds water of brass, and his foot also of brass, to wash likewise: and you shall put it between the tabernacle of the congregation and the altar, and you shall put water therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கழுவுகிறதற்கு வெண்கலத்தால் ஒரு தொட்டியையும், வெண்கலத்தால் அதின் பாதத்தையும் உண்டாக்கி, அதை ஆசரிப்புக் கூடாரத்திற்கும் பலிபீடத்திற்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[19. For Aaron and his sons shall wash their hands and their feet thereat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கழுவுகிறதற்கு வெண்கலத்தால் ஒரு தொட்டியையும், வெண்கலத்தால் அதின் பாதத்தையும் உண்டாக்கி, அதை ஆசரிப்புக் கூடாரத்திற்கும் பலிபீடத்திற்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[20. When they go into the tabernacle of the congregation, they shall wash with water, that they die not; or when they come near to the altar to minister, to burn offering made by fire unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும், இரண்டு முழ உயரமுமாய் இருக்கவேண்டும், அதின் கொம்புகள் அதனோடே ஏகமுமாயிருக்க வேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. A cubit shall be the length thereof, and a cubit the breadth thereof; foursquare shall it be: and two cubits shall be the height thereof: the horns thereof shall be of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதனிடத்தில் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. When they go into the tabernacle of the congregation, they shall wash with water, that they die not; or when they come near to the altar to minister, to burn offering made by fire unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[20. When they go into the tabernacle of the congregation, they shall wash with water, that they die not; or when they come near to the altar to minister, to burn offering made by fire unto the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[21. So they shall wash their hands and their feet, that they die not: and it shall be a statute for ever to them, even to him and to his seed throughout their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[21. So they shall wash their hands and their feet, that they die not: and it shall be a statute for ever to them, even to him and to his seed throughout their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் சாகாதபடிக்குத் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்; இது தலைமுறைதோறும் அவனுக்கும் அவன் சந்ததியாருக்கும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. Moreover the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் சாகாதபடிக்குத் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்; இது தலைமுறைதோறும் அவனுக்கும் அவன் சந்ததியாருக்கும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[23. Take you also unto you principal spices, of pure myrrh five hundred shekels, and of sweet cinnamon half so much, even two hundred and fifty shekels, and of sweet calamus two hundred and fifty shekels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[23. Take you also unto you principal spices, of pure myrrh five hundred shekels, and of sweet cinnamon half so much, even two hundred and fifty shekels, and of sweet calamus two hundred and fifty shekels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேன்மையான சுகந்தவர்க்கங்களாகிய சுத்தமான வெள்ளைப்போளத்தில் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி ஐந்நூறு சேக்கல் இடையையும், சுகந்த கருவாப்பட்டையிலே அதில் பாதியாகிய இருநூற்று ஐம்பது சேக்கல் இடையையும், சுகந்த வசம்பில் இருநூற்று ஐம்பது சேக்கல் இடையையும்,]]></a:t>
+              <a:t><![CDATA[23. Take you also unto you principal spices, of pure myrrh five hundred shekels, and of sweet cinnamon half so much, even two hundred and fifty shekels, and of sweet calamus two hundred and fifty shekels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேன்மையான சுகந்தவர்க்கங்களாகிய சுத்தமான வெள்ளைப்போளத்தில் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி ஐந்நூறு சேக்கல் இடையையும், சுகந்த கருவாப்பட்டையிலே அதில் பாதியாகிய இருநூற்று ஐம்பது சேக்கல் இடையையும், சுகந்த வசம்பில் இருநூற்று ஐம்பது சேக்கல் இடையையும்,]]></a:t>
+              <a:t><![CDATA[24. And of cassia five hundred shekels, after the shekel of the sanctuary, and of oil olive an hin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இலவங்கப்பட்டையில் ஐந்நூறு சேக்கல் இடையையும், ஒலிவ எண்ணெயில் ஒரு குடம் எண்ணெயையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[25. And you shall make it an oil of holy ointment, an ointment compound after the are of the apothecary: it shall be an holy anointing oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் மேற்புறத்தையும் சுற்றுப்புறத்தையும் அதின் கொம்புகளையும் பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்திரணையை உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[3. And you shall overlay it with pure gold, the top thereof, and the sides thereof round about, and the horns thereof; and you shall make unto it a crown of gold round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இலவங்கப்பட்டையில் ஐந்நூறு சேக்கல் இடையையும், ஒலிவ எண்ணெயில் ஒரு குடம் எண்ணெயையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[25. And you shall make it an oil of holy ointment, an ointment compound after the are of the apothecary: it shall be an holy anointing oil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதனால், பரிமள தைலக்காரன் செய்வதுபோல, கூட்டப்பட்ட பரிமளதைலமாகிய சுத்தமான அபிஷேக தைலத்தை உண்டுபண்ணுவாயாக; அது பரிசுத்த அபிஷேக தைலமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[26. And you shall anoint the tabernacle of the congregation therewith, and the ark of the testimony,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே ஆசரிப்புக் கூடாரத்தையும், சாட்சிப்பெட்டியையும்,]]></a:t>
+              <a:t><![CDATA[27. And the table and all his vessels, and the candlestick and his vessels, and the altar of incense,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே ஆசரிப்புக் கூடாரத்தையும், சாட்சிப்பெட்டியையும்,]]></a:t>
+              <a:t><![CDATA[27. And the table and all his vessels, and the candlestick and his vessels, and the altar of incense,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேஜையையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், குத்துவிளக்கையும், அதின் கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
+              <a:t><![CDATA[28. And the altar of burnt offering with all his vessels, and the vessel that holds water and his foot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேஜையையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், குத்துவிளக்கையும், அதின் கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
+              <a:t><![CDATA[28. And the altar of burnt offering with all his vessels, and the vessel that holds water and his foot.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தகன பலிபீடத்தையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், தொட்டியையும், அதின் பாதத்தையும் அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[29. And you shall sanctify them, that they may be most holy: whatsoever touches them shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தகன பலிபீடத்தையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், தொட்டியையும், அதின் பாதத்தையும் அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[29. And you shall sanctify them, that they may be most holy: whatsoever touches them shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவைகள் மகா பரிசுத்தமாயிருக்கும்படிக்கு, அவைகளைப் பரிசுத்தப்படுத்துவாயாக; அவைகளைத் தொடுகிறதெல்லாம் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[30. And you shall anoint Aaron and his sons, and consecrate them, that they may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவைகள் மகா பரிசுத்தமாயிருக்கும்படிக்கு, அவைகளைப் பரிசுத்தப்படுத்துவாயாக; அவைகளைத் தொடுகிறதெல்லாம் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[30. And you shall anoint Aaron and his sons, and consecrate them, that they may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் மேற்புறத்தையும் சுற்றுப்புறத்தையும் அதின் கொம்புகளையும் பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்திரணையை உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[3. And you shall overlay it with pure gold, the top thereof, and the sides thereof round about, and the horns thereof; and you shall make unto it a crown of gold round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆரோனும் அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அவர்களை அபிஷேகம்பண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[31. And you shall speak unto the children of Israel, saying, This shall be an holy anointing oil unto me throughout your generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரரோடே நீ பேசிச் சொல்லவேண்டியதாவது: உங்கள் தலைமுறைதோறும் இது எனக்குரிய பரிசுத்த அபிஷேக தைலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[31. And you shall speak unto the children of Israel, saying, This shall be an holy anointing oil unto me throughout your generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரரோடே நீ பேசிச் சொல்லவேண்டியதாவது: உங்கள் தலைமுறைதோறும் இது எனக்குரிய பரிசுத்த அபிஷேக தைலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[32. Upon man's flesh shall it not be poured, neither shall all of you make any other like it, after the composition of it: it is holy, and it shall be holy unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இது மனிதருடைய சரீரத்தின்மேல் வார்க்கப்படலாகாது; இது செய்யப்பட்ட முறையின்படி அவர்கள் வேறோரு தைலத்தைச் செய்யவுங் கூடாது; இது பரிசுத்தமானது, இது உங்களுக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[32. Upon man's flesh shall it not be poured, neither shall all of you make any other like it, after the composition of it: it is holy, and it shall be holy unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இது மனிதருடைய சரீரத்தின்மேல் வார்க்கப்படலாகாது; இது செய்யப்பட்ட முறையின்படி அவர்கள் வேறோரு தைலத்தைச் செய்யவுங் கூடாது; இது பரிசுத்தமானது, இது உங்களுக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[33. Whosoever compounds any like it, or whosoever puts any of it upon a stranger, shall even be cut off from his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இந்த முறையின்படியே தைலங்கூட்டுகிறவனும், அதில் எடுத்து அந்நியன்மேல் வார்க்கிறவனும், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகக்கடவன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[33. Whosoever compounds any like it, or whosoever puts any of it upon a stranger, shall even be cut off from his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இந்த முறையின்படியே தைலங்கூட்டுகிறவனும், அதில் எடுத்து அந்நியன்மேல் வார்க்கிறவனும், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகக்கடவன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[34. And the LORD said unto Moses, Take unto you sweet spices, stacte, and onycha, and galbanum; these sweet spices with pure frankincense: of each shall there be a like weight:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்னும் கர்த்தர் மோசேயை நோக்கி: சுத்த வெள்ளைப்போளமும் குங்கிலியமும் அல்பான் பிசினுமாகிய கந்தவர்க்கங்களையும் சுத்தமான சாம்பிராணியையும் நீ சமநிறையாக எடுத்து,]]></a:t>
+              <a:t><![CDATA[34. And the LORD said unto Moses, Take unto you sweet spices, stacte, and onycha, and galbanum; these sweet spices with pure frankincense: of each shall there be a like weight:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்னும் கர்த்தர் மோசேயை நோக்கி: சுத்த வெள்ளைப்போளமும் குங்கிலியமும் அல்பான் பிசினுமாகிய கந்தவர்க்கங்களையும் சுத்தமான சாம்பிராணியையும் நீ சமநிறையாக எடுத்து,]]></a:t>
+              <a:t><![CDATA[35. And you shall make it a perfume, a confection after the are of the apothecary, tempered together, pure and holy:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தைலக்காரன் செய்கிறதுபோல அதற்குப் பரிமளமேற்றி, துப்புரவான பரிசுத்த தூபவர்க்கமாக்கி,]]></a:t>
+              <a:t><![CDATA[36. And you shall beat some of it very small, and put of it before the testimony in the tabernacle of the congregation, where I will meet with you: it shall be unto you most holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் திரணையின்கீழே அதின் இரண்டு பக்கங்களிலும் அதைச் சுமக்கும் தண்டுகளின் இடங்களாகிய அதின் இரண்டு பக்கத்து இரண்டு மூலைகளிலும் இரண்டு பொன் வளையங்களை உண்டாக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[4. And two golden rings shall you make to it under the crown of it, by the two corners thereof, upon the two sides of it shall you make it; and they shall be for places for the staves to bear it likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தைலக்காரன் செய்கிறதுபோல அதற்குப் பரிமளமேற்றி, துப்புரவான பரிசுத்த தூபவர்க்கமாக்கி,]]></a:t>
+              <a:t><![CDATA[36. And you shall beat some of it very small, and put of it before the testimony in the tabernacle of the congregation, where I will meet with you: it shall be unto you most holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[37. And as for the perfume which you shall make, all of you shall not make to yourselves according to the composition thereof: it shall be unto you holy for the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,51 +7966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[37. And as for the perfume which you shall make, all of you shall not make to yourselves according to the composition thereof: it shall be unto you holy for the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8075,51 +8075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[38. Whosoever shall make like unto that, to smell thereto, shall even be cut off from his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் திரணையின்கீழே அதின் இரண்டு பக்கங்களிலும் அதைச் சுமக்கும் தண்டுகளின் இடங்களாகிய அதின் இரண்டு பக்கத்து இரண்டு மூலைகளிலும் இரண்டு பொன் வளையங்களை உண்டாக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[4. And two golden rings shall you make to it under the crown of it, by the two corners thereof, upon the two sides of it shall you make it; and they shall be for places for the staves to bear it likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தண்டுகளையும் சீத்திம் மரத்தால் பண்ணி, அவைகளையும் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[5. And you shall make the staves of shittim wood, and overlay them with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540437" r:id="rId1"/>
+    <p:sldLayoutId id="2478619076" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9136,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ধূপবেদীটি বিশেষ পর্দার সামনে বসাও| ঐ পর্দাটি সাক্ষ্যসিন্দুকের ওপর য়ে আচ্ছাদন আছে তার সামনে]]></a:t>
+              <a:t><![CDATA[6. சாட்சிப்பெட்டிக்கு முன்னிருக்கும் திரைச்சீலைக்கும், நான் உன்னைச் சந்திக்கும் இடமாகிய சாட்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকবে| এটা সেই স্থান সেখানে আমি তোমাদের সঙ্গে সাক্ষাত্‌ করব|]]></a:t>
+              <a:t><![CDATA[சந்நிதியின்மேலுள்ள கிருபாசனத்துக்கும் முன்பாக அதை வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “প্রতি সকালে হারোণ যখন বাতিগুলো ঠিক করতে আসবে তখন সে বেদীতে সুগন্ধি ধূপ জ্বালাবে|]]></a:t>
+              <a:t><![CDATA[7. ஆரோன் காலைதோறும் அதின்மேல் சுகந்த தூபங்காட்டவேண்டும்; மாலையில் விளக்கேற்றும்போதும் அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. সন্ধ্যায যখন সে প্রদীপ জ্বালাতে আসবে তখনও তাকে বেদীতে ধূপ জ্বালাতে হবে| এখন থেকে, এই ধূপ]]></a:t>
+              <a:t><![CDATA[தூபங்காட்டக்கடவன்; விளக்குகளை விளக்கும்போதும் அதின்மேல் தூபங்காட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়মিতভাবে প্রভুর সামনে অর্পণ করতে হবে|]]></a:t>
+              <a:t><![CDATA[8. உங்கள் தலைமுறைதோறும் கர்த்தருடைய சந்நிதியில் காட்டவேண்டிய நித்திய தூபம் இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এই বেদীর ওপর অন্য কোন ধূপ অথবা হোমবলি উত্সর্গ করবে না| কোন রকম শস্য নৈবেদ্য ও পেয় নৈবেদ্যর জন্য]]></a:t>
+              <a:t><![CDATA[9. அதின்மேல் அந்நிய தூபத்தையாகிலும், தகனபலியையாகிலும், போஜனபலியையாகிலும் படைக்கவேண்டாம்; அதின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই বেদী ব্যবহার করা হবে না|]]></a:t>
+              <a:t><![CDATA[பானபலியை ஊற்றவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “বছরে একবার হারোণ প্রভুর প্রতি একটি বিশেষ পশু উত্সর্গ করবে| মানুষের পাপমোচনের উদ্দেশ্যে সে পাপ]]></a:t>
+              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলির রক্ত দিয়ে প্রাযশ্চিত্ত করবে| পাপমোচনের নৈবেদ্যর রক্ত দিয়ে এই প্রাযশ্চিত্ত করতে হবে| এটি]]></a:t>
+              <a:t><![CDATA[பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর কাছে সবচেয়ে পবিত্র| এই দিনটি চিহ্নিত হবে প্রাযশ্চিত্তের দিন হিসেবে| এই দিনটি হবে প্রভুর কাছে]]></a:t>
+              <a:t><![CDATA[பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “বাবলা কাঠের একটা বেদী তৈরী করবে| ধূপদান হিসাবে এই বেদী ব্যবহার করবে|]]></a:t>
+              <a:t><![CDATA[1. தூபங்காட்டுகிறதற்கு ஒரு தூப பீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்குவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি বিশেষ দিন|”]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. প্রভু মোশিকে বললেন,]]></a:t>
+              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “ইস্রায়েলের জনসংখ্যা গণনা করো তাহলে বুঝতে পারবে কতজন ইস্রায়েলে বসবাস করে| তাদের প্রত্যেকে]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুকে কিছু না কিছু অর্থ দান করবে| যদি প্রত্যেকে এটা মেনে চলে তাহলে তাদের জীবনে কোন ভয়ঙ্কর ঘটনা]]></a:t>
+              <a:t><![CDATA[ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঘটবে না|]]></a:t>
+              <a:t><![CDATA[13. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற ஒவ்வொருவனும் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. এই লোকদের প্রত্যেককে আমলাতান্ত্রিক মান অনুযায়ী1/2 শেকল দিতে হবে| এই আমলাতান্ত্রিক শেকলের ওজন হল]]></a:t>
+              <a:t><![CDATA[அரைச்சேக்கல் கொடுக்கவேண்டும்; ஒரு சேக்கலுக்கு இருபது கேரா; கர்த்தருக்குச் செலுத்தப்படுவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20 গেরা| এই 1/2 শেকল প্রভুর প্রতি একটি নৈবেদ্য|]]></a:t>
+              <a:t><![CDATA[அரைச்சேக்கல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. প্রভুর জন্য বিশেষ প্রয়োজন ছাড়া এর ব্যবহার হবে না|]]></a:t>
+              <a:t><![CDATA[14. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஒவ்வொருவனும் அதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. সুগন্ধি ধূপের গন্ধ অনুভব করতে কেউ যদি নিজের জন্য এই ধূপের গুঁড়ো নিয়ে যায তাহলে সে সমাজচ্য়ূত]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে|”]]></a:t>
+              <a:t><![CDATA[15. உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி பண்ணும்படி நீங்கள் கர்த்தருக்குக் காணிக்கை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. বেদীটি হবে চারকোণা| বেদীর দৈর্য়্ঘ ও প্রস্থ হবে 1 হাত করে এবং উচ্চতা হবে 2 হাত| বেদীর এই]]></a:t>
+              <a:t><![CDATA[2. அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும், இரண்டு முழ உயரமுமாய் இருக்கவேண்டும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কুড়ি বছর হলে তাকে গণনার আওতায় আনা হবে| এবং গণনার আওতায় চলে আসা প্রত্যেকে এই নৈবেদ্য দেবে]]></a:t>
+              <a:t><![CDATA[செலுத்தும்போது, ஐசுவரியவான் அரைச்சேக்கலுக்கு அதிகமாய்க் கொடுக்கவும் வேண்டாம், தரித்திரன் அதற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর প্রতি|]]></a:t>
+              <a:t><![CDATA[குறைவாகக் கொடுக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. বড় লোকরা 1/2 শেকলের বেশী দেবে না আবার গরীবরা 1/2 শেকলের কম দেবে না| তাদের জীবনের প্রাযশ্চিত্তের]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য প্রত্যেককে অবশ্যই সমপরিমাণ নৈবেদ্য প্রভুকে অর্পণ করতে হবে|]]></a:t>
+              <a:t><![CDATA[திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রায়শ্চিত্ত নৈবেদ্যর সমস্ত অর্থ জমা কর এবং ঐ অর্থ সমাগম তাঁবুর যাবতীয় খরচের জন্য ব্যবহার কর|]]></a:t>
+              <a:t><![CDATA[செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই নৈবেদ্য এরকমভাবে প্রভুকে তাঁর লোকদের কথা মনে রাখাবার জন্য| তারা তাদের নিজেদের জীবনের জন্য মূল্য]]></a:t>
+              <a:t><![CDATA[17. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবে|”]]></a:t>
+              <a:t><![CDATA[18. கழுவுகிறதற்கு வெண்கலத்தால் ஒரு தொட்டியையும், வெண்கலத்தால் அதின் பாதத்தையும் உண்டாக்கி, அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. প্রভু মোশিকে বললেন,]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்திற்கும் பலிபீடத்திற்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “পিতলের একটি পায়া তৈরী করে তার ওপর একটি পিতলের পাত্র বসাবে| এই পাত্রে অন্য সব কিছু পরিষ্কার করে]]></a:t>
+              <a:t><![CDATA[19. அதனிடத்தில் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধোযা হবে| সমাগম তাঁবু ও বেদীর মাঝখানে ঐ পাত্র বসিয়ে তাতে জল ভর্তি করবে|]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৃঙ্গগুলি বেদীর সঙ্গে একটি অখণ্ড টুকরো হবে|]]></a:t>
+              <a:t><![CDATA[கொம்புகள் அதனோடே ஏகமுமாயிருக்க வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. হারোণ ও তার পুত্ররা ঐ পাত্রের জলে তাদের হাত পা ধোবে|]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. যখনই তারা সমাগম তাঁবুতে প্রবেশ করবে অথবা প্রভুর কাছে নৈবেদ্য পোড়াবার জন্য বেদীর কাছে আসবে তখনই]]></a:t>
+              <a:t><![CDATA[கழுவக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের ঐ পাত্রের জল দিয়ে নিজেদের পরিষ্কার করতে হবে যাতে তারা মারা না যায| এটা মেনে চললে তারা মারা]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் சாகாதபடிக்குத் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்; இது தலைமுறைதோறும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাবে না|]]></a:t>
+              <a:t><![CDATA[அவனுக்கும் அவன் சந்ததியாருக்கும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. যদি তারা মরতে না চায় তাহলে এই বিধি তাদের মেনে চলতে হবে| এই বিধি হারোণ এবং তার উত্তরপুরুষদের]]></a:t>
+              <a:t><![CDATA[22. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চিরকাল মেনে চলতে হবে|”]]></a:t>
+              <a:t><![CDATA[23. மேன்மையான சுகந்தவர்க்கங்களாகிய சுத்தமான வெள்ளைப்போளத்தில் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. প্রভু মোশিকে বললেন,]]></a:t>
+              <a:t><![CDATA[ஐந்நூறு சேக்கல் இடையையும், சுகந்த கருவாப்பட்டையிலே அதில் பாதியாகிய இருநூற்று ஐம்பது சேக்கல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “সুগন্ধি মশলা খুঁজে আনো| 12পাউণ্ড ওজনের তরল মস্তকি, 6 পাউণ্ড ওজনের সুগন্ধি দারুচিনি, 6 পাউণ্ড]]></a:t>
+              <a:t><![CDATA[இடையையும், சுகந்த வசம்பில் இருநூற்று ஐம்பது சேக்கல் இடையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওজনের সুগন্ধি এবং]]></a:t>
+              <a:t><![CDATA[24. இலவங்கப்பட்டையில் ஐந்நூறு சேக்கல் இடையையும், ஒலிவ எண்ணெயில் ஒரு குடம் எண்ணெயையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. বারো পাউণ্ড ওজনের সূক্ষ্ম ধরণের দারুচিনি নিয়ে এসো| এগুলিকে প্রচলিত শেকলের মান অনুযায়ীওজন কর| 1]]></a:t>
+              <a:t><![CDATA[25. அதனால், பரிமள தைலக்காரன் செய்வதுபோல, கூட்டப்பட்ட பரிமளதைலமாகிய சுத்தமான அபிஷேக தைலத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ওটিকে খাঁটি সোনা দিয়ে মুড়ে দাও - এর উপরিভাগে, বেদীকে ঘিরে তার চার ধারে এবং বেদীর চারধারে তার]]></a:t>
+              <a:t><![CDATA[3. அதின் மேற்புறத்தையும் சுற்றுப்புறத்தையும் அதின் கொம்புகளையும் பசும்பொன்தகட்டால் மூடி, சுற்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গ্য়ালন জলপাইযের তেলও এনো|]]></a:t>
+              <a:t><![CDATA[உண்டுபண்ணுவாயாக; அது பரிசுத்த அபிஷேக தைலமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “সুগন্ধি অভিষেকের তেল তৈরী করবার জন্য এই জিনিসগুলি বিশেষজ্ঞের মতো মেশাও|]]></a:t>
+              <a:t><![CDATA[26. அதினாலே ஆசரிப்புக் கூடாரத்தையும், சாட்சிப்பெட்டியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. সমাগম তাঁবুর ওপর ও সাক্ষ্যসিন্দুকের ওপর ঐ তেল ছিটিয়ে দাও| এর ফলে ঐ জিনিসগুলোর বিশেষত্ব প্রকাশ]]></a:t>
+              <a:t><![CDATA[27. மேஜையையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், குத்துவிளக்கையும், அதின் கருவிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাবে|]]></a:t>
+              <a:t><![CDATA[தூபபீடத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. টেবিল এবং টেবিলের ওপর রাখা প্লেটে ওই তেল ছিটোবে| দীপদান ও তার সকল পাত্র ও ধূপবেদীতেও ঐ তেল]]></a:t>
+              <a:t><![CDATA[28. தகன பலிபீடத்தையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், தொட்டியையும், அதின் பாதத்தையும் அபிஷேகம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিটোবে|]]></a:t>
+              <a:t><![CDATA[பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. হোমবলির বেদীতে এবং হোমবলির জন্য ব্যবহৃত সমস্ত পাত্রে এবং হাত পা ধোযার সেই পাত্র ও পাত্রের নীচে]]></a:t>
+              <a:t><![CDATA[29. அவைகள் மகா பரிசுத்தமாயிருக்கும்படிக்கு, அவைகளைப் பரிசுத்தப்படுத்துவாயாக; அவைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখা পায়াতেও ঐ তেল ছিটিয়ে দাও|]]></a:t>
+              <a:t><![CDATA[தொடுகிறதெல்லாம் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. প্রভুর সেবার জন্য এই সমস্ত জিনিসগুলোকে তোমাকে পবিত্র করে তুলতে হবে| তাহলেই তারা পবিত্র হয়ে]]></a:t>
+              <a:t><![CDATA[30. ஆரோனும் அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அவர்களை அபிஷேகம்பண்ணி, அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উঠবে| এই জিনিসগুলোকে অন্য কিছু স্পর্শ করলে সেগুলোও পবিত্র হয়ে উঠবে|]]></a:t>
+              <a:t><![CDATA[பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৃঙ্গগুলি সোনার নিকেল দাও|]]></a:t>
+              <a:t><![CDATA[அதற்குப் பொன்திரணையை உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. “যাজকরূপে বিশেষ উপায়ে আমাকে সেবার জন্য হারোণ ও তার পুত্রদের গায়েও ঐ তেল ছিটিয়ে দেবে|]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரரோடே நீ பேசிச் சொல்லவேண்டியதாவது: உங்கள் தலைமுறைதோறும் இது எனக்குரிய பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ইস্রায়েলের লোকদের বলো য়ে এই অভিষেকের তেল হল পবিত্র| ইস্রায়েলের লোকদের বলো য়ে এই তেল অবশ্যই]]></a:t>
+              <a:t><![CDATA[அபிஷேக தைலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের বংশ পরম্পরায একমাত্র আমার জন্যই ব্যবহৃত হবে|]]></a:t>
+              <a:t><![CDATA[32. இது மனிதருடைய சரீரத்தின்மேல் வார்க்கப்படலாகாது; இது செய்யப்பட்ட முறையின்படி அவர்கள் வேறோரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. সাধারণ সুগন্ধি হিসেবে কেউ য়েন এই তেল ব্যবহার না করে| এই সূত্র অনুসারে অন্য কোন তেল তৈরী করবে]]></a:t>
+              <a:t><![CDATA[தைலத்தைச் செய்யவுங் கூடாது; இது பரிசுத்தமானது, இது உங்களுக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না| এই তেল পবিত্র এবং তোমাদের কাছে এর বিশেষ অর্থ আছে|]]></a:t>
+              <a:t><![CDATA[33. இந்த முறையின்படியே தைலங்கூட்டுகிறவனும், அதில் எடுத்து அந்நியன்மேல் வார்க்கிறவனும், தன் ஜனத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. যদি কেউ এই পবিত্র তেল সাধারণ সুগন্ধি হিসাবে তৈরী করে অথবা এটি কারো ওপর আরোপ করে, তার লোকদের থেকে]]></a:t>
+              <a:t><![CDATA[இராதபடிக்கு அறுப்புண்டுபோகக்கடவன் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাকে বিতাড়িত করে দেওয়া হবে|”]]></a:t>
+              <a:t><![CDATA[34. பின்னும் கர்த்தர் மோசேயை நோக்கி: சுத்த வெள்ளைப்போளமும் குங்கிலியமும் அல்பான் பிசினுமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. এরপর প্রভু মোশিকে বললেন, “এই সুগন্ধি মশলাগুলো জোগাড় করে আনো: ধুনো, নখী, গুগ্গুল, কুন্দুরু| মনে]]></a:t>
+              <a:t><![CDATA[கந்தவர்க்கங்களையும் சுத்தமான சாம்பிராணியையும் நீ சமநிறையாக எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখবে প্রত্যেকটি মশলার পরিমাণ হবে সমান|]]></a:t>
+              <a:t><![CDATA[35. தைலக்காரன் செய்கிறதுபோல அதற்குப் பரிமளமேற்றி, துப்புரவான பரிசுத்த தூபவர்க்கமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. পরিষ্কার লবনের সঙ্গে এই সুগন্ধি মশলাগুলো মেশাও এবং সুগন্ধি তৈরী করার মতো সুগন্ধি ধূপ বানাও| এই]]></a:t>
+              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সোনার নিকেলের নীচে বেদীর বিপরীত দুদিকে দুটো সোনার আংটা লাগাবে| এই আংটায দণ্ড ঢুকিয়ে বেদীকে বয়ে]]></a:t>
+              <a:t><![CDATA[4. அந்தத் திரணையின்கீழே அதின் இரண்டு பக்கங்களிலும் அதைச் சுமக்கும் தண்டுகளின் இடங்களாகிய அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রক্রিযা ধূপকে খাঁটি এবং পবিত্র করবে|]]></a:t>
+              <a:t><![CDATA[சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. খানিকটা পাউডারের মতো ধূপের গুঁড়ো করে নিয়ে সেই মিহি করা ধূপের গুঁড়ো য়ে সমাগম তাঁবুতে আমি]]></a:t>
+              <a:t><![CDATA[37. இந்தத் தூபவர்க்கத்தை நீ செய்யவேண்டிய முறையின்படி உங்களுக்காகச் செய்துகொள்ளலாகாது; இது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের দর্শন দেব তার মধ্যে রাখা সাক্ষ্যসিন্দুকের সামনে রাখবে| বিশেষ প্রযোজনেই শুধুমাত্র এই ধূপের]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கென்று உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গুঁড়ো ব্যবহার করবে|]]></a:t>
+              <a:t><![CDATA[38. இதற்கு ஒப்பானதை முகருகிறதற்காகச் செய்கிறவன் தன் ஜனத்தில் இராதபடி அறுப்புண்டுபோகக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিয়ে যাওয়া হবে|]]></a:t>
+              <a:t><![CDATA[இரண்டு பக்கத்து இரண்டு மூலைகளிலும் இரண்டு பொன் வளையங்களை உண்டாக்குவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. দণ্ডও বাবলা কাঠের হবে এবং দণ্ডকে সোনা দিয়ে মুড়ে দেবে|]]></a:t>
+              <a:t><![CDATA[5. அந்தத் தண்டுகளையும் சீத்திம் மரத்தால் பண்ணி, அவைகளையும் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme21">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme21">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme21">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>