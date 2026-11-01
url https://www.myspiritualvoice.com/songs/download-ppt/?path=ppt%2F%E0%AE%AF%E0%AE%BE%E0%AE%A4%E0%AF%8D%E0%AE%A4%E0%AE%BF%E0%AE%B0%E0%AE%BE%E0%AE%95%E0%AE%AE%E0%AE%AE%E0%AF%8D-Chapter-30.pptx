--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -8372,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619076" r:id="rId1"/>
+    <p:sldLayoutId id="2482539803" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -18569,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>