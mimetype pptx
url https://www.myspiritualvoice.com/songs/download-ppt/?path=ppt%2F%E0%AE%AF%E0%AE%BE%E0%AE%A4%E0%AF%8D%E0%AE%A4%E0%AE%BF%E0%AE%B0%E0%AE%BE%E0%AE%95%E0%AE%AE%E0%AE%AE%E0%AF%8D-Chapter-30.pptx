--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -119,50 +119,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +225,59 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +439,62 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதனிடத்தில் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. சாட்சிப்பெட்டிக்கு முன்னிருக்கும் திரைச்சீலைக்கும், நான் உன்னைச் சந்திக்கும் இடமாகிய சாட்சி சந்நிதியின்மேலுள்ள கிருபாசனத்துக்கும் முன்பாக அதை வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[6. சாட்சிப்பெட்டிக்கு முன்னிருக்கும் திரைச்சீலைக்கும், நான் உன்னைச் சந்திக்கும் இடமாகிய சாட்சி சந்நிதியின்மேலுள்ள கிருபாசனத்துக்கும் முன்பாக அதை வைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஆரோன் காலைதோறும் அதின்மேல் சுகந்த தூபங்காட்டவேண்டும்; மாலையில் விளக்கேற்றும்போதும் அதின்மேல் தூபங்காட்டக்கடவன்; விளக்குகளை விளக்கும்போதும் அதின்மேல் தூபங்காட்டவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[8. உங்கள் தலைமுறைதோறும் கர்த்தருடைய சந்நிதியில் காட்டவேண்டிய நித்திய தூபம் இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்கள் சாகாதபடிக்குத் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்; இது தலைமுறைதோறும் அவனுக்கும் அவன் சந்ததியாருக்கும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. உங்கள் தலைமுறைதோறும் கர்த்தருடைய சந்நிதியில் காட்டவேண்டிய நித்திய தூபம் இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[9. அதின்மேல் அந்நிய தூபத்தையாகிலும், தகனபலியையாகிலும், போஜனபலியையாகிலும் படைக்கவேண்டாம்; அதின் மேல் பானபலியை ஊற்றவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேன்மையான சுகந்தவர்க்கங்களாகிய சுத்தமான வெள்ளைப்போளத்தில் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி ஐந்நூறு சேக்கல் இடையையும், சுகந்த கருவாப்பட்டையிலே அதில் பாதியாகிய இருநூற்று ஐம்பது சேக்கல் இடையையும், சுகந்த வசம்பில் இருநூற்று ஐம்பது சேக்கல் இடையையும்,]]></a:t>
+              <a:t><![CDATA[9. அதின்மேல் அந்நிய தூபத்தையாகிலும், தகனபலியையாகிலும், போஜனபலியையாகிலும் படைக்கவேண்டாம்; அதின் மேல் பானபலியை ஊற்றவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மேன்மையான சுகந்தவர்க்கங்களாகிய சுத்தமான வெள்ளைப்போளத்தில் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி ஐந்நூறு சேக்கல் இடையையும், சுகந்த கருவாப்பட்டையிலே அதில் பாதியாகிய இருநூற்று ஐம்பது சேக்கல் இடையையும், சுகந்த வசம்பில் இருநூற்று ஐம்பது சேக்கல் இடையையும்,]]></a:t>
+              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தூபங்காட்டுகிறதற்கு ஒரு தூப பீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இலவங்கப்பட்டையில் ஐந்நூறு சேக்கல் இடையையும், ஒலிவ எண்ணெயில் ஒரு குடம் எண்ணெயையும் எடுத்து,]]></a:t>
+              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஒவ்வொருவனும் அதைக் கர்த்தருக்குச் செலுத்தவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. தூபங்காட்டுகிறதற்கு ஒரு தூப பீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்குவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும், இரண்டு முழ உயரமுமாய் இருக்கவேண்டும், அதின் கொம்புகள் அதனோடே ஏகமுமாயிருக்க வேண்டும்.]]></a:t>
+              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும், இரண்டு முழ உயரமுமாய் இருக்கவேண்டும், அதின் கொம்புகள் அதனோடே ஏகமுமாயிருக்க வேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதனால், பரிமள தைலக்காரன் செய்வதுபோல, கூட்டப்பட்ட பரிமளதைலமாகிய சுத்தமான அபிஷேக தைலத்தை உண்டுபண்ணுவாயாக; அது பரிசுத்த அபிஷேக தைலமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அதனால், பரிமள தைலக்காரன் செய்வதுபோல, கூட்டப்பட்ட பரிமளதைலமாகிய சுத்தமான அபிஷேக தைலத்தை உண்டுபண்ணுவாயாக; அது பரிசுத்த அபிஷேக தைலமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் மேற்புறத்தையும் சுற்றுப்புறத்தையும் அதின் கொம்புகளையும் பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்திரணையை உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதின் மேற்புறத்தையும் சுற்றுப்புறத்தையும் அதின் கொம்புகளையும் பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்திரணையை உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[13. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற ஒவ்வொருவனும் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி அரைச்சேக்கல் கொடுக்கவேண்டும்; ஒரு சேக்கலுக்கு இருபது கேரா; கர்த்தருக்குச் செலுத்தப்படுவது அரைச்சேக்கல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதினாலே ஆசரிப்புக் கூடாரத்தையும், சாட்சிப்பெட்டியையும்,]]></a:t>
+              <a:t><![CDATA[13. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற ஒவ்வொருவனும் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி அரைச்சேக்கல் கொடுக்கவேண்டும்; ஒரு சேக்கலுக்கு இருபது கேரா; கர்த்தருக்குச் செலுத்தப்படுவது அரைச்சேக்கல்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. மேஜையையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், குத்துவிளக்கையும், அதின் கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
+              <a:t><![CDATA[37. இந்தத் தூபவர்க்கத்தை நீ செய்யவேண்டிய முறையின்படி உங்களுக்காகச் செய்துகொள்ளலாகாது; இது கர்த்தருக்கென்று உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. தகன பலிபீடத்தையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், தொட்டியையும், அதின் பாதத்தையும் அபிஷேகம் பண்ணி,]]></a:t>
+              <a:t><![CDATA[38. இதற்கு ஒப்பானதை முகருகிறதற்காகச் செய்கிறவன் தன் ஜனத்தில் இராதபடி அறுப்புண்டுபோகக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவைகள் மகா பரிசுத்தமாயிருக்கும்படிக்கு, அவைகளைப் பரிசுத்தப்படுத்துவாயாக; அவைகளைத் தொடுகிறதெல்லாம் பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[38. இதற்கு ஒப்பானதை முகருகிறதற்காகச் செய்கிறவன் தன் ஜனத்தில் இராதபடி அறுப்புண்டுபோகக்கடவன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி பண்ணும்படி நீங்கள் கர்த்தருக்குக் காணிக்கை செலுத்தும்போது, ஐசுவரியவான் அரைச்சேக்கலுக்கு அதிகமாய்க் கொடுக்கவும் வேண்டாம், தரித்திரன் அதற்குக் குறைவாகக் கொடுக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[2. அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும், இரண்டு முழ உயரமுமாய் இருக்கவேண்டும், அதின் கொம்புகள் அதனோடே ஏகமுமாயிருக்க வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆரோனும் அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அவர்களை அபிஷேகம்பண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[14. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஒவ்வொருவனும் அதைக் கர்த்தருக்குச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆரோனும் அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அவர்களை அபிஷேகம்பண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[14. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஒவ்வொருவனும் அதைக் கர்த்தருக்குச் செலுத்தவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரரோடே நீ பேசிச் சொல்லவேண்டியதாவது: உங்கள் தலைமுறைதோறும் இது எனக்குரிய பரிசுத்த அபிஷேக தைலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி பண்ணும்படி நீங்கள் கர்த்தருக்குக் காணிக்கை செலுத்தும்போது, ஐசுவரியவான் அரைச்சேக்கலுக்கு அதிகமாய்க் கொடுக்கவும் வேண்டாம், தரித்திரன் அதற்குக் குறைவாகக் கொடுக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரரோடே நீ பேசிச் சொல்லவேண்டியதாவது: உங்கள் தலைமுறைதோறும் இது எனக்குரிய பரிசுத்த அபிஷேக தைலமாயிருக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி பண்ணும்படி நீங்கள் கர்த்தருக்குக் காணிக்கை செலுத்தும்போது, ஐசுவரியவான் அரைச்சேக்கலுக்கு அதிகமாய்க் கொடுக்கவும் வேண்டாம், தரித்திரன் அதற்குக் குறைவாகக் கொடுக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இது மனிதருடைய சரீரத்தின்மேல் வார்க்கப்படலாகாது; இது செய்யப்பட்ட முறையின்படி அவர்கள் வேறோரு தைலத்தைச் செய்யவுங் கூடாது; இது பரிசுத்தமானது, இது உங்களுக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இது மனிதருடைய சரீரத்தின்மேல் வார்க்கப்படலாகாது; இது செய்யப்பட்ட முறையின்படி அவர்கள் வேறோரு தைலத்தைச் செய்யவுங் கூடாது; இது பரிசுத்தமானது, இது உங்களுக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இந்த முறையின்படியே தைலங்கூட்டுகிறவனும், அதில் எடுத்து அந்நியன்மேல் வார்க்கிறவனும், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகக்கடவன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. இந்த முறையின்படியே தைலங்கூட்டுகிறவனும், அதில் எடுத்து அந்நியன்மேல் வார்க்கிறவனும், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகக்கடவன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்னும் கர்த்தர் மோசேயை நோக்கி: சுத்த வெள்ளைப்போளமும் குங்கிலியமும் அல்பான் பிசினுமாகிய கந்தவர்க்கங்களையும் சுத்தமான சாம்பிராணியையும் நீ சமநிறையாக எடுத்து,]]></a:t>
+              <a:t><![CDATA[18. கழுவுகிறதற்கு வெண்கலத்தால் ஒரு தொட்டியையும், வெண்கலத்தால் அதின் பாதத்தையும் உண்டாக்கி, அதை ஆசரிப்புக் கூடாரத்திற்கும் பலிபீடத்திற்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பின்னும் கர்த்தர் மோசேயை நோக்கி: சுத்த வெள்ளைப்போளமும் குங்கிலியமும் அல்பான் பிசினுமாகிய கந்தவர்க்கங்களையும் சுத்தமான சாம்பிராணியையும் நீ சமநிறையாக எடுத்து,]]></a:t>
+              <a:t><![CDATA[18. கழுவுகிறதற்கு வெண்கலத்தால் ஒரு தொட்டியையும், வெண்கலத்தால் அதின் பாதத்தையும் உண்டாக்கி, அதை ஆசரிப்புக் கூடாரத்திற்கும் பலிபீடத்திற்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்ப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி பண்ணும்படி நீங்கள் கர்த்தருக்குக் காணிக்கை செலுத்தும்போது, ஐசுவரியவான் அரைச்சேக்கலுக்கு அதிகமாய்க் கொடுக்கவும் வேண்டாம், தரித்திரன் அதற்குக் குறைவாகக் கொடுக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[2. அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும், இரண்டு முழ உயரமுமாய் இருக்கவேண்டும், அதின் கொம்புகள் அதனோடே ஏகமுமாயிருக்க வேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் திரணையின்கீழே அதின் இரண்டு பக்கங்களிலும் அதைச் சுமக்கும் தண்டுகளின் இடங்களாகிய அதின் இரண்டு பக்கத்து இரண்டு மூலைகளிலும் இரண்டு பொன் வளையங்களை உண்டாக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[19. அதனிடத்தில் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் திரணையின்கீழே அதின் இரண்டு பக்கங்களிலும் அதைச் சுமக்கும் தண்டுகளின் இடங்களாகிய அதின் இரண்டு பக்கத்து இரண்டு மூலைகளிலும் இரண்டு பொன் வளையங்களை உண்டாக்குவாயாக.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. தைலக்காரன் செய்கிறதுபோல அதற்குப் பரிமளமேற்றி, துப்புரவான பரிசுத்த தூபவர்க்கமாக்கி,]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தண்டுகளையும் சீத்திம் மரத்தால் பண்ணி, அவைகளையும் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் ஆசரிப்புக் கூடாரத்திற்குள் பிரவேசிக்கும்போதும், கர்த்தருக்குத் தகனத்தைக் கொளுத்தவும் பலிபீடத்தினிடத்தில் ஆராதனைசெய்யவும் சேரும்போதும், அவர்கள் சாகாதபடிக்குத் தண்ணீரினால் தங்களைக் கழுவக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் சாகாதபடிக்குத் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்; இது தலைமுறைதோறும் அவனுக்கும் அவன் சந்ததியாருக்கும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[21. அவர்கள் சாகாதபடிக்குத் தங்கள் கைகளையும் தங்கள் கால்களையும் கழுவக்கடவர்கள்; இது தலைமுறைதோறும் அவனுக்கும் அவன் சந்ததியாருக்கும் நித்திய கட்டளையாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாட்சிப்பெட்டிக்கு முன்னிருக்கும் திரைச்சீலைக்கும், நான் உன்னைச் சந்திக்கும் இடமாகிய சாட்சி சந்நிதியின்மேலுள்ள கிருபாசனத்துக்கும் முன்பாக அதை வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[22. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. சாட்சிப்பெட்டிக்கு முன்னிருக்கும் திரைச்சீலைக்கும், நான் உன்னைச் சந்திக்கும் இடமாகிய சாட்சி சந்நிதியின்மேலுள்ள கிருபாசனத்துக்கும் முன்பாக அதை வைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[23. மேன்மையான சுகந்தவர்க்கங்களாகிய சுத்தமான வெள்ளைப்போளத்தில் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி ஐந்நூறு சேக்கல் இடையையும், சுகந்த கருவாப்பட்டையிலே அதில் பாதியாகிய இருநூற்று ஐம்பது சேக்கல் இடையையும், சுகந்த வசம்பில் இருநூற்று ஐம்பது சேக்கல் இடையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இந்தத் தூபவர்க்கத்தை நீ செய்யவேண்டிய முறையின்படி உங்களுக்காகச் செய்துகொள்ளலாகாது; இது கர்த்தருக்கென்று உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[23. மேன்மையான சுகந்தவர்க்கங்களாகிய சுத்தமான வெள்ளைப்போளத்தில் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி ஐந்நூறு சேக்கல் இடையையும், சுகந்த கருவாப்பட்டையிலே அதில் பாதியாகிய இருநூற்று ஐம்பது சேக்கல் இடையையும், சுகந்த வசம்பில் இருநூற்று ஐம்பது சேக்கல் இடையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. இந்தத் தூபவர்க்கத்தை நீ செய்யவேண்டிய முறையின்படி உங்களுக்காகச் செய்துகொள்ளலாகாது; இது கர்த்தருக்கென்று உனக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[24. இலவங்கப்பட்டையில் ஐந்நூறு சேக்கல் இடையையும், ஒலிவ எண்ணெயில் ஒரு குடம் எண்ணெயையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. அதின் மேற்புறத்தையும் சுற்றுப்புறத்தையும் அதின் கொம்புகளையும் பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்திரணையை உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆரோன் காலைதோறும் அதின்மேல் சுகந்த தூபங்காட்டவேண்டும்; மாலையில் விளக்கேற்றும்போதும் அதின்மேல் தூபங்காட்டக்கடவன்; விளக்குகளை விளக்கும்போதும் அதின்மேல் தூபங்காட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[24. இலவங்கப்பட்டையில் ஐந்நூறு சேக்கல் இடையையும், ஒலிவ எண்ணெயில் ஒரு குடம் எண்ணெயையும் எடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆரோன் காலைதோறும் அதின்மேல் சுகந்த தூபங்காட்டவேண்டும்; மாலையில் விளக்கேற்றும்போதும் அதின்மேல் தூபங்காட்டக்கடவன்; விளக்குகளை விளக்கும்போதும் அதின்மேல் தூபங்காட்டவேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. அதனால், பரிமள தைலக்காரன் செய்வதுபோல, கூட்டப்பட்ட பரிமளதைலமாகிய சுத்தமான அபிஷேக தைலத்தை உண்டுபண்ணுவாயாக; அது பரிசுத்த அபிஷேக தைலமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இதற்கு ஒப்பானதை முகருகிறதற்காகச் செய்கிறவன் தன் ஜனத்தில் இராதபடி அறுப்புண்டுபோகக்கடவன் என்றார்.]]></a:t>
+              <a:t><![CDATA[26. அதினாலே ஆசரிப்புக் கூடாரத்தையும், சாட்சிப்பெட்டியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் தலைமுறைதோறும் கர்த்தருடைய சந்நிதியில் காட்டவேண்டிய நித்திய தூபம் இதுவே.]]></a:t>
+              <a:t><![CDATA[26. அதினாலே ஆசரிப்புக் கூடாரத்தையும், சாட்சிப்பெட்டியையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. உங்கள் தலைமுறைதோறும் கர்த்தருடைய சந்நிதியில் காட்டவேண்டிய நித்திய தூபம் இதுவே.]]></a:t>
+              <a:t><![CDATA[27. மேஜையையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், குத்துவிளக்கையும், அதின் கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின்மேல் அந்நிய தூபத்தையாகிலும், தகனபலியையாகிலும், போஜனபலியையாகிலும் படைக்கவேண்டாம்; அதின் மேல் பானபலியை ஊற்றவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[27. மேஜையையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், குத்துவிளக்கையும், அதின் கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதின்மேல் அந்நிய தூபத்தையாகிலும், தகனபலியையாகிலும், போஜனபலியையாகிலும் படைக்கவேண்டாம்; அதின் மேல் பானபலியை ஊற்றவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[28. தகன பலிபீடத்தையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், தொட்டியையும், அதின் பாதத்தையும் அபிஷேகம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
+              <a:t><![CDATA[28. தகன பலிபீடத்தையும், அதின் பணிமுட்டுகள் எல்லாவற்றையும், தொட்டியையும், அதின் பாதத்தையும் அபிஷேகம் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. வருஷத்தில் ஒருமுறை ஆரோன் பாவநிவாரணபலியின் இரத்தத்தினால் அதின் கொம்புகளின்மேல் பிராயச்சித்தம்பண்ணுவானாக; உங்கள் தலைமுறை தோறும் வருஷத்தில் ஒருமுறை அதின் மேல் பிராயச்சித்தம்பண்ணுவானாக; அது கர்த்தருக்கு மகா பரிசுத்தமானது என்றார்.]]></a:t>
+              <a:t><![CDATA[29. அவைகள் மகா பரிசுத்தமாயிருக்கும்படிக்கு, அவைகளைப் பரிசுத்தப்படுத்துவாயாக; அவைகளைத் தொடுகிறதெல்லாம் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[29. அவைகள் மகா பரிசுத்தமாயிருக்கும்படிக்கு, அவைகளைப் பரிசுத்தப்படுத்துவாயாக; அவைகளைத் தொடுகிறதெல்லாம் பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பாவநிவிர்த்தி பணத்தை நீ இஸ்ரவேல் புத்திரர் கையில் வாங்கி, அதை ஆசரிப்புக் கூடாரத்தின் திருப்பணிக்குக் கொடுப்பாயாக; அது கர்த்தருடைய சந்நிதியில் உங்கள் ஆத்துமாக்களுக்காகப் பாவநிவிர்த்தி செய்யும்பொருட்டு, இஸ்ரவேல் புத்திரருக்கு ஞாபகக்குறியாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. அதின் மேற்புறத்தையும் சுற்றுப்புறத்தையும் அதின் கொம்புகளையும் பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன்திரணையை உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[30. ஆரோனும் அவன் குமாரரும் எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு, நீ அவர்களை அபிஷேகம்பண்ணி, அவர்களைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரரோடே நீ பேசிச் சொல்லவேண்டியதாவது: உங்கள் தலைமுறைதோறும் இது எனக்குரிய பரிசுத்த அபிஷேக தைலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ இஸ்ரவேல் புத்திரரை அவர்கள் இலக்கத்தின்படி கணக்குப்பார்க்கும் பொருட்டு, அவர்களை எண்ணும்போது, அவர்களுக்குள்ளே ஒரு வாதை உண்டாகாதபடிக்கு, அவர்களில் ஒவ்வொருவனும் எண்ணப்படும் சமயத்தில் தன்தன் ஆத்துமாவுக்காகக் கர்த்தருக்கு மீட்கும் பொருளைக் கொடுக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[31. இஸ்ரவேல் புத்திரரோடே நீ பேசிச் சொல்லவேண்டியதாவது: உங்கள் தலைமுறைதோறும் இது எனக்குரிய பரிசுத்த அபிஷேக தைலமாயிருக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற ஒவ்வொருவனும் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி அரைச்சேக்கல் கொடுக்கவேண்டும்; ஒரு சேக்கலுக்கு இருபது கேரா; கர்த்தருக்குச் செலுத்தப்படுவது அரைச்சேக்கல்.]]></a:t>
+              <a:t><![CDATA[32. இது மனிதருடைய சரீரத்தின்மேல் வார்க்கப்படலாகாது; இது செய்யப்பட்ட முறையின்படி அவர்கள் வேறோரு தைலத்தைச் செய்யவுங் கூடாது; இது பரிசுத்தமானது, இது உங்களுக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6985,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எண்ணப்படுகிறவர்களின் தொகையிலே சேருகிற ஒவ்வொருவனும் பரிசுத்த ஸ்தலத்துச் சேக்கல் கணக்கின்படி அரைச்சேக்கல் கொடுக்கவேண்டும்; ஒரு சேக்கலுக்கு இருபது கேரா; கர்த்தருக்குச் செலுத்தப்படுவது அரைச்சேக்கல்.]]></a:t>
+              <a:t><![CDATA[32. இது மனிதருடைய சரீரத்தின்மேல் வார்க்கப்படலாகாது; இது செய்யப்பட்ட முறையின்படி அவர்கள் வேறோரு தைலத்தைச் செய்யவுங் கூடாது; இது பரிசுத்தமானது, இது உங்களுக்குப் பரிசுத்தமாயிருப்பதாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. இந்த முறையின்படியே தைலங்கூட்டுகிறவனும், அதில் எடுத்து அந்நியன்மேல் வார்க்கிறவனும், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகக்கடவன் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. இந்த முறையின்படியே தைலங்கூட்டுகிறவனும், அதில் எடுத்து அந்நியன்மேல் வார்க்கிறவனும், தன் ஜனத்தில் இராதபடிக்கு அறுப்புண்டுபோகக்கடவன் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பின்னும் கர்த்தர் மோசேயை நோக்கி: சுத்த வெள்ளைப்போளமும் குங்கிலியமும் அல்பான் பிசினுமாகிய கந்தவர்க்கங்களையும் சுத்தமான சாம்பிராணியையும் நீ சமநிறையாக எடுத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பின்னும் கர்த்தர் மோசேயை நோக்கி: சுத்த வெள்ளைப்போளமும் குங்கிலியமும் அல்பான் பிசினுமாகிய கந்தவர்க்கங்களையும் சுத்தமான சாம்பிராணியையும் நீ சமநிறையாக எடுத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. தைலக்காரன் செய்கிறதுபோல அதற்குப் பரிமளமேற்றி, துப்புரவான பரிசுத்த தூபவர்க்கமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7639,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[4. அந்தத் திரணையின்கீழே அதின் இரண்டு பக்கங்களிலும் அதைச் சுமக்கும் தண்டுகளின் இடங்களாகிய அதின் இரண்டு பக்கத்து இரண்டு மூலைகளிலும் இரண்டு பொன் வளையங்களை உண்டாக்குவாயாக.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. தைலக்காரன் செய்கிறதுபோல அதற்குப் பரிமளமேற்றி, துப்புரவான பரிசுத்த தூபவர்க்கமாக்கி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அதில் கொஞ்சம் எடுத்துப் பொடியாக இடித்து, நான் உன்னைச் சந்திக்கும் ஆசரிப்புக் கூடாரத்திலிருக்கும் சாட்சி சந்நிதியில் வைப்பாயாக; அது உங்களுக்கு மகா பரிசுத்தமாயிருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கழுவுகிறதற்கு வெண்கலத்தால் ஒரு தொட்டியையும், வெண்கலத்தால் அதின் பாதத்தையும் உண்டாக்கி, அதை ஆசரிப்புக் கூடாரத்திற்கும் பலிபீடத்திற்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[4. அந்தத் திரணையின்கீழே அதின் இரண்டு பக்கங்களிலும் அதைச் சுமக்கும் தண்டுகளின் இடங்களாகிய அதின் இரண்டு பக்கத்து இரண்டு மூலைகளிலும் இரண்டு பொன் வளையங்களை உண்டாக்குவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கழுவுகிறதற்கு வெண்கலத்தால் ஒரு தொட்டியையும், வெண்கலத்தால் அதின் பாதத்தையும் உண்டாக்கி, அதை ஆசரிப்புக் கூடாரத்திற்கும் பலிபீடத்திற்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்ப்பாயாக.]]></a:t>
+              <a:t><![CDATA[5. அந்தத் தண்டுகளையும் சீத்திம் மரத்தால் பண்ணி, அவைகளையும் பொன்தகட்டால் மூடக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506318" r:id="rId1"/>
+    <p:sldLayoutId id="2474540437" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +8896,126 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और उस में हारून और उसके पुत्र अपने अपने हाथ पांव धोया करें।]]></a:t>
+              <a:t><![CDATA[6. ধূপবেদীটি বিশেষ পর্দার সামনে বসাও| ঐ পর্দাটি সাক্ষ্যসিন্দুকের ওপর য়ে আচ্ছাদন আছে তার সামনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. जब जब वे मिलाप वाले तम्बू में प्रवेश करें तब तब वे हाथ पांव जल से धोएं, नहीं तो मर जाएंगे; और जब]]></a:t>
+              <a:t><![CDATA[থাকবে| এটা সেই স্থান সেখানে আমি তোমাদের সঙ্গে সাক্ষাত্‌ করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जब वे वेदी के पास सेवा टहल करने, अर्थात यहोवा के लिये हव्य जलाने को आएं तब तब वे हाथ पांव धोएं, न हो]]></a:t>
+              <a:t><![CDATA[7. “প্রতি সকালে হারোণ যখন বাতিগুলো ঠিক করতে আসবে তখন সে বেদীতে সুগন্ধি ধূপ জ্বালাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि मर जाएं।]]></a:t>
+              <a:t><![CDATA[8. সন্ধ্যায যখন সে প্রদীপ জ্বালাতে আসবে তখনও তাকে বেদীতে ধূপ জ্বালাতে হবে| এখন থেকে, এই ধূপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. यह हारून और उसके पीढ़ी पीढ़ी के वंश के लिये सदा की विधि ठहरे॥]]></a:t>
+              <a:t><![CDATA[নিয়মিতভাবে প্রভুর সামনে অর্পণ করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. फिर यहोवा ने मूसा से कहा,]]></a:t>
+              <a:t><![CDATA[9. এই বেদীর ওপর অন্য কোন ধূপ অথবা হোমবলি উত্সর্গ করবে না| কোন রকম শস্য নৈবেদ্য ও পেয় নৈবেদ্যর জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. तू मुख्य मुख्य सुगन्ध द्रव्य, अर्थात पवित्रस्थान के शेकेल के अनुसार पांच सौ शेकेल अपने आप निकला]]></a:t>
+              <a:t><![CDATA[এই বেদী ব্যবহার করা হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हुआ गन्धरस, और उसका आधा, अर्थात अढ़ाई सौ शेकेल सुगन्धित अगर,]]></a:t>
+              <a:t><![CDATA[10. “বছরে একবার হারোণ প্রভুর প্রতি একটি বিশেষ পশু উত্সর্গ করবে| মানুষের পাপমোচনের উদ্দেশ্যে সে পাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर धूप जलाने के लिये बबूल की लकड़ी की वेदी बनाना।]]></a:t>
+              <a:t><![CDATA[বলির রক্ত দিয়ে প্রাযশ্চিত্ত করবে| পাপমোচনের নৈবেদ্যর রক্ত দিয়ে এই প্রাযশ্চিত্ত করতে হবে| এটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और पांच सौ शेकेल तज, और एक हीन जलपाई का तेल ले कर]]></a:t>
+              <a:t><![CDATA[প্রভুর কাছে সবচেয়ে পবিত্র| এই দিনটি চিহ্নিত হবে প্রাযশ্চিত্তের দিন হিসেবে| এই দিনটি হবে প্রভুর কাছে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. बीस वर्ष के वा उससे अधिक अवस्था के जितने गिने जाएं उन में से एक एक जन यहोवा की भेंट दे।]]></a:t>
+              <a:t><![CDATA[1. প্রভু মোশিকে বললেন, “বাবলা কাঠের একটা বেদী তৈরী করবে| ধূপদান হিসাবে এই বেদী ব্যবহার করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. उसकी लम्बाई एक हाथ और चौड़ाई एक हाथ की हो, वह चौकोर हो, और उसकी ऊंचाई दो हाथ की हो, और उसके सींग]]></a:t>
+              <a:t><![CDATA[একটি বিশেষ দিন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसी टुकड़े से बनाए जाएं।]]></a:t>
+              <a:t><![CDATA[11. প্রভু মোশিকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. उन से अभिषेक का पवित्र तेल, अर्थात गन्धी की रीति से तैयार किया हुआ सुगन्धित तेल बनवाना; यह]]></a:t>
+              <a:t><![CDATA[12. “ইস্রায়েলের জনসংখ্যা গণনা করো তাহলে বুঝতে পারবে কতজন ইস্রায়েলে বসবাস করে| তাদের প্রত্যেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अभिषेक का पवित्र तेल ठहरे।]]></a:t>
+              <a:t><![CDATA[প্রভুকে কিছু না কিছু অর্থ দান করবে| যদি প্রত্যেকে এটা মেনে চলে তাহলে তাদের জীবনে কোন ভয়ঙ্কর ঘটনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और वेदी के ऊपर वाले पल्ले और चारों ओर की अलंगों और सींगों को चोखे सोने से मढ़ना, और इसकी चारों ओर]]></a:t>
+              <a:t><![CDATA[ঘটবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सोने की एक बाड़ बनाना।]]></a:t>
+              <a:t><![CDATA[13. এই লোকদের প্রত্যেককে আমলাতান্ত্রিক মান অনুযায়ী1/2 শেকল দিতে হবে| এই আমলাতান্ত্রিক শেকলের ওজন হল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और उससे मिलाप वाले तम्बू का, और साक्षीपत्र के सन्दूक का,]]></a:t>
+              <a:t><![CDATA[20 গেরা| এই 1/2 শেকল প্রভুর প্রতি একটি নৈবেদ্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और सारे सामान समेत मेज़ का, और सामान समेत दीवट का, और धूपवेदी का,]]></a:t>
+              <a:t><![CDATA[37. প্রভুর জন্য বিশেষ প্রয়োজন ছাড়া এর ব্যবহার হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और सारे सामान समेत होमवेदी का, और पाए समेत हौदी का अभिषेक करना।]]></a:t>
+              <a:t><![CDATA[38. সুগন্ধি ধূপের গন্ধ অনুভব করতে কেউ যদি নিজের জন্য এই ধূপের গুঁড়ো নিয়ে যায তাহলে সে সমাজচ্য়ূত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और उन को पवित्र करना, जिस से वे परमपवित्र ठहरें; और जो कुछ उन से छू जाएगा वह पवित्र हो जाएगा।]]></a:t>
+              <a:t><![CDATA[হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. जब तुम्हारे प्राणों के प्रायश्चित्त के निमित्त यहोवा की भेंट दी जाए, तब न तो धनी लोग आधे शेकेल]]></a:t>
+              <a:t><![CDATA[2. বেদীটি হবে চারকোণা| বেদীর দৈর্য়্ঘ ও প্রস্থ হবে 1 হাত করে এবং উচ্চতা হবে 2 হাত| বেদীর এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. फिर हारून का उसके पुत्रों के साथ अभिषेक करना, और इस प्रकार उन्हें मेरे लिये याजक का काम करने के]]></a:t>
+              <a:t><![CDATA[14. কুড়ি বছর হলে তাকে গণনার আওতায় আনা হবে| এবং গণনার আওতায় চলে আসা প্রত্যেকে এই নৈবেদ্য দেবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये पवित्र करना।]]></a:t>
+              <a:t><![CDATA[প্রভুর প্রতি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और इस्त्राएलियों को मेरी यह आज्ञा सुनाना, कि वह तेल तुम्हारी पीढ़ी पीढ़ी में मेरे लिये पवित्र]]></a:t>
+              <a:t><![CDATA[15. বড় লোকরা 1/2 শেকলের বেশী দেবে না আবার গরীবরা 1/2 শেকলের কম দেবে না| তাদের জীবনের প্রাযশ্চিত্তের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अभिषेक का तेल होगा।]]></a:t>
+              <a:t><![CDATA[জন্য প্রত্যেককে অবশ্যই সমপরিমাণ নৈবেদ্য প্রভুকে অর্পণ করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. वह किसी मनुष्य की देह पर न डाला जाए, और मिलावट में उसके समान और कुछ न बनाना; वह तो पवित्र होगा,]]></a:t>
+              <a:t><![CDATA[16. প্রায়শ্চিত্ত নৈবেদ্যর সমস্ত অর্থ জমা কর এবং ঐ অর্থ সমাগম তাঁবুর যাবতীয় খরচের জন্য ব্যবহার কর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह तुम्हारे लिये पवित्र होगा।]]></a:t>
+              <a:t><![CDATA[এই নৈবেদ্য এরকমভাবে প্রভুকে তাঁর লোকদের কথা মনে রাখাবার জন্য| তারা তাদের নিজেদের জীবনের জন্য মূল্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. जो कोई उसके समान कुछ बनाए, वा जो कोई उस में से कुछ पराए कुल वाले पर लगाए, वह अपने लोगों में से]]></a:t>
+              <a:t><![CDATA[দেবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नाश किया जाए॥]]></a:t>
+              <a:t><![CDATA[17. প্রভু মোশিকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. फिर यहोवा ने मूसा से कहा, बोल, नखी और कुन्दरू, ये सुगन्ध द्रव्य निर्मल लोबान समेत ले लेना, ये सब]]></a:t>
+              <a:t><![CDATA[18. “পিতলের একটি পায়া তৈরী করে তার ওপর একটি পিতলের পাত্র বসাবে| এই পাত্রে অন্য সব কিছু পরিষ্কার করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक तौल के हों,]]></a:t>
+              <a:t><![CDATA[ধোযা হবে| সমাগম তাঁবু ও বেদীর মাঝখানে ঐ পাত্র বসিয়ে তাতে জল ভর্তি করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से अधिक दें, और न कंगाल लोग उससे कम दें।]]></a:t>
+              <a:t><![CDATA[শৃঙ্গগুলি বেদীর সঙ্গে একটি অখণ্ড টুকরো হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और इसकी बाड़ के नीचे इसके दानों पल्ले पर सोने के दो दो कड़े बनाकर इसके दोनों ओर लगाना, वे इसके]]></a:t>
+              <a:t><![CDATA[19. হারোণ ও তার পুত্ররা ঐ পাত্রের জলে তাদের হাত পা ধোবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उठाने के डण्डों के खानों का काम देंगे।]]></a:t>
+              <a:t><![CDATA[20. যখনই তারা সমাগম তাঁবুতে প্রবেশ করবে অথবা প্রভুর কাছে নৈবেদ্য পোড়াবার জন্য বেদীর কাছে আসবে তখনই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और इनका धूप अर्थात लोन मिलाकर गन्धी की रीति के अनुसार चोखा और पवित्र सुगन्ध द्रव्य बनवाना;]]></a:t>
+              <a:t><![CDATA[তাদের ঐ পাত্রের জল দিয়ে নিজেদের পরিষ্কার করতে হবে যাতে তারা মারা না যায| এটা মেনে চললে তারা মারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और डण्डों को बबूल की लकड़ी के बनाकर उन को सोने से मढ़ना।]]></a:t>
+              <a:t><![CDATA[যাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. फिर उस में से कुछ पीसकर बुकनी कर डालना, तब उस में से कुछ मिलाप वाले तम्बू में साक्षीपत्र के आगे,]]></a:t>
+              <a:t><![CDATA[21. যদি তারা মরতে না চায় তাহলে এই বিধি তাদের মেনে চলতে হবে| এই বিধি হারোণ এবং তার উত্তরপুরুষদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जहां पर मैं तुझ से मिला करूंगा वहां रखना; वह तुम्हारे लिये परमपवित्र होगा।]]></a:t>
+              <a:t><![CDATA[চিরকাল মেনে চলতে হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और तू उसको उस पर्दे के आगे रखना जो साक्षीपत्र के सन्दूक के साम्हने है, अर्थात प्रायश्चित्त वाले]]></a:t>
+              <a:t><![CDATA[22. প্রভু মোশিকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ढकने के आगे जो साक्षीपत्र के ऊपर है, वहीं मैं तुझ से मिला करूंगा।]]></a:t>
+              <a:t><![CDATA[23. “সুগন্ধি মশলা খুঁজে আনো| 12পাউণ্ড ওজনের তরল মস্তকি, 6 পাউণ্ড ওজনের সুগন্ধি দারুচিনি, 6 পাউণ্ড]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. और जो धूप तू बनवाएगा, मिलावट में उसके समान तुम लोग अपने लिये और कुछ न बनवाना; वह तुम्हारे आगे]]></a:t>
+              <a:t><![CDATA[ওজনের সুগন্ধি এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा के लिये पवित्र होगा।]]></a:t>
+              <a:t><![CDATA[24. বারো পাউণ্ড ওজনের সূক্ষ্ম ধরণের দারুচিনি নিয়ে এসো| এগুলিকে প্রচলিত শেকলের মান অনুযায়ীওজন কর| 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और तू इस्त्राएलियों से प्रायश्चित्त का रूपया ले कर मिलाप वाले तम्बू के काम में लगाना; जिस से वह]]></a:t>
+              <a:t><![CDATA[3. ওটিকে খাঁটি সোনা দিয়ে মুড়ে দাও - এর উপরিভাগে, বেদীকে ঘিরে তার চার ধারে এবং বেদীর চারধারে তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और उसी वेदी पर हारून सुगन्धित धूप जलाया करे; प्रतिदिन भोर को जब वह दीपक को ठीक करे तब वह धूप को]]></a:t>
+              <a:t><![CDATA[গ্য়ালন জলপাইযের তেলও এনো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जलाए,]]></a:t>
+              <a:t><![CDATA[25. “সুগন্ধি অভিষেকের তেল তৈরী করবার জন্য এই জিনিসগুলি বিশেষজ্ঞের মতো মেশাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. जो कोई सूंघने के लिये उसके समान कुछ बनाए वह अपने लोगों में से नाश किया जाए॥]]></a:t>
+              <a:t><![CDATA[26. সমাগম তাঁবুর ওপর ও সাক্ষ্যসিন্দুকের ওপর ঐ তেল ছিটিয়ে দাও| এর ফলে ঐ জিনিসগুলোর বিশেষত্ব প্রকাশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब गोधूलि के समय जब हारून दीपकों को जलाए तब धूप जलाया करे, यह धूप यहोवा के साम्हने तुम्हारी पीढ़ी]]></a:t>
+              <a:t><![CDATA[পাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पीढ़ी में नित्य जलाया जाए।]]></a:t>
+              <a:t><![CDATA[27. টেবিল এবং টেবিলের ওপর রাখা প্লেটে ওই তেল ছিটোবে| দীপদান ও তার সকল পাত্র ও ধূপবেদীতেও ঐ তেল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और उस वेदी पर तुम और प्रकार का धूप न जलाना, और न उस पर होमबलि और न अन्नबलि चढ़ाना; और न इस पर]]></a:t>
+              <a:t><![CDATA[ছিটোবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अर्घ देना।]]></a:t>
+              <a:t><![CDATA[28. হোমবলির বেদীতে এবং হোমবলির জন্য ব্যবহৃত সমস্ত পাত্রে এবং হাত পা ধোযার সেই পাত্র ও পাত্রের নীচে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और हारून वर्ष में एक बार इसके सींगों पर प्रायश्चित्त करे; और तुम्हारी पीढ़ी पीढ़ी में वर्ष में]]></a:t>
+              <a:t><![CDATA[রাখা পায়াতেও ঐ তেল ছিটিয়ে দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक बार प्रायश्चित्त लिया जाए; यह यहोवा के लिये परमपवित्र है॥]]></a:t>
+              <a:t><![CDATA[29. প্রভুর সেবার জন্য এই সমস্ত জিনিসগুলোকে তোমাকে পবিত্র করে তুলতে হবে| তাহলেই তারা পবিত্র হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और तब यहोवा ने मूसा से कहा,]]></a:t>
+              <a:t><![CDATA[উঠবে| এই জিনিসগুলোকে অন্য কিছু স্পর্শ করলে সেগুলোও পবিত্র হয়ে উঠবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा के सम्मुख इस्त्राएलियों के स्मरणार्थ चिन्ह ठहरे, और उनके प्राणों का प्रायश्चित्त भी हो॥]]></a:t>
+              <a:t><![CDATA[শৃঙ্গগুলি সোনার নিকেল দাও|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. जब तू इस्त्राएलियों की गिनती लेने लगे, तब वे गिनने के समय जिनकी गिनती हुई हो अपने अपने प्राणों]]></a:t>
+              <a:t><![CDATA[30. “যাজকরূপে বিশেষ উপায়ে আমাকে সেবার জন্য হারোণ ও তার পুত্রদের গায়েও ঐ তেল ছিটিয়ে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये यहोवा को प्रायश्चित्त दें, जिस से जब तू उनकी गिनती कर रहा हो उस समय कोई विपत्ति उन पर न आ]]></a:t>
+              <a:t><![CDATA[31. ইস্রায়েলের লোকদের বলো য়ে এই অভিষেকের তেল হল পবিত্র| ইস্রায়েলের লোকদের বলো য়ে এই তেল অবশ্যই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पड़े।]]></a:t>
+              <a:t><![CDATA[তোমাদের বংশ পরম্পরায একমাত্র আমার জন্যই ব্যবহৃত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. जितने लोग गिने जाएं वे पवित्रस्थान के शेकेल के लिये आधा शेकेल दें, यह शेकेल बीस गेरा का होता है,]]></a:t>
+              <a:t><![CDATA[32. সাধারণ সুগন্ধি হিসেবে কেউ য়েন এই তেল ব্যবহার না করে| এই সূত্র অনুসারে অন্য কোন তেল তৈরী করবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16924,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा की भेंट आधा शेकेल हो।]]></a:t>
+              <a:t><![CDATA[না| এই তেল পবিত্র এবং তোমাদের কাছে এর বিশেষ অর্থ আছে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. যদি কেউ এই পবিত্র তেল সাধারণ সুগন্ধি হিসাবে তৈরী করে অথবা এটি কারো ওপর আরোপ করে, তার লোকদের থেকে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তাকে বিতাড়িত করে দেওয়া হবে|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. এরপর প্রভু মোশিকে বললেন, “এই সুগন্ধি মশলাগুলো জোগাড় করে আনো: ধুনো, নখী, গুগ্গুল, কুন্দুরু| মনে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[রাখবে প্রত্যেকটি মশলার পরিমাণ হবে সমান|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. পরিষ্কার লবনের সঙ্গে এই সুগন্ধি মশলাগুলো মেশাও এবং সুগন্ধি তৈরী করার মতো সুগন্ধি ধূপ বানাও| এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17716,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और यहोवा ने मूसा से कहा,]]></a:t>
+              <a:t><![CDATA[4. সোনার নিকেলের নীচে বেদীর বিপরীত দুদিকে দুটো সোনার আংটা লাগাবে| এই আংটায দণ্ড ঢুকিয়ে বেদীকে বয়ে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[প্রক্রিযা ধূপকে খাঁটি এবং পবিত্র করবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. খানিকটা পাউডারের মতো ধূপের গুঁড়ো করে নিয়ে সেই মিহি করা ধূপের গুঁড়ো য়ে সমাগম তাঁবুতে আমি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তোমাদের দর্শন দেব তার মধ্যে রাখা সাক্ষ্যসিন্দুকের সামনে রাখবে| বিশেষ প্রযোজনেই শুধুমাত্র এই ধূপের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[গুঁড়ো ব্যবহার করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. धोने के लिये पीतल की एक हौदी और उसका पाया पीतल का बनाना। और उसे मिलाप वाले तम्बू और वेदी के बीच]]></a:t>
+              <a:t><![CDATA[নিয়ে যাওয়া হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में रखकर उस में जल भर देना;]]></a:t>
+              <a:t><![CDATA[5. দণ্ডও বাবলা কাঠের হবে এবং দণ্ডকে সোনা দিয়ে মুড়ে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +18569,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 30]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>