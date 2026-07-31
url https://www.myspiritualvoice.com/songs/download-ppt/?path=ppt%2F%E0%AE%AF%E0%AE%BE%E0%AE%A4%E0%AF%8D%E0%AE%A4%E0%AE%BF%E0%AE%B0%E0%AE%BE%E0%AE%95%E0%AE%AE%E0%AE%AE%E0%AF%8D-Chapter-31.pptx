--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -61,52 +61,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -122,51 +120,50 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
-    <p:sldId id="291" r:id="rId38"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -299,54 +296,53 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேஜையையும் அதின் பணிமுட்டுகளையும், சுத்தமான குத்துவிளக்கையும் அதின் சகல கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
+              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேஜையையும் அதின் பணிமுட்டுகளையும், சுத்தமான குத்துவிளக்கையும் அதின் சகல கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
+              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[7. ஆசரிப்புக் கூடாரத்தையும் சாட்சிப் பெட்டியையும் அதின்மேலுள்ள கிருபாசனத்தையும், கூடாரத்திலுள்ள சகல பணிமுட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[8. மேஜையையும் அதின் பணிமுட்டுகளையும், சுத்தமான குத்துவிளக்கையும் அதின் சகல கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆராதனை வஸ்திரங்களையும், ஆசாரிய ஊழியம் செய்வதற்கான ஆசாரியனாகிய ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும்,]]></a:t>
+              <a:t><![CDATA[9. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அபிஷேக தைலத்தையும், பரிசுத்த ஸ்தலத்துக்குச் சுகந்தவர்க்கங்களாகிய தூபவர்க்கத்தையும், நான் உனக்குக் கட்டளையிட்டபடியே, அவர்கள் செய்யவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. ஆராதனை வஸ்திரங்களையும், ஆசாரிய ஊழியம் செய்வதற்கான ஆசாரியனாகிய ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், கர்த்தர் மோசேயினிடத்தில்:]]></a:t>
+              <a:t><![CDATA[11. அபிஷேக தைலத்தையும், பரிசுத்த ஸ்தலத்துக்குச் சுகந்தவர்க்கங்களாகிய தூபவர்க்கத்தையும், நான் உனக்குக் கட்டளையிட்டபடியே, அவர்கள் செய்யவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ இஸ்ரவேல் புத்திரரை நோக்கி, நீங்கள் என் ஓய்வுநாட்களை ஆசரிக்க வேண்டும்; உங்களைப் பரிசுத்தப்படுத்துகிற கர்த்தர் நான் என்பதை நீங்கள் அறியும்படி, இது உங்கள் தலைமுறைதோறும் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. மேலும், கர்த்தர் மோசேயினிடத்தில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரத்தினங்களை முத்திரைவெட்டாக வெட்டிப் பதிக்கிறதற்கும், மரத்தில் சித்திரவேலைகளைச் செய்கிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், ஓய்வுநாளை ஆசரிப்பீர்களாக; அது உங்களுக்குப் பரிசுத்தமானது; அதைப் பரிசுத்தக் குலைச்சலாக்குகிறவன் கொலையுண்ணக்கடவன்; அதிலே வேலைசெய்கிற எந்த ஆத்துமாவும் தன் ஜனத்தின் நடுவில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
+              <a:t><![CDATA[13. நீ இஸ்ரவேல் புத்திரரை நோக்கி, நீங்கள் என் ஓய்வுநாட்களை ஆசரிக்க வேண்டும்; உங்களைப் பரிசுத்தப்படுத்துகிற கர்த்தர் நான் என்பதை நீங்கள் அறியும்படி, இது உங்கள் தலைமுறைதோறும் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆறுநாளும் வேலைசெய்யலாம்; ஏழாம் நாளோ வேலை ஒழிந்திருக்கும் ஓய்வுநாள்; அது கர்த்தருக்குப் பரிசுத்தமானது; ஓய்வுநாளில் வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. ஆகையால், ஓய்வுநாளை ஆசரிப்பீர்களாக; அது உங்களுக்குப் பரிசுத்தமானது; அதைப் பரிசுத்தக் குலைச்சலாக்குகிறவன் கொலையுண்ணக்கடவன்; அதிலே வேலைசெய்கிற எந்த ஆத்துமாவும் தன் ஜனத்தின் நடுவில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இஸ்ரவேல் புத்திரர் தங்கள் தலைமுறைதோறும் ஓய்வுநாளை நித்திய உடன்படிக்கையாக ஆசரிக்கும்படி, அதைக் கைக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆறுநாளும் வேலைசெய்யலாம்; ஏழாம் நாளோ வேலை ஒழிந்திருக்கும் ஓய்வுநாள்; அது கர்த்தருக்குப் பரிசுத்தமானது; ஓய்வுநாளில் வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இஸ்ரவேல் புத்திரர் தங்கள் தலைமுறைதோறும் ஓய்வுநாளை நித்திய உடன்படிக்கையாக ஆசரிக்கும்படி, அதைக் கைக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆறுநாளும் வேலைசெய்யலாம்; ஏழாம் நாளோ வேலை ஒழிந்திருக்கும் ஓய்வுநாள்; அது கர்த்தருக்குப் பரிசுத்தமானது; ஓய்வுநாளில் வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இஸ்ரவேல் புத்திரர் தங்கள் தலைமுறைதோறும் ஓய்வுநாளை நித்திய உடன்படிக்கையாக ஆசரிக்கும்படி, அதைக் கைக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மற்றும் சகலவித வேலைகளையும் யூகித்துச் செய்கிறதற்கும் வேண்டிய ஞானமும் புத்தியும் அறிவும் அவனுக்கு உண்டாக, அவனை தேவஆவியினால் நிரப்பினேன்.]]></a:t>
+              <a:t><![CDATA[2. நான் யூதாவின் கோத்திரத்தில் ஊருடைய மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இஸ்ரவேல் புத்திரர் தங்கள் தலைமுறைதோறும் ஓய்வுநாளை நித்திய உடன்படிக்கையாக ஆசரிக்கும்படி, அதைக் கைக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீனாய்மலையில் அவர் மோசேயோடே பேசி முடிந்தபின், தேவனுடைய விரலினால் எழுதப்பட்ட கற்பலகைகளாகிய சாட்சியின் இரண்டு பலகைகளை அவனிடத்தில் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீனாய்மலையில் அவர் மோசேயோடே பேசி முடிந்தபின், தேவனுடைய விரலினால் எழுதப்பட்ட கற்பலகைகளாகிய சாட்சியின் இரண்டு பலகைகளை அவனிடத்தில் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் யூதாவின் கோத்திரத்தில் ஊருடைய மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
+              <a:t><![CDATA[18. சீனாய்மலையில் அவர் மோசேயோடே பேசி முடிந்தபின், தேவனுடைய விரலினால் எழுதப்பட்ட கற்பலகைகளாகிய சாட்சியின் இரண்டு பலகைகளை அவனிடத்தில் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,160 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விநோதமான வேலைகளை அவன் யோசித்துச் செய்கிறதற்கும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்கிறதற்கும்,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[3. விநோதமான வேலைகளை அவன் யோசித்துச் செய்கிறதற்கும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்கிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[18. சீனாய்மலையில் அவர் மோசேயோடே பேசி முடிந்தபின், தேவனுடைய விரலினால் எழுதப்பட்ட கற்பலகைகளாகிய சாட்சியின் இரண்டு பலகைகளை அவனிடத்தில் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மற்றும் சகலவித வேலைகளையும் யூகித்துச் செய்கிறதற்கும் வேண்டிய ஞானமும் புத்தியும் அறிவும் அவனுக்கு உண்டாக, அவனை தேவஆவியினால் நிரப்பினேன்.]]></a:t>
+              <a:t><![CDATA[2. நான் யூதாவின் கோத்திரத்தில் ஊருடைய மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[3. விநோதமான வேலைகளை அவன் யோசித்துச் செய்கிறதற்கும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்கிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[4. இரத்தினங்களை முத்திரைவெட்டாக வெட்டிப் பதிக்கிறதற்கும், மரத்தில் சித்திரவேலைகளைச் செய்கிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[5. மற்றும் சகலவித வேலைகளையும் யூகித்துச் செய்கிறதற்கும் வேண்டிய ஞானமும் புத்தியும் அறிவும் அவனுக்கு உண்டாக, அவனை தேவஆவியினால் நிரப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆசரிப்புக் கூடாரத்தையும் சாட்சிப் பெட்டியையும் அதின்மேலுள்ள கிருபாசனத்தையும், கூடாரத்திலுள்ள சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[5. மற்றும் சகலவித வேலைகளையும் யூகித்துச் செய்கிறதற்கும் வேண்டிய ஞானமும் புத்தியும் அறிவும் அவனுக்கு உண்டாக, அவனை தேவஆவியினால் நிரப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆசரிப்புக் கூடாரத்தையும் சாட்சிப் பெட்டியையும் அதின்மேலுள்ள கிருபாசனத்தையும், கூடாரத்திலுள்ள சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488615" r:id="rId1"/>
+    <p:sldLayoutId id="2474540501" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4459,58 +4346,50 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the table and his furniture, and the pure candlestick with all his furniture, and the altar]]></a:t>
+              <a:t><![CDATA[অহীষামকের পুত্র| আমি বাকী কারিগরদের সব রকম দক্ষতা দিয়েছি যাতে ওরা তোমাকে দেওয়া আমার নির্দেশগুলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of incense,]]></a:t>
+              <a:t><![CDATA[পালন করতে পারে:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the altar of burnt offering with all his furniture, and the vessel that holds water and his]]></a:t>
+              <a:t><![CDATA[7. সমাগম তাঁবু, সাক্ষ্যসিন্দুক, সাক্ষ্য সিন্দুকের ওপরের আচ্ছাদন এবং সমাগম তাঁবুর সমস্ত আসবাবপত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[foot,]]></a:t>
+              <a:t><![CDATA[8. টেবিল ও তার ওপর রাখা যাবতীয় সব কিছু, আনুষঙ্গিক অংশসহ খাঁটি সোনার বাতিস্তম্ভটি এবং ধূপবেদী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And the cloths of service, and the holy garments for Aaron the priest, and the garments of his]]></a:t>
+              <a:t><![CDATA[9. হোমবলির বেদী এবং বেদীতে ব্যবহৃত জিনিসপত্র| হাত পা ধোযার পাত্র ও পাত্রের নীচের পায়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[sons, to minister in the priest's office,]]></a:t>
+              <a:t><![CDATA[10. যাজক হারোণের জন্য বোনা বিশেষ পোশাক পরিচ্ছদ এবং হারোণের পুত্ররা যখন যাজকের কাজ করবে তখন তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And the anointing oil, and sweet incense for the holy place: according to all that I have]]></a:t>
+              <a:t><![CDATA[জন্য বোনা বিশেষ পোশাক পরিচ্ছদ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded you shall they do.]]></a:t>
+              <a:t><![CDATA[11. সুগন্ধি অভিষেকের তেল, পবিত্র স্থানে ব্যবহারের সুগন্ধি ধূপ|আমি তোমাকে ঠিক য়েভাবে নির্দেশ দিয়েছি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[ঠিক সেইভাবেই তাদের এই জিনিসগুলো তৈরী করতে হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Speak you also unto the children of Israel, saying, Verily my sabbaths all of you shall keep:]]></a:t>
+              <a:t><![CDATA[12. প্রভু মোশিকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. To devise cunning works, to work in gold, and in silver, and in brass,]]></a:t>
+              <a:t><![CDATA[1. তখন প্রভু মোশিকে বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for it is a sign between me and you throughout your generations; that all of you may know that I am]]></a:t>
+              <a:t><![CDATA[13. “ইস্রায়েলের লোকদের এই কথাগুলি বলো: তোমরা অবশ্যই আমার বিশ্রামের দিন বিধি অনুসারে পালন করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the LORD that does sanctify you.]]></a:t>
+              <a:t><![CDATA[তোমরা এটা অবশ্যই করবে কারণ প্রজন্মের পর প্রজন্ম এটা তোমার এবং আমার মধ্যে একটি প্রতীক চিহ্ন হিসাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. All of you shall keep the sabbath therefore; for it is holy unto you: every one that defiles it]]></a:t>
+              <a:t><![CDATA[বিরাজ করবে| এই চিহ্ন দেখাবে য়ে, আমিই প্রভু, তোমাদের পবিত্র করেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall surely be put to death: for whosoever does any work therein, that soul shall be cut off from]]></a:t>
+              <a:t><![CDATA[14. “এই বিশ্রামের দিনকে একটি বিশেষ দিনের মর্য়াদা দেবে| যদি কেউ এই বিশেষ বিশ্রামের দিনকে অন্য একটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among his people.]]></a:t>
+              <a:t><![CDATA[সাধারণ দিনের মতো পালন করে তাহলে তাকে অবশ্যই হত্যা করতে হবে| যদি কেউ এই বিশ্রামের দিনেও কাজ করে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Six days may work be done; but in the seventh is the sabbath of rest, holy to the LORD:]]></a:t>
+              <a:t><![CDATA[তাহলে তাকে তার লোকদের থেকে বিতাড়িত করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[whosoever does any work in the sabbath day, he shall surely be put to death.]]></a:t>
+              <a:t><![CDATA[15. কাজ করার জন্য সপ্তাহের বাকি ছয় দিন নির্দিষ্ট থাকবে কিন্তু সপ্তম দিনটি হবে বিশেষ বিশ্রামের দিন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Wherefore the children of Israel shall keep the sabbath, to observe the sabbath throughout their]]></a:t>
+              <a:t><![CDATA[এই দিনটি তোলা থাকবে প্রভুর প্রতি সম্মান প্রদর্শনের দিন হিসেবে| এই বিশেষ বিশ্রামের দিনে কেউ কাজ করলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[generations, for a perpetual covenant.]]></a:t>
+              <a:t><![CDATA[তার মৃত্য়ু অনিবার্য়|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. It is a sign between me and the children of Israel for ever: for in six days the LORD made]]></a:t>
+              <a:t><![CDATA[16. বিশ্রামের দিনটিকে সর্বদা মনে রেখে ইস্রায়েলের মানুষ বিশেষ দিন হিসেবে পালন করবে| তারা সর্বদা এটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And in cutting of stones, to set them, and in carving of timber, to work in all manner of]]></a:t>
+              <a:t><![CDATA[2. “আমার বিশেষ কাজের জন্য আমি যিহূদা বংশীয় একজনকে নির্বাচন করেছি| তার নাম হল বত্সলেল| বত্সলেল হল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heaven and earth, and on the seventh day he rested, and was refreshed.]]></a:t>
+              <a:t><![CDATA[মেনে চলবে| এটা হল আমার ও তাদের মধ্যে এক চিরস্থায়ী বন্দোবস্ত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And he gave unto Moses, when he had made an end of communing with him upon mount Sinai, two]]></a:t>
+              <a:t><![CDATA[17. বিশ্রামের দিনটি একটি চিরস্থায়ী চিহ্ন হিসেবে বেঁচে থাকবে আমার ও ইস্রায়েলের লোকদের মধ্যে| প্রভু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tables of testimony, tables of stone, written with the finger of God.]]></a:t>
+              <a:t><![CDATA[সপ্তাহের ছয় দিন পরিশ্রম করে এই স্বর্গ ও মর্য়্ত তৈরী করেছেন| কিন্তু সপ্তম দিনে তিনি বিশ্রাম ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
+              <a:t><![CDATA[অবসরের মধ্যে কাটিযেছেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. See, I have called by name Bezaleel the son of Uri, the son of Hur, of the tribe of Judah:]]></a:t>
+              <a:t><![CDATA[18. সীনয় পর্বতে এরপর প্রভু মোশির সঙ্গে কথোপকথন শেষ করলেন| তারপর তিনি বন্দোবস্ত লেখা দুটো সমান্তরাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,183 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I have filled him with the spirit of God, in wisdom, and in understanding, and in knowledge,]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[and in all manner of workmanship,]]></a:t>
+              <a:t><![CDATA[পাথর ফলক মোশিকে দিলেন| ঈশ্বর নিজের হাতে ঐ দুই পাথর ফলকে লিখেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[workmanship.]]></a:t>
+              <a:t><![CDATA[হূরের পৌত্র এবং উরির পুত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I, behold, I have given with him Aholiab, the son of Ahisamach, of the tribe of Dan: and in]]></a:t>
+              <a:t><![CDATA[3. আমি বত্সলেলকে ঈশ্বরের আত্মা, পটুতা, দক্ষতা এবং সমস্ত রকমের কলা ও শিল্পের জ্ঞান দিয়ে ভরে দিয়েছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hearts of all that are wise hearted I have put wisdom, that they may make all that I have]]></a:t>
+              <a:t><![CDATA[4. বত্সলেল একজন ভাল শিল্পকার এবং সে সোনা, রূপো ও পিতল থেকে নানা জিনিসপত্র তৈরী করতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded you;]]></a:t>
+              <a:t><![CDATA[5. বত্সলেল নানা মণি মাণিক্য কাটতে ও তাতে খোদাই করে সুন্দর অলঙ্কার তৈরী করতে পারে| সে কাঠের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. The tabernacle of the congregation, and the ark of the testimony, and the mercy seat that is]]></a:t>
+              <a:t><![CDATA[শিল্পকর্মেও পারদর্শী| বত্সলেল সব ধরণের কাজ করতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereupon, and all the furniture of the tabernacle,]]></a:t>
+              <a:t><![CDATA[6. বত্সলেলের সঙ্গে কাজ করার জন্য আমি অহলীযাবকে নির্বাচন করেছি| অহলীযাব হল দান পরিবারগোষ্ঠীর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
   <a:themeElements>
-    <a:clrScheme name="Theme89">
+    <a:clrScheme name="Theme96">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme89">
+    <a:fontScheme name="Theme96">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme89">
+    <a:fmtScheme name="Theme96">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>