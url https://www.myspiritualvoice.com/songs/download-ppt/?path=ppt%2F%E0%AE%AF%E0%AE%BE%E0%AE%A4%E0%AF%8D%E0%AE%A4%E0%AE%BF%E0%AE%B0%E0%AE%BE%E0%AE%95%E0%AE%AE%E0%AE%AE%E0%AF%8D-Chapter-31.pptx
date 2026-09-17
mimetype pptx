--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -402,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I, behold, I have given with him Aholiab, the son of Ahisamach, of the tribe of Dan: and in the hearts of all that are wise hearted I have put wisdom, that they may make all that I have commanded you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I, behold, I have given with him Aholiab, the son of Ahisamach, of the tribe of Dan: and in the hearts of all that are wise hearted I have put wisdom, that they may make all that I have commanded you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆசரிப்புக் கூடாரத்தையும் சாட்சிப் பெட்டியையும் அதின்மேலுள்ள கிருபாசனத்தையும், கூடாரத்திலுள்ள சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[7. The tabernacle of the congregation, and the ark of the testimony, and the mercy seat that is thereupon, and all the furniture of the tabernacle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மேஜையையும் அதின் பணிமுட்டுகளையும், சுத்தமான குத்துவிளக்கையும் அதின் சகல கருவிகளையும், தூபபீடத்தையும்,]]></a:t>
+              <a:t><![CDATA[7. The tabernacle of the congregation, and the ark of the testimony, and the mercy seat that is thereupon, and all the furniture of the tabernacle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[8. And the table and his furniture, and the pure candlestick with all his furniture, and the altar of incense,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆராதனை வஸ்திரங்களையும், ஆசாரிய ஊழியம் செய்வதற்கான ஆசாரியனாகிய ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும்,]]></a:t>
+              <a:t><![CDATA[8. And the table and his furniture, and the pure candlestick with all his furniture, and the altar of incense,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆராதனை வஸ்திரங்களையும், ஆசாரிய ஊழியம் செய்வதற்கான ஆசாரியனாகிய ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும்,]]></a:t>
+              <a:t><![CDATA[9. And the altar of burnt offering with all his furniture, and the vessel that holds water and his foot,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அபிஷேக தைலத்தையும், பரிசுத்த ஸ்தலத்துக்குச் சுகந்தவர்க்கங்களாகிய தூபவர்க்கத்தையும், நான் உனக்குக் கட்டளையிட்டபடியே, அவர்கள் செய்யவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And the cloths of service, and the holy garments for Aaron the priest, and the garments of his sons, to minister in the priest's office,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அபிஷேக தைலத்தையும், பரிசுத்த ஸ்தலத்துக்குச் சுகந்தவர்க்கங்களாகிய தூபவர்க்கத்தையும், நான் உனக்குக் கட்டளையிட்டபடியே, அவர்கள் செய்யவேண்டும் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And the cloths of service, and the holy garments for Aaron the priest, and the garments of his sons, to minister in the priest's office,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேலும், கர்த்தர் மோசேயினிடத்தில்:]]></a:t>
+              <a:t><![CDATA[11. And the anointing oil, and sweet incense for the holy place: according to all that I have commanded you shall they do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ இஸ்ரவேல் புத்திரரை நோக்கி, நீங்கள் என் ஓய்வுநாட்களை ஆசரிக்க வேண்டும்; உங்களைப் பரிசுத்தப்படுத்துகிற கர்த்தர் நான் என்பதை நீங்கள் அறியும்படி, இது உங்கள் தலைமுறைதோறும் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[11. And the anointing oil, and sweet incense for the holy place: according to all that I have commanded you shall they do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ இஸ்ரவேல் புத்திரரை நோக்கி, நீங்கள் என் ஓய்வுநாட்களை ஆசரிக்க வேண்டும்; உங்களைப் பரிசுத்தப்படுத்துகிற கர்த்தர் நான் என்பதை நீங்கள் அறியும்படி, இது உங்கள் தலைமுறைதோறும் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ இஸ்ரவேல் புத்திரரை நோக்கி, நீங்கள் என் ஓய்வுநாட்களை ஆசரிக்க வேண்டும்; உங்களைப் பரிசுத்தப்படுத்துகிற கர்த்தர் நான் என்பதை நீங்கள் அறியும்படி, இது உங்கள் தலைமுறைதோறும் எனக்கும் உங்களுக்கும் அடையாளமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. Speak you also unto the children of Israel, saying, Verily my sabbaths all of you shall keep: for it is a sign between me and you throughout your generations; that all of you may know that I am the LORD that does sanctify you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், ஓய்வுநாளை ஆசரிப்பீர்களாக; அது உங்களுக்குப் பரிசுத்தமானது; அதைப் பரிசுத்தக் குலைச்சலாக்குகிறவன் கொலையுண்ணக்கடவன்; அதிலே வேலைசெய்கிற எந்த ஆத்துமாவும் தன் ஜனத்தின் நடுவில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
+              <a:t><![CDATA[13. Speak you also unto the children of Israel, saying, Verily my sabbaths all of you shall keep: for it is a sign between me and you throughout your generations; that all of you may know that I am the LORD that does sanctify you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், ஓய்வுநாளை ஆசரிப்பீர்களாக; அது உங்களுக்குப் பரிசுத்தமானது; அதைப் பரிசுத்தக் குலைச்சலாக்குகிறவன் கொலையுண்ணக்கடவன்; அதிலே வேலைசெய்கிற எந்த ஆத்துமாவும் தன் ஜனத்தின் நடுவில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
+              <a:t><![CDATA[13. Speak you also unto the children of Israel, saying, Verily my sabbaths all of you shall keep: for it is a sign between me and you throughout your generations; that all of you may know that I am the LORD that does sanctify you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆகையால், ஓய்வுநாளை ஆசரிப்பீர்களாக; அது உங்களுக்குப் பரிசுத்தமானது; அதைப் பரிசுத்தக் குலைச்சலாக்குகிறவன் கொலையுண்ணக்கடவன்; அதிலே வேலைசெய்கிற எந்த ஆத்துமாவும் தன் ஜனத்தின் நடுவில் இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
+              <a:t><![CDATA[14. All of you shall keep the sabbath therefore; for it is holy unto you: every one that defiles it shall surely be put to death: for whosoever does any work therein, that soul shall be cut off from among his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆறுநாளும் வேலைசெய்யலாம்; ஏழாம் நாளோ வேலை ஒழிந்திருக்கும் ஓய்வுநாள்; அது கர்த்தருக்குப் பரிசுத்தமானது; ஓய்வுநாளில் வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. All of you shall keep the sabbath therefore; for it is holy unto you: every one that defiles it shall surely be put to death: for whosoever does any work therein, that soul shall be cut off from among his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆறுநாளும் வேலைசெய்யலாம்; ஏழாம் நாளோ வேலை ஒழிந்திருக்கும் ஓய்வுநாள்; அது கர்த்தருக்குப் பரிசுத்தமானது; ஓய்வுநாளில் வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[14. All of you shall keep the sabbath therefore; for it is holy unto you: every one that defiles it shall surely be put to death: for whosoever does any work therein, that soul shall be cut off from among his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆறுநாளும் வேலைசெய்யலாம்; ஏழாம் நாளோ வேலை ஒழிந்திருக்கும் ஓய்வுநாள்; அது கர்த்தருக்குப் பரிசுத்தமானது; ஓய்வுநாளில் வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
+              <a:t><![CDATA[15. Six days may work be done; but in the seventh is the sabbath of rest, holy to the LORD: whosoever does any work in the sabbath day, he shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இஸ்ரவேல் புத்திரர் தங்கள் தலைமுறைதோறும் ஓய்வுநாளை நித்திய உடன்படிக்கையாக ஆசரிக்கும்படி, அதைக் கைக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. Six days may work be done; but in the seventh is the sabbath of rest, holy to the LORD: whosoever does any work in the sabbath day, he shall surely be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் யூதாவின் கோத்திரத்தில் ஊருடைய மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
+              <a:t><![CDATA[2. See, I have called by name Bezaleel the son of Uri, the son of Hur, of the tribe of Judah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இஸ்ரவேல் புத்திரர் தங்கள் தலைமுறைதோறும் ஓய்வுநாளை நித்திய உடன்படிக்கையாக ஆசரிக்கும்படி, அதைக் கைக்கொள்ளக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[16. Wherefore the children of Israel shall keep the sabbath, to observe the sabbath throughout their generations, for a perpetual covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Wherefore the children of Israel shall keep the sabbath, to observe the sabbath throughout their generations, for a perpetual covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. It is a sign between me and the children of Israel for ever: for in six days the LORD made heaven and earth, and on the seventh day he rested, and was refreshed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர் வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. It is a sign between me and the children of Israel for ever: for in six days the LORD made heaven and earth, and on the seventh day he rested, and was refreshed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீனாய்மலையில் அவர் மோசேயோடே பேசி முடிந்தபின், தேவனுடைய விரலினால் எழுதப்பட்ட கற்பலகைகளாகிய சாட்சியின் இரண்டு பலகைகளை அவனிடத்தில் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[18. And he gave unto Moses, when he had made an end of communing with him upon mount Sinai, two tables of testimony, tables of stone, written with the finger of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. சீனாய்மலையில் அவர் மோசேயோடே பேசி முடிந்தபின், தேவனுடைய விரலினால் எழுதப்பட்ட கற்பலகைகளாகிய சாட்சியின் இரண்டு பலகைகளை அவனிடத்தில் கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[18. And he gave unto Moses, when he had made an end of communing with him upon mount Sinai, two tables of testimony, tables of stone, written with the finger of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் யூதாவின் கோத்திரத்தில் ஊருடைய மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
+              <a:t><![CDATA[3. And I have filled him with the spirit of God, in wisdom, and in understanding, and in knowledge, and in all manner of workmanship,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விநோதமான வேலைகளை அவன் யோசித்துச் செய்கிறதற்கும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்கிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[3. And I have filled him with the spirit of God, in wisdom, and in understanding, and in knowledge, and in all manner of workmanship,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரத்தினங்களை முத்திரைவெட்டாக வெட்டிப் பதிக்கிறதற்கும், மரத்தில் சித்திரவேலைகளைச் செய்கிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[4. To devise cunning works, to work in gold, and in silver, and in brass,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மற்றும் சகலவித வேலைகளையும் யூகித்துச் செய்கிறதற்கும் வேண்டிய ஞானமும் புத்தியும் அறிவும் அவனுக்கு உண்டாக, அவனை தேவஆவியினால் நிரப்பினேன்.]]></a:t>
+              <a:t><![CDATA[5. And in cutting of stones, to set them, and in carving of timber, to work in all manner of workmanship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மற்றும் சகலவித வேலைகளையும் யூகித்துச் செய்கிறதற்கும் வேண்டிய ஞானமும் புத்தியும் அறிவும் அவனுக்கு உண்டாக, அவனை தேவஆவியினால் நிரப்பினேன்.]]></a:t>
+              <a:t><![CDATA[5. And in cutting of stones, to set them, and in carving of timber, to work in all manner of workmanship.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக் கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I, behold, I have given with him Aholiab, the son of Ahisamach, of the tribe of Dan: and in the hearts of all that are wise hearted I have put wisdom, that they may make all that I have commanded you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540501" r:id="rId1"/>
+    <p:sldLayoutId id="2478619149" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4538,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অহীষামকের পুত্র| আমি বাকী কারিগরদের সব রকম দক্ষতা দিয়েছি যাতে ওরা তোমাকে দেওয়া আমার নির্দেশগুলো]]></a:t>
+              <a:t><![CDATA[கூட்டினதுமன்றி, ஞான இருதயமுள்ள யாவருடைய இருதயத்திலும் ஞானத்தை அருளினேன்; நான் உனக்குக் கட்டளையிட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পালন করতে পারে:]]></a:t>
+              <a:t><![CDATA[யாவையும் அவர்கள் செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. সমাগম তাঁবু, সাক্ষ্যসিন্দুক, সাক্ষ্য সিন্দুকের ওপরের আচ্ছাদন এবং সমাগম তাঁবুর সমস্ত আসবাবপত্র|]]></a:t>
+              <a:t><![CDATA[7. ஆசரிப்புக் கூடாரத்தையும் சாட்சிப் பெட்டியையும் அதின்மேலுள்ள கிருபாசனத்தையும், கூடாரத்திலுள்ள சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. টেবিল ও তার ওপর রাখা যাবতীয় সব কিছু, আনুষঙ্গিক অংশসহ খাঁটি সোনার বাতিস্তম্ভটি এবং ধূপবেদী|]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. হোমবলির বেদী এবং বেদীতে ব্যবহৃত জিনিসপত্র| হাত পা ধোযার পাত্র ও পাত্রের নীচের পায়া|]]></a:t>
+              <a:t><![CDATA[8. மேஜையையும் அதின் பணிமுட்டுகளையும், சுத்தமான குத்துவிளக்கையும் அதின் சகல கருவிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যাজক হারোণের জন্য বোনা বিশেষ পোশাক পরিচ্ছদ এবং হারোণের পুত্ররা যখন যাজকের কাজ করবে তখন তাদের]]></a:t>
+              <a:t><![CDATA[தூபபீடத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য বোনা বিশেষ পোশাক পরিচ্ছদ|]]></a:t>
+              <a:t><![CDATA[9. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும், தொட்டியையும் அதின் பாதத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. সুগন্ধি অভিষেকের তেল, পবিত্র স্থানে ব্যবহারের সুগন্ধি ধূপ|আমি তোমাকে ঠিক য়েভাবে নির্দেশ দিয়েছি]]></a:t>
+              <a:t><![CDATA[10. ஆராதனை வஸ்திரங்களையும், ஆசாரிய ஊழியம் செய்வதற்கான ஆசாரியனாகிய ஆரோனின் பரிசுத்த வஸ்திரங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঠিক সেইভাবেই তাদের এই জিনিসগুলো তৈরী করতে হবে|”]]></a:t>
+              <a:t><![CDATA[அவன் குமாரரின் வஸ்திரங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রভু মোশিকে বললেন,]]></a:t>
+              <a:t><![CDATA[11. அபிஷேக தைலத்தையும், பரிசுத்த ஸ்தலத்துக்குச் சுகந்தவர்க்கங்களாகிய தூபவர்க்கத்தையும், நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তখন প্রভু মোশিকে বললেন,]]></a:t>
+              <a:t><![CDATA[1. பின்னும் கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. “ইস্রায়েলের লোকদের এই কথাগুলি বলো: তোমরা অবশ্যই আমার বিশ্রামের দিন বিধি অনুসারে পালন করবে|]]></a:t>
+              <a:t><![CDATA[உனக்குக் கட்டளையிட்டபடியே, அவர்கள் செய்யவேண்டும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা এটা অবশ্যই করবে কারণ প্রজন্মের পর প্রজন্ম এটা তোমার এবং আমার মধ্যে একটি প্রতীক চিহ্ন হিসাবে]]></a:t>
+              <a:t><![CDATA[12. மேலும், கர்த்தர் மோசேயினிடத்தில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরাজ করবে| এই চিহ্ন দেখাবে য়ে, আমিই প্রভু, তোমাদের পবিত্র করেছি|]]></a:t>
+              <a:t><![CDATA[13. நீ இஸ்ரவேல் புத்திரரை நோக்கி, நீங்கள் என் ஓய்வுநாட்களை ஆசரிக்க வேண்டும்; உங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. “এই বিশ্রামের দিনকে একটি বিশেষ দিনের মর্য়াদা দেবে| যদি কেউ এই বিশেষ বিশ্রামের দিনকে অন্য একটি]]></a:t>
+              <a:t><![CDATA[பரிசுத்தப்படுத்துகிற கர்த்தர் நான் என்பதை நீங்கள் அறியும்படி, இது உங்கள் தலைமுறைதோறும் எனக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাধারণ দিনের মতো পালন করে তাহলে তাকে অবশ্যই হত্যা করতে হবে| যদি কেউ এই বিশ্রামের দিনেও কাজ করে,]]></a:t>
+              <a:t><![CDATA[உங்களுக்கும் அடையாளமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাহলে তাকে তার লোকদের থেকে বিতাড়িত করতে হবে|]]></a:t>
+              <a:t><![CDATA[14. ஆகையால், ஓய்வுநாளை ஆசரிப்பீர்களாக; அது உங்களுக்குப் பரிசுத்தமானது; அதைப் பரிசுத்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. কাজ করার জন্য সপ্তাহের বাকি ছয় দিন নির্দিষ্ট থাকবে কিন্তু সপ্তম দিনটি হবে বিশেষ বিশ্রামের দিন|]]></a:t>
+              <a:t><![CDATA[குலைச்சலாக்குகிறவன் கொலையுண்ணக்கடவன்; அதிலே வேலைசெய்கிற எந்த ஆத்துமாவும் தன் ஜனத்தின் நடுவில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই দিনটি তোলা থাকবে প্রভুর প্রতি সম্মান প্রদর্শনের দিন হিসেবে| এই বিশেষ বিশ্রামের দিনে কেউ কাজ করলে]]></a:t>
+              <a:t><![CDATA[இராதபடிக்கு அறுப்புண்டுபோவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার মৃত্য়ু অনিবার্য়|]]></a:t>
+              <a:t><![CDATA[15. ஆறுநாளும் வேலைசெய்யலாம்; ஏழாம் நாளோ வேலை ஒழிந்திருக்கும் ஓய்வுநாள்; அது கர்த்தருக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. বিশ্রামের দিনটিকে সর্বদা মনে রেখে ইস্রায়েলের মানুষ বিশেষ দিন হিসেবে পালন করবে| তারা সর্বদা এটা]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமானது; ஓய்வுநாளில் வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “আমার বিশেষ কাজের জন্য আমি যিহূদা বংশীয় একজনকে নির্বাচন করেছি| তার নাম হল বত্সলেল| বত্সলেল হল]]></a:t>
+              <a:t><![CDATA[2. நான் யூதாவின் கோத்திரத்தில் ஊருடைய மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেনে চলবে| এটা হল আমার ও তাদের মধ্যে এক চিরস্থায়ী বন্দোবস্ত|]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இஸ்ரவேல் புத்திரர் தங்கள் தலைமுறைதோறும் ஓய்வுநாளை நித்திய உடன்படிக்கையாக ஆசரிக்கும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. বিশ্রামের দিনটি একটি চিরস্থায়ী চিহ্ন হিসেবে বেঁচে থাকবে আমার ও ইস্রায়েলের লোকদের মধ্যে| প্রভু]]></a:t>
+              <a:t><![CDATA[அதைக் கைக்கொள்ளக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সপ্তাহের ছয় দিন পরিশ্রম করে এই স্বর্গ ও মর্য়্ত তৈরী করেছেন| কিন্তু সপ্তম দিনে তিনি বিশ্রাম ও]]></a:t>
+              <a:t><![CDATA[17. அது என்றைக்கும் எனக்கும் இஸ்ரவேல் புத்திரருக்கும் அடையாளமாயிருக்கும்; ஆறுநாளைக்குள்ளே கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবসরের মধ্যে কাটিযেছেন|”]]></a:t>
+              <a:t><![CDATA[வானத்தையும் பூமியையும் உண்டாக்கி, ஏழாம் நாளிலே ஓய்ந்திருந்து பூரித்தார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সীনয় পর্বতে এরপর প্রভু মোশির সঙ্গে কথোপকথন শেষ করলেন| তারপর তিনি বন্দোবস্ত লেখা দুটো সমান্তরাল]]></a:t>
+              <a:t><![CDATA[18. சீனாய்மலையில் அவர் மோசேயோடே பேசி முடிந்தபின், தேவனுடைய விரலினால் எழுதப்பட்ட கற்பலகைகளாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাথর ফলক মোশিকে দিলেন| ঈশ্বর নিজের হাতে ঐ দুই পাথর ফলকে লিখেছেন|]]></a:t>
+              <a:t><![CDATA[சாட்சியின் இரண்டு பலகைகளை அவனிடத்தில் கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হূরের পৌত্র এবং উরির পুত্র|]]></a:t>
+              <a:t><![CDATA[3. விநோதமான வேலைகளை அவன் யோசித்துச் செய்கிறதற்கும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আমি বত্সলেলকে ঈশ্বরের আত্মা, পটুতা, দক্ষতা এবং সমস্ত রকমের কলা ও শিল্পের জ্ঞান দিয়ে ভরে দিয়েছি|]]></a:t>
+              <a:t><![CDATA[வேலைசெய்கிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. বত্সলেল একজন ভাল শিল্পকার এবং সে সোনা, রূপো ও পিতল থেকে নানা জিনিসপত্র তৈরী করতে পারে|]]></a:t>
+              <a:t><![CDATA[4. இரத்தினங்களை முத்திரைவெட்டாக வெட்டிப் பதிக்கிறதற்கும், மரத்தில் சித்திரவேலைகளைச் செய்கிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. বত্সলেল নানা মণি মাণিক্য কাটতে ও তাতে খোদাই করে সুন্দর অলঙ্কার তৈরী করতে পারে| সে কাঠের]]></a:t>
+              <a:t><![CDATA[5. மற்றும் சகலவித வேலைகளையும் யூகித்துச் செய்கிறதற்கும் வேண்டிய ஞானமும் புத்தியும் அறிவும் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শিল্পকর্মেও পারদর্শী| বত্সলেল সব ধরণের কাজ করতে পারে|]]></a:t>
+              <a:t><![CDATA[உண்டாக, அவனை தேவஆவியினால் நிரப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. বত্সলেলের সঙ্গে কাজ করার জন্য আমি অহলীযাবকে নির্বাচন করেছি| অহলীযাব হল দান পরিবারগোষ্ঠীর]]></a:t>
+              <a:t><![CDATA[6. மேலும், தாண் கோத்திரத்திலுள்ள அகிசாமாகின் குமாரனாகிய அகோலியாபையும் அவனோடே துணையாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 31]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme96">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme96">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme96">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme96">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>