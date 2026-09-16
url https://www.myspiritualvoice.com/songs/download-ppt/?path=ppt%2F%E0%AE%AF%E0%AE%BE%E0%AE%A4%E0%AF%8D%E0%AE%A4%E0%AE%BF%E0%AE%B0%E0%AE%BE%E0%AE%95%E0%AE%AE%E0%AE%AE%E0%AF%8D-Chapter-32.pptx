--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -137,50 +137,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -234,50 +252,59 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,53 +475,62 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -554,51 +590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு மோசே மலையிலிருந்து இறங்கினான்; சாட்சிப்பலகைகள் இரண்டும் அவன் கையில் இருந்தது; அந்தப் பலகைகள் இருபுறமும் எழுதப்பட்டிருந்தது, அவைகள் இந்தப் பக்கத்திலும் அந்தப் பக்கத்திலும் எழுதப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And he received them at their hand, and fashioned it with a graving tool, after he had made it a molten calf: and they said, These be your gods, O Israel, which brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -663,51 +699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு மோசே மலையிலிருந்து இறங்கினான்; சாட்சிப்பலகைகள் இரண்டும் அவன் கையில் இருந்தது; அந்தப் பலகைகள் இருபுறமும் எழுதப்பட்டிருந்தது, அவைகள் இந்தப் பக்கத்திலும் அந்தப் பக்கத்திலும் எழுதப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And he received them at their hand, and fashioned it with a graving tool, after he had made it a molten calf: and they said, These be your gods, O Israel, which brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -772,51 +808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்தப் பலகைகள் தேவனால் செய்யப்பட்டதாயும், அவைகளிலே பதிந்த எழுத்து தேவனால் எழுதப்பட்ட எழுத்துமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And when Aaron saw it, he built an altar before it; and Aaron made proclamation, and said, Tomorrow is a feast to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -881,51 +917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனங்கள் ஆரவாரம் பண்ணுகிறதை யோசுவா கேட்டு, மோசேயை நோக்கி: பாளயத்தில் யுத்தத்தின் இரைச்சல் உண்டாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[5. And when Aaron saw it, he built an altar before it; and Aaron made proclamation, and said, Tomorrow is a feast to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -990,51 +1026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஜனங்கள் ஆரவாரம் பண்ணுகிறதை யோசுவா கேட்டு, மோசேயை நோக்கி: பாளயத்தில் யுத்தத்தின் இரைச்சல் உண்டாயிருக்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And they rose up early on the next day, and offered burnt offerings, and brought peace offerings; and the people sat down to eat and to drink, and rose up to play.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1099,51 +1135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு மோசே; அது ஜெயதொனியாகிய சத்தமும் அல்ல, அபஜெயதொனியாகிய சத்தமும் அல்ல; பாடலின் சத்தம் எனக்குக் கேட்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And they rose up early on the next day, and offered burnt offerings, and brought peace offerings; and the people sat down to eat and to drink, and rose up to play.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1208,51 +1244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதற்கு மோசே; அது ஜெயதொனியாகிய சத்தமும் அல்ல, அபஜெயதொனியாகிய சத்தமும் அல்ல; பாடலின் சத்தம் எனக்குக் கேட்கிறது என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And the LORD said unto Moses, Go, get you down; for your people, which you brought out of the land of Egypt, have corrupted themselves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1317,51 +1353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் பாளயத்துக்குச் சமீபித்து, அந்தக் கன்றுக்குட்டியையும் நடனத்தையும் கண்டபோது, மோசே கோபம் மூண்டவனாகி, தன் கையிலே இருந்த பலகைகளை மலையின் அடியிலே எறிந்து உடைத்துப்போட்டு;]]></a:t>
+              <a:t><![CDATA[7. And the LORD said unto Moses, Go, get you down; for your people, which you brought out of the land of Egypt, have corrupted themselves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1426,51 +1462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவன் பாளயத்துக்குச் சமீபித்து, அந்தக் கன்றுக்குட்டியையும் நடனத்தையும் கண்டபோது, மோசே கோபம் மூண்டவனாகி, தன் கையிலே இருந்த பலகைகளை மலையின் அடியிலே எறிந்து உடைத்துப்போட்டு;]]></a:t>
+              <a:t><![CDATA[8. They have turned aside quickly out of the way which I commanded them: they have made them a molten calf, and have worshipped it, and have sacrificed thereunto, and said, These be your gods, O Israel, which have brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1535,51 +1571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் உண்டுபண்ணின கன்றுக்குட்டியை எடுத்து, அக்கினியில் சுட்டெரித்து, அதைப் பொடியாக அரைத்து, தண்ணீரின்மேல் தூவி, அதை இஸ்ரவேல் புத்திரர் குடிக்கும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[8. They have turned aside quickly out of the way which I commanded them: they have made them a molten calf, and have worshipped it, and have sacrificed thereunto, and said, These be your gods, O Israel, which have brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1644,51 +1680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மலைகளில் அவர்களைக் கொன்று போடவும், பூமியின்மேல் இராதபடிக்கு அவர்களை நிர்மூலமாக்கவும், அவர்களுக்குத் தீங்குசெய்யும்பொருட்டே அவர்களைப் புறப்படப்பண்ணினார் என்று எகிப்தியர் சொல்லுவானேன்? உம்முடைய கோபத்தின் உக்கிரத்தை விட்டுத் திரும்பி, உமது ஜனங்களுக்குத் தீங்குசெய்யாதபடிக்கு, அவர்கள்மேல் பரிதாபங்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[1. And when the people saw that Moses delayed to come down out of the mount, the people gathered themselves together unto Aaron, and said unto him, Up, make us gods, which shall go before us; for as for this Moses, the man that brought us up out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1753,51 +1789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் உண்டுபண்ணின கன்றுக்குட்டியை எடுத்து, அக்கினியில் சுட்டெரித்து, அதைப் பொடியாக அரைத்து, தண்ணீரின்மேல் தூவி, அதை இஸ்ரவேல் புத்திரர் குடிக்கும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[8. They have turned aside quickly out of the way which I commanded them: they have made them a molten calf, and have worshipped it, and have sacrificed thereunto, and said, These be your gods, O Israel, which have brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1862,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு, மோசே ஆரோனை நோக்கி: நீ இந்த ஜனங்கள்மேல் இந்தப் பெரும்பாதகத்தைச் சுமத்துகிறதற்கு, இவர்கள் உனக்கு என்ன செய்தார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto Moses, I have seen this people, and, behold, it is a stubborn people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1971,51 +2007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு ஆரோன்: என் ஆண்டவனுக்குக் கோபம் மூளாதிருப்பதாக; இது பொல்லாத ஜனம் என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[10. Now therefore let me alone, that my wrath may wax hot against them, and that I may consume them: and I will make of you a great nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2080,51 +2116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அதற்கு ஆரோன்: என் ஆண்டவனுக்குக் கோபம் மூளாதிருப்பதாக; இது பொல்லாத ஜனம் என்று நீர் அறிந்திருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[10. Now therefore let me alone, that my wrath may wax hot against them, and that I may consume them: and I will make of you a great nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2189,51 +2225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவர்கள் என்னை நோக்கி: எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்கு உண்டுபண்ணும்; எகிப்து தேசத்திலிருந்து எங்களை அழைத்துக்கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Moses besought the LORD his God, and said, LORD, why does your wrath wax hot against your people, which you have brought forth out of the land of Egypt with great power, and with a mighty hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2298,51 +2334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவர்கள் என்னை நோக்கி: எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்கு உண்டுபண்ணும்; எகிப்து தேசத்திலிருந்து எங்களை அழைத்துக்கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Moses besought the LORD his God, and said, LORD, why does your wrath wax hot against your people, which you have brought forth out of the land of Egypt with great power, and with a mighty hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2407,51 +2443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது நான்: பொன்னுடைமை உடையவர்கள் எவர்களோ அவர்கள் அதைக் கழற்றித் தரக்கடவர்கள் என்றேன்; அவர்கள் அப்படியே செய்தார்கள்; அதை அக்கினியிலே போட்டேன், அதிலிருந்து இந்தக் கன்றுக்குட்டி வந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And Moses besought the LORD his God, and said, LORD, why does your wrath wax hot against your people, which you have brought forth out of the land of Egypt with great power, and with a mighty hand?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2516,51 +2552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்பொழுது நான்: பொன்னுடைமை உடையவர்கள் எவர்களோ அவர்கள் அதைக் கழற்றித் தரக்கடவர்கள் என்றேன்; அவர்கள் அப்படியே செய்தார்கள்; அதை அக்கினியிலே போட்டேன், அதிலிருந்து இந்தக் கன்றுக்குட்டி வந்தது என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore should the Egyptians speak, and say, For mischief did he bring them out, to slay them in the mountains, and to consume them from the face of the earth? Turn from your fierce wrath, and repent of this evil against your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2625,51 +2661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஜனங்கள் தங்கள் பகைவருக்குள் அவமானப்படத்தக்கதாக ஆரோன் அவர்களை நிர்வாணமாக்கியிருந்தான். அவர்கள் நிர்வாணமாயிருக்கிறதை மோசே கண்டு,]]></a:t>
+              <a:t><![CDATA[12. Wherefore should the Egyptians speak, and say, For mischief did he bring them out, to slay them in the mountains, and to consume them from the face of the earth? Turn from your fierce wrath, and repent of this evil against your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2734,51 +2770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஜனங்கள் தங்கள் பகைவருக்குள் அவமானப்படத்தக்கதாக ஆரோன் அவர்களை நிர்வாணமாக்கியிருந்தான். அவர்கள் நிர்வாணமாயிருக்கிறதை மோசே கண்டு,]]></a:t>
+              <a:t><![CDATA[12. Wherefore should the Egyptians speak, and say, For mischief did he bring them out, to slay them in the mountains, and to consume them from the face of the earth? Turn from your fierce wrath, and repent of this evil against your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2843,51 +2879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மலைகளில் அவர்களைக் கொன்று போடவும், பூமியின்மேல் இராதபடிக்கு அவர்களை நிர்மூலமாக்கவும், அவர்களுக்குத் தீங்குசெய்யும்பொருட்டே அவர்களைப் புறப்படப்பண்ணினார் என்று எகிப்தியர் சொல்லுவானேன்? உம்முடைய கோபத்தின் உக்கிரத்தை விட்டுத் திரும்பி, உமது ஜனங்களுக்குத் தீங்குசெய்யாதபடிக்கு, அவர்கள்மேல் பரிதாபங்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[1. And when the people saw that Moses delayed to come down out of the mount, the people gathered themselves together unto Aaron, and said unto him, Up, make us gods, which shall go before us; for as for this Moses, the man that brought us up out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2952,51 +2988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாளயத்தின் வாசலில் நின்று: கர்த்தருடைய பட்சத்தில் இருக்கிறவர்கள் யார்? அவர்கள் என்னிடத்தில் சேரக்கடவர்கள் என்றான். அப்பொழுது லேவியின் புத்திரர் எல்லாரும் அவனிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore should the Egyptians speak, and say, For mischief did he bring them out, to slay them in the mountains, and to consume them from the face of the earth? Turn from your fierce wrath, and repent of this evil against your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3061,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பாளயத்தின் வாசலில் நின்று: கர்த்தருடைய பட்சத்தில் இருக்கிறவர்கள் யார்? அவர்கள் என்னிடத்தில் சேரக்கடவர்கள் என்றான். அப்பொழுது லேவியின் புத்திரர் எல்லாரும் அவனிடத்தில் கூடிவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Remember Abraham, Isaac, and Israel, your servants, to whom you sware by yours own self, and said unto them, I will multiply your seed as the stars of heaven, and all this land that I have spoken of will I give unto your seed, and they shall inherit it for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3170,51 +3206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் அவர்களை நோக்கி: உங்களில் ஒவ்வொருவனும் தன் பட்டயத்தைத் தன் அரையிலே கட்டிக்கொண்டு, பாளயமெங்கும் உள்ளும் புறம்பும் வாசலுக்கு வாசல் போய், ஒவ்வொருவனும் தன்தன் சகோதரனையும் ஒவ்வொருவனும் தன்தன் சிநேகிதனையும் ஒவ்வொருவனும் தன்தன் அயலானையும் கொன்றுபோடக்கடவன் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Remember Abraham, Isaac, and Israel, your servants, to whom you sware by yours own self, and said unto them, I will multiply your seed as the stars of heaven, and all this land that I have spoken of will I give unto your seed, and they shall inherit it for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3279,51 +3315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் அவர்களை நோக்கி: உங்களில் ஒவ்வொருவனும் தன் பட்டயத்தைத் தன் அரையிலே கட்டிக்கொண்டு, பாளயமெங்கும் உள்ளும் புறம்பும் வாசலுக்கு வாசல் போய், ஒவ்வொருவனும் தன்தன் சகோதரனையும் ஒவ்வொருவனும் தன்தன் சிநேகிதனையும் ஒவ்வொருவனும் தன்தன் அயலானையும் கொன்றுபோடக்கடவன் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Remember Abraham, Isaac, and Israel, your servants, to whom you sware by yours own self, and said unto them, I will multiply your seed as the stars of heaven, and all this land that I have spoken of will I give unto your seed, and they shall inherit it for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3388,51 +3424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவன் அவர்களை நோக்கி: உங்களில் ஒவ்வொருவனும் தன் பட்டயத்தைத் தன் அரையிலே கட்டிக்கொண்டு, பாளயமெங்கும் உள்ளும் புறம்பும் வாசலுக்கு வாசல் போய், ஒவ்வொருவனும் தன்தன் சகோதரனையும் ஒவ்வொருவனும் தன்தன் சிநேகிதனையும் ஒவ்வொருவனும் தன்தன் அயலானையும் கொன்றுபோடக்கடவன் என்று இஸ்ரவேலின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. Remember Abraham, Isaac, and Israel, your servants, to whom you sware by yours own self, and said unto them, I will multiply your seed as the stars of heaven, and all this land that I have spoken of will I give unto your seed, and they shall inherit it for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3497,51 +3533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. லேவியின் புத்திரர் மோசே சொன்னபடியே செய்தார்கள்; அந்நாளில் ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD repented of the evil which he thought to do unto his people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3606,51 +3642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தர் இன்றைக்கு உங்களுக்கு ஆசீர்வாதம் அளிக்கும்படி, இன்றைக்கு நீங்கள் அவனவன் தன்தன் மகனுக்கும் சகோதரனுக்கும் விரோதமாயிருக்கிறதினால், கர்த்தருக்கு உங்களைப் பிரதிஷ்டை பண்ணுங்கள் என்று மோசே சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Moses turned, and went down from the mount, and the two tables of the testimony were in his hand: the tables were written on both their sides; on the one side and on the other were they written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3715,51 +3751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தர் இன்றைக்கு உங்களுக்கு ஆசீர்வாதம் அளிக்கும்படி, இன்றைக்கு நீங்கள் அவனவன் தன்தன் மகனுக்கும் சகோதரனுக்கும் விரோதமாயிருக்கிறதினால், கர்த்தருக்கு உங்களைப் பிரதிஷ்டை பண்ணுங்கள் என்று மோசே சொல்லியிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And Moses turned, and went down from the mount, and the two tables of the testimony were in his hand: the tables were written on both their sides; on the one side and on the other were they written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3824,51 +3860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மறுநாளில் மோசே ஜனங்களை நோக்கி: நீங்கள் மகா பெரிய பாவஞ்செய்தீர்கள்; உங்களுக்காகப் பாவநிவிர்த்தி செய்யக்கூடுமோ என்று அறிய இப்பொழுது நான் கர்த்தரிடத்திற்கு ஏறிப்போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[15. And Moses turned, and went down from the mount, and the two tables of the testimony were in his hand: the tables were written on both their sides; on the one side and on the other were they written.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3933,51 +3969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மறுநாளில் மோசே ஜனங்களை நோக்கி: நீங்கள் மகா பெரிய பாவஞ்செய்தீர்கள்; உங்களுக்காகப் பாவநிவிர்த்தி செய்யக்கூடுமோ என்று அறிய இப்பொழுது நான் கர்த்தரிடத்திற்கு ஏறிப்போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the tables were the work of God, and the writing was the writing of God, graven upon the tables.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4042,51 +4078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மலைகளில் அவர்களைக் கொன்று போடவும், பூமியின்மேல் இராதபடிக்கு அவர்களை நிர்மூலமாக்கவும், அவர்களுக்குத் தீங்குசெய்யும்பொருட்டே அவர்களைப் புறப்படப்பண்ணினார் என்று எகிப்தியர் சொல்லுவானேன்? உம்முடைய கோபத்தின் உக்கிரத்தை விட்டுத் திரும்பி, உமது ஜனங்களுக்குத் தீங்குசெய்யாதபடிக்கு, அவர்கள்மேல் பரிதாபங்கொள்ளும்.]]></a:t>
+              <a:t><![CDATA[1. And when the people saw that Moses delayed to come down out of the mount, the people gathered themselves together unto Aaron, and said unto him, Up, make us gods, which shall go before us; for as for this Moses, the man that brought us up out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4151,51 +4187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மறுநாளில் மோசே ஜனங்களை நோக்கி: நீங்கள் மகா பெரிய பாவஞ்செய்தீர்கள்; உங்களுக்காகப் பாவநிவிர்த்தி செய்யக்கூடுமோ என்று அறிய இப்பொழுது நான் கர்த்தரிடத்திற்கு ஏறிப்போகிறேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. And the tables were the work of God, and the writing was the writing of God, graven upon the tables.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4260,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்படியே மோசே கர்த்தரிடத்திற்குத் திரும்பிப்போய்: ஐயோ, இந்த ஜனங்கள் பொன்னினால் தங்களுக்குத் தெய்வங்களை உண்டாக்கி, மகா பெரிய பாவம் செய்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And when Joshua heard the noise of the people as they shouted, he said unto Moses, There is a noise of war in the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4369,51 +4405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்படியே மோசே கர்த்தரிடத்திற்குத் திரும்பிப்போய்: ஐயோ, இந்த ஜனங்கள் பொன்னினால் தங்களுக்குத் தெய்வங்களை உண்டாக்கி, மகா பெரிய பாவம் செய்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And when Joshua heard the noise of the people as they shouted, he said unto Moses, There is a noise of war in the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4478,51 +4514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகிலும், தேவரீர் அவர்கள் பாவத்தை மன்னித்தருளுவீரானால் மன்னித்தருளும்; இல்லாவிட்டால் நீர் எழுதின உம்முடைய புஸ்தகத்திலிருந்து என் பேரைக் கிறுக்கிப்போடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, It is not the voice of them that shout for mastery, neither is it the voice of them that cry for being overcome: but the noise of them that sing do I hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4587,51 +4623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஆகிலும், தேவரீர் அவர்கள் பாவத்தை மன்னித்தருளுவீரானால் மன்னித்தருளும்; இல்லாவிட்டால் நீர் எழுதின உம்முடைய புஸ்தகத்திலிருந்து என் பேரைக் கிறுக்கிப்போடும் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And he said, It is not the voice of them that shout for mastery, neither is it the voice of them that cry for being overcome: but the noise of them that sing do I hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4696,51 +4732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: எனக்கு விரோதமாய்ப் பாவம் செய்தவன் எவனோ, அவன் பேரை என் புஸ்தகத்திலிருந்து கிறுக்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, as soon as he came nigh unto the camp, that he saw the calf, and the dancing: and Moses' anger waxed hot, and he cast the tables out of his hands, and brake them beneath the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4805,51 +4841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இப்பொழுது நீ போய், நான் உனக்குச் சொன்ன இடத்துக்கு ஜனங்களை அழைத்துக்கொண்டுபோ; என் தூதனானவர் உனக்குமுன் செல்லுவார்; ஆகிலும், நான் விசாரிக்கும் நாளில் அவர்களுடைய பாவத்தை அவர்களிடத்தில் விசாரிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. And it came to pass, as soon as he came nigh unto the camp, that he saw the calf, and the dancing: and Moses' anger waxed hot, and he cast the tables out of his hands, and brake them beneath the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4914,51 +4950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இப்பொழுது நீ போய், நான் உனக்குச் சொன்ன இடத்துக்கு ஜனங்களை அழைத்துக்கொண்டுபோ; என் தூதனானவர் உனக்குமுன் செல்லுவார்; ஆகிலும், நான் விசாரிக்கும் நாளில் அவர்களுடைய பாவத்தை அவர்களிடத்தில் விசாரிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And he took the calf which they had made, and burnt it in the fire, and ground it to powder, and scattered it upon the water, and made the children of Israel drink of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5023,51 +5059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. இப்பொழுது நீ போய், நான் உனக்குச் சொன்ன இடத்துக்கு ஜனங்களை அழைத்துக்கொண்டுபோ; என் தூதனானவர் உனக்குமுன் செல்லுவார்; ஆகிலும், நான் விசாரிக்கும் நாளில் அவர்களுடைய பாவத்தை அவர்களிடத்தில் விசாரிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[20. And he took the calf which they had made, and burnt it in the fire, and ground it to powder, and scattered it upon the water, and made the children of Israel drink of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5132,51 +5168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆரோன் செய்த கன்றுக்குட்டியை ஜனங்கள் செய்வித்ததின் நிமித்தம் கர்த்தர் அவர்களை உபாதித்தார்.]]></a:t>
+              <a:t><![CDATA[21. And Moses said unto Aaron, What did this people unto you, that you have brought so great a sin upon them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5241,51 +5277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமது தாசராகிய ஆபிரகாமையும் ஈசாக்கையும் இஸ்ரவேலையும் நினைத்தருளும்: உங்கள் சந்ததியை வானத்து நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, நான் சொன்ன இந்தத் தேசம் முழுவதையும் உங்கள் சந்ததியார் என்றைக்கும் சுதந்தரித்துக்கொள்ளும்படிக்கு, அவர்களுக்குக் கொடுப்பேன் என்று உம்மைக்கொண்டே அவர்களுக்கு ஆணையிட்டுச் சொன்னீரே என்று கெஞ்சிப் பிரார்த்தித்தான்.]]></a:t>
+              <a:t><![CDATA[1. And when the people saw that Moses delayed to come down out of the mount, the people gathered themselves together unto Aaron, and said unto him, Up, make us gods, which shall go before us; for as for this Moses, the man that brought us up out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5350,51 +5386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே மலையிலிருந்து இறங்கிவரத் தாமதிக்கிறதை ஜனங்கள் கண்டபோது, அவர்கள் ஆரோனிடத்தில் கூட்டங்கூடி, அவனை நோக்கி: எகிப்து தேசத்திலிருந்து எங்களை அழைத்துக் கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம்; ஆதலால் நீர் எழுந்து, எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்காக உண்டுபண்ணும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And Moses said unto Aaron, What did this people unto you, that you have brought so great a sin upon them?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5459,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே மலையிலிருந்து இறங்கிவரத் தாமதிக்கிறதை ஜனங்கள் கண்டபோது, அவர்கள் ஆரோனிடத்தில் கூட்டங்கூடி, அவனை நோக்கி: எகிப்து தேசத்திலிருந்து எங்களை அழைத்துக் கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம்; ஆதலால் நீர் எழுந்து, எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்காக உண்டுபண்ணும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Aaron said, Let not the anger of my lord wax hot: you know the people, that they are set on mischief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5568,51 +5604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே மலையிலிருந்து இறங்கிவரத் தாமதிக்கிறதை ஜனங்கள் கண்டபோது, அவர்கள் ஆரோனிடத்தில் கூட்டங்கூடி, அவனை நோக்கி: எகிப்து தேசத்திலிருந்து எங்களை அழைத்துக் கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம்; ஆதலால் நீர் எழுந்து, எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்காக உண்டுபண்ணும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And Aaron said, Let not the anger of my lord wax hot: you know the people, that they are set on mischief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5677,51 +5713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே மலையிலிருந்து இறங்கிவரத் தாமதிக்கிறதை ஜனங்கள் கண்டபோது, அவர்கள் ஆரோனிடத்தில் கூட்டங்கூடி, அவனை நோக்கி: எகிப்து தேசத்திலிருந்து எங்களை அழைத்துக் கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம்; ஆதலால் நீர் எழுந்து, எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்காக உண்டுபண்ணும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[23. For they said unto me, Make us gods, which shall go before us: for as for this Moses, the man that brought us up out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5786,51 +5822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு ஆரோன்: உங்கள் மனைவிகள் குமாரர் குமாரத்திகளுடைய காதுகளில் இருக்கிற பொன்னணிகளைக் கழற்றி, என்னிடத்தில் கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[23. For they said unto me, Make us gods, which shall go before us: for as for this Moses, the man that brought us up out of the land of Egypt, we know not what is become of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5895,51 +5931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்கு ஆரோன்: உங்கள் மனைவிகள் குமாரர் குமாரத்திகளுடைய காதுகளில் இருக்கிற பொன்னணிகளைக் கழற்றி, என்னிடத்தில் கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And I said unto them, Whosoever has any gold, let them break it off. So they gave it me: then I cast it into the fire, and there came out this calf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6004,51 +6040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்கள் எல்லாரும் தங்கள் காதுகளில் இருந்த பொன்னணிகளைக் கழற்றி, ஆரோனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And I said unto them, Whosoever has any gold, let them break it off. So they gave it me: then I cast it into the fire, and there came out this calf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6113,51 +6149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் கையிலிருந்து அவன் அந்தப் பொன்னை வாங்கி, சிற்பக்கருவியினால் கருப்பிடித்து, ஒரு கன்றுக்குட்டியை வார்ப்பித்தான். அப்பொழுது அவர்கள்: இஸ்ரவேலரே, உங்களை எகிப்துதேசத்திலிருந்து அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And I said unto them, Whosoever has any gold, let them break it off. So they gave it me: then I cast it into the fire, and there came out this calf.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6222,51 +6258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் கையிலிருந்து அவன் அந்தப் பொன்னை வாங்கி, சிற்பக்கருவியினால் கருப்பிடித்து, ஒரு கன்றுக்குட்டியை வார்ப்பித்தான். அப்பொழுது அவர்கள்: இஸ்ரவேலரே, உங்களை எகிப்துதேசத்திலிருந்து அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And when Moses saw that the people were naked; (for Aaron had made them naked unto their shame among their enemies:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6331,51 +6367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் கையிலிருந்து அவன் அந்தப் பொன்னை வாங்கி, சிற்பக்கருவியினால் கருப்பிடித்து, ஒரு கன்றுக்குட்டியை வார்ப்பித்தான். அப்பொழுது அவர்கள்: இஸ்ரவேலரே, உங்களை எகிப்துதேசத்திலிருந்து அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And when Moses saw that the people were naked; (for Aaron had made them naked unto their shame among their enemies:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6440,51 +6476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமது தாசராகிய ஆபிரகாமையும் ஈசாக்கையும் இஸ்ரவேலையும் நினைத்தருளும்: உங்கள் சந்ததியை வானத்து நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, நான் சொன்ன இந்தத் தேசம் முழுவதையும் உங்கள் சந்ததியார் என்றைக்கும் சுதந்தரித்துக்கொள்ளும்படிக்கு, அவர்களுக்குக் கொடுப்பேன் என்று உம்மைக்கொண்டே அவர்களுக்கு ஆணையிட்டுச் சொன்னீரே என்று கெஞ்சிப் பிரார்த்தித்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Aaron said unto them, Break off the golden earrings, which are in the ears of your wives, of your sons, and of your daughters, and bring them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6549,51 +6585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆரோன் அதைப் பார்த்து, அதற்கு முன்பாக ஒரு பலிபீடத்தைக் கட்டி, நாளைக்குக் கர்த்தருக்குப் பண்டிகை என்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[26. Then Moses stood in the gate of the camp, and said, Who is on the LORD's side? let him come unto me. And all the sons of Levi gathered themselves together unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6658,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆரோன் அதைப் பார்த்து, அதற்கு முன்பாக ஒரு பலிபீடத்தைக் கட்டி, நாளைக்குக் கர்த்தருக்குப் பண்டிகை என்று கூறினான்.]]></a:t>
+              <a:t><![CDATA[26. Then Moses stood in the gate of the camp, and said, Who is on the LORD's side? let him come unto me. And all the sons of Levi gathered themselves together unto him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6767,51 +6803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுநாள் அவர்கள் அதிகாலையில் எழுந்து, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தினார்கள்; பின்பு, ஜனங்கள் புசிக்கவும் குடிக்கவும் உட்கார்ந்து, விளையாட எழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And he said unto them, Thus says the LORD God of Israel, Put every man his sword by his side, and go in and out from gate to gate throughout the camp, and slay every man his brother, and every man his companion, and every man his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6876,51 +6912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுநாள் அவர்கள் அதிகாலையில் எழுந்து, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தினார்கள்; பின்பு, ஜனங்கள் புசிக்கவும் குடிக்கவும் உட்கார்ந்து, விளையாட எழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And he said unto them, Thus says the LORD God of Israel, Put every man his sword by his side, and go in and out from gate to gate throughout the camp, and slay every man his brother, and every man his companion, and every man his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6985,51 +7021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இறங்கிப்போ; எகிப்துதேசத்திலிருந்து நீ நடத்திக்கொண்டுவந்த உன் ஜனங்கள் தங்களைக் கெடுத்துக் கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And he said unto them, Thus says the LORD God of Israel, Put every man his sword by his side, and go in and out from gate to gate throughout the camp, and slay every man his brother, and every man his companion, and every man his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7094,51 +7130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இறங்கிப்போ; எகிப்துதேசத்திலிருந்து நீ நடத்திக்கொண்டுவந்த உன் ஜனங்கள் தங்களைக் கெடுத்துக் கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And he said unto them, Thus says the LORD God of Israel, Put every man his sword by his side, and go in and out from gate to gate throughout the camp, and slay every man his brother, and every man his companion, and every man his neighbour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7203,51 +7239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுக்கு நான் விதித்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகினார்கள்; அவர்கள் தங்களுக்கு ஒரு கன்றுக்குட்டியை வார்ப்பித்து, அதைப் பணிந்துகொண்டு, அதற்குப் பலியிட்டு: இஸ்ரவேலரே, உங்களை எகிப்துதேசத்திலிருந்து அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்று சொன்னார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And the children of Levi did according to the word of Moses: and there fell of the people that day about three thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7312,51 +7348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுக்கு நான் விதித்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகினார்கள்; அவர்கள் தங்களுக்கு ஒரு கன்றுக்குட்டியை வார்ப்பித்து, அதைப் பணிந்துகொண்டு, அதற்குப் பலியிட்டு: இஸ்ரவேலரே, உங்களை எகிப்துதேசத்திலிருந்து அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்று சொன்னார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[28. And the children of Levi did according to the word of Moses: and there fell of the people that day about three thousand men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7421,51 +7457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களுக்கு நான் விதித்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகினார்கள்; அவர்கள் தங்களுக்கு ஒரு கன்றுக்குட்டியை வார்ப்பித்து, அதைப் பணிந்துகொண்டு, அதற்குப் பலியிட்டு: இஸ்ரவேலரே, உங்களை எகிப்துதேசத்திலிருந்து அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்று சொன்னார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. For Moses had said, Consecrate yourselves today to the LORD, even every man upon his son, and upon his brother; that he may bestow upon you a blessing this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7530,51 +7566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த ஜனங்களைப் பார்த்தேன்; இவர்கள் வணங்காக்கழுத்துள்ள ஜனங்கள்.]]></a:t>
+              <a:t><![CDATA[29. For Moses had said, Consecrate yourselves today to the LORD, even every man upon his son, and upon his brother; that he may bestow upon you a blessing this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7639,51 +7675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமது தாசராகிய ஆபிரகாமையும் ஈசாக்கையும் இஸ்ரவேலையும் நினைத்தருளும்: உங்கள் சந்ததியை வானத்து நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, நான் சொன்ன இந்தத் தேசம் முழுவதையும் உங்கள் சந்ததியார் என்றைக்கும் சுதந்தரித்துக்கொள்ளும்படிக்கு, அவர்களுக்குக் கொடுப்பேன் என்று உம்மைக்கொண்டே அவர்களுக்கு ஆணையிட்டுச் சொன்னீரே என்று கெஞ்சிப் பிரார்த்தித்தான்.]]></a:t>
+              <a:t><![CDATA[2. And Aaron said unto them, Break off the golden earrings, which are in the ears of your wives, of your sons, and of your daughters, and bring them unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7748,51 +7784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் கோபம் இவர்கள்மேல் மூளவும், நான் இவர்களை அழித்துப்போடவும் நீ என்னை விட்டுவிடு; உன்னை ஒரு பெரிய ஜாதியாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. For Moses had said, Consecrate yourselves today to the LORD, even every man upon his son, and upon his brother; that he may bestow upon you a blessing this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7857,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆகையால் என் கோபம் இவர்கள்மேல் மூளவும், நான் இவர்களை அழித்துப்போடவும் நீ என்னை விட்டுவிடு; உன்னை ஒரு பெரிய ஜாதியாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And it came to pass on the next day, that Moses said unto the people, All of you have sinned a great sin: and now I will go up unto the LORD; possibly I shall make an atonement for your sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7966,51 +8002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே தன் தேவனாகிய கர்த்தரை நோக்கி: கர்த்தாவே, தேவரீர் மகா பலத்தினாலும் வல்லமையுள்ள கையினாலும் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உம்முடைய ஜனங்களுக்கு விரோதமாக உம்முடைய கோபம் பற்றியெரிவதென்ன?]]></a:t>
+              <a:t><![CDATA[30. And it came to pass on the next day, that Moses said unto the people, All of you have sinned a great sin: and now I will go up unto the LORD; possibly I shall make an atonement for your sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8075,51 +8111,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மோசே தன் தேவனாகிய கர்த்தரை நோக்கி: கர்த்தாவே, தேவரீர் மகா பலத்தினாலும் வல்லமையுள்ள கையினாலும் எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உம்முடைய ஜனங்களுக்கு விரோதமாக உம்முடைய கோபம் பற்றியெரிவதென்ன?]]></a:t>
+              <a:t><![CDATA[31. And Moses returned unto the LORD, and said, Oh, this people have sinned a great sin, and have made them gods of gold.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Moses returned unto the LORD, and said, Oh, this people have sinned a great sin, and have made them gods of gold.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Yet now, if you will forgive their sin--; and if not, blot me, I pray you, out of your book which you have written.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. Yet now, if you will forgive their sin--; and if not, blot me, I pray you, out of your book which you have written.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the LORD said unto Moses, Whosoever has sinned against me, him will I blot out of my book.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And the LORD said unto Moses, Whosoever has sinned against me, him will I blot out of my book.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Therefore now go, lead the people unto the place of which I have spoken unto you: behold, mine Angel shall go before you: nevertheless in the day when I visit I will visit their sin upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8184,51 +8874,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உமது தாசராகிய ஆபிரகாமையும் ஈசாக்கையும் இஸ்ரவேலையும் நினைத்தருளும்: உங்கள் சந்ததியை வானத்து நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, நான் சொன்ன இந்தத் தேசம் முழுவதையும் உங்கள் சந்ததியார் என்றைக்கும் சுதந்தரித்துக்கொள்ளும்படிக்கு, அவர்களுக்குக் கொடுப்பேன் என்று உம்மைக்கொண்டே அவர்களுக்கு ஆணையிட்டுச் சொன்னீரே என்று கெஞ்சிப் பிரார்த்தித்தான்.]]></a:t>
+              <a:t><![CDATA[3. And all the people brake off the golden earrings which were in their ears, and brought them unto Aaron.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Therefore now go, lead the people unto the place of which I have spoken unto you: behold, mine Angel shall go before you: nevertheless in the day when I visit I will visit their sin upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. Therefore now go, lead the people unto the place of which I have spoken unto you: behold, mine Angel shall go before you: nevertheless in the day when I visit I will visit their sin upon them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And the LORD plagued the people, because they made the calf, which Aaron made.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8293,51 +9310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் தமது ஜனங்களுக்குச் செய்ய நினைத்த தீங்கைச் செய்யாதபடிக்குப் பரிதாபங்கொண்டார்.]]></a:t>
+              <a:t><![CDATA[4. And he received them at their hand, and fashioned it with a graving tool, after he had made it a molten calf: and they said, These be your gods, O Israel, which brought you up out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8372,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596041" r:id="rId1"/>
+    <p:sldLayoutId id="2478604174" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8976,54 +9993,126 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9136,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. മോശെ തിരിഞ്ഞു പർവ്വതത്തിൽനിന്നു ഇറങ്ങി; സാക്ഷ്യത്തിന്റെ പലക രണ്ടും അവന്റെ കയ്യിൽ ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[கன்றுக்குட்டியை வார்ப்பித்தான். அப்பொழுது அவர்கள்: இஸ்ரவேலரே, உங்களை எகிப்துதேசத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പലക ഇപ്പുറവും അപ്പുറവുമായി ഇരുവശത്തും എഴുതിയതായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. പലക ദൈവത്തിന്റെ പണിയും പലകയിൽ പതിഞ്ഞ എഴുത്തു ദൈവത്തിന്റെ എഴുത്തും ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[5. ஆரோன் அதைப் பார்த்து, அதற்கு முன்பாக ஒரு பலிபீடத்தைக் கட்டி, நாளைக்குக் கர்த்தருக்குப் பண்டிகை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ജനം ആർത്തുവിളിക്കുന്ന ഘോഷം യോശുവ കേട്ടപ്പോൾ അവൻ മോശെയോടു: പാളയത്തിൽ യുദ്ധഘോഷം ഉണ്ടു എന്നു]]></a:t>
+              <a:t><![CDATA[என்று கூறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. மறுநாள் அவர்கள் அதிகாலையில் எழுந்து, சர்வாங்க தகனபலிகளையிட்டு, சமாதானபலிகளைச் செலுத்தினார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അതിന്നു അവൻ: ജയിച്ചു ആർക്കുന്നവരുടെ ഘോഷമല്ല, തോറ്റു നിലവിളിക്കുന്നവരുടെ നിലവിളിയുമല്ല, പ്രതിഗാനം]]></a:t>
+              <a:t><![CDATA[பின்பு, ஜனங்கள் புசிக்கவும் குடிக்கவும் உட்கார்ந்து, விளையாட எழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുന്നവരുടെ ഘോഷമത്രേ ഞാൻ കേൾക്കുന്നതു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ இறங்கிப்போ; எகிப்துதேசத்திலிருந்து நீ நடத்திக்கொண்டுவந்த உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അവൻ പാളയത്തിന്നു സമീപിച്ചപ്പോൾ കാളക്കുട്ടിയെയും നൃത്തങ്ങളെയും കണ്ടു അപ്പോൾ മോശെയുടെ കോപം]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் தங்களைக் கெடுத்துக் கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജ്വലിച്ചു അവൻ പലകകളെ കയ്യിൽനിന്നു എറിഞ്ഞു പർവ്വതത്തിന്റെ അടിവാരത്തുവെച്ചു പൊട്ടിച്ചുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[8. அவர்களுக்கு நான் விதித்த வழியை அவர்கள் சீக்கிரமாய் விட்டு விலகினார்கள்; அவர்கள் தங்களுக்கு ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവർ ഉണ്ടാക്കിയിരുന്ന കാളക്കുട്ടിയെ അവൻ എടുത്തു തീയിൽ ഇട്ടു ചുട്ടു അരെച്ചു പൊടിയാക്കി വെള്ളത്തിൽ]]></a:t>
+              <a:t><![CDATA[கன்றுக்குட்டியை வார்ப்பித்து, அதைப் பணிந்துகொண்டு, அதற்குப் பலியிட்டு: இஸ்ரவேலரே, உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. മലകളിൽവെച്ചു കൊന്നുകളവാനും ഭൂതലത്തിൽനിന്നു നശിപ്പിപ്പാനും അവരെ ദോഷത്തിന്നായി അവൻ കൊണ്ടുപോയി]]></a:t>
+              <a:t><![CDATA[1. மோசே மலையிலிருந்து இறங்கிவரத் தாமதிக்கிறதை ஜனங்கள் கண்டபோது, அவர்கள் ஆரோனிடத்தில் கூட்டங்கூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിതറി യിസ്രായേൽമക്കളെ കുടിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[எகிப்துதேசத்திலிருந்து அழைத்துக்கொண்டுவந்த உங்கள் தெய்வங்கள் இவைகளே என்று சொன்னார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. മോശെ അഹരോനോടു: ഈ ജനത്തിന്മേൽ ഇത്രവലിയ പാപം വരുത്തുവാൻ അവർ നിന്നോടു എന്തു ചെയ്തു എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[9. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த ஜனங்களைப் பார்த்தேன்; இவர்கள் வணங்காக்கழுத்துள்ள ஜனங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അതിന്നു അഹരോൻ പറഞ്ഞതു: യജമാനന്റെ കോപം ജ്വലിക്കരുതേ; ഈ ജനം ദോഷത്തിലേക്കു ചാഞ്ഞിരിക്കുന്നതെന്നു നീ]]></a:t>
+              <a:t><![CDATA[10. ஆகையால் என் கோபம் இவர்கள்மேல் மூளவும், நான் இவர்களை அழித்துப்போடவும் நீ என்னை விட்டுவிடு; உன்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[ஒரு பெரிய ஜாதியாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ഞങ്ങൾക്കു മുമ്പായി നടക്കേണ്ടതിന്നു ഒരു ദൈവത്തെ ഉണ്ടാക്കി തരേണം; ഞങ്ങളെ മിസ്രയീംദേശത്തുനിന്നു]]></a:t>
+              <a:t><![CDATA[11. மோசே தன் தேவனாகிய கர்த்தரை நோக்கி: கர்த்தாவே, தேவரீர் மகா பலத்தினாலும் வல்லமையுள்ள கையினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുവന്ന പുരുഷനായ ഈ മോശെക്കു എന്തു ഭവിച്ചു എന്നു ഞങ്ങൾ അറിയുന്നില്ലല്ലോ എന്നു അവർ എന്നോടു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[எகிப்து தேசத்திலிருந்து புறப்படப்பண்ணின உம்முடைய ஜனங்களுக்கு விரோதமாக உம்முடைய கோபம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ഞാൻ അവരോടു: പൊന്നുള്ളവർ അതു പറിച്ചെടുക്കട്ടെ എന്നു പറഞ്ഞു. അവർ അതു എന്റെ പക്കൽ തന്നു; ഞാൻ അതു]]></a:t>
+              <a:t><![CDATA[பற்றியெரிவதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീയിൽ ഇട്ടു ഈ കാളക്കുട്ടി പുറത്തു വന്നു.]]></a:t>
+              <a:t><![CDATA[12. மலைகளில் அவர்களைக் கொன்று போடவும், பூமியின்மேல் இராதபடிக்கு அவர்களை நிர்மூலமாக்கவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അവരുടെ വിരോധികൾക്കു മുമ്പാകെ അവർ ഹാസ്യമാകത്തക്കവണ്ണം അഹരോൻ അവരെ അഴിച്ചുവിട്ടു കളകയാൽ ജനം]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குத் தீங்குசெய்யும்பொருட்டே அவர்களைப் புறப்படப்பண்ணினார் என்று எகிப்தியர் சொல்லுவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കെട്ടഴിഞ്ഞവരായി എന്നു കണ്ടിട്ടു മോശെ പാളയത്തിന്റെ വാതിൽക്കൽ നിന്നുകൊണ്ടു:]]></a:t>
+              <a:t><![CDATA[உம்முடைய கோபத்தின் உக்கிரத்தை விட்டுத் திரும்பி, உமது ஜனங்களுக்குத் தீங்குசெய்யாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു മിസ്രയീമ്യരെക്കൊണ്ടു പറയിക്കുന്നതു എന്തിന്നു? നിന്റെ ഉഗ്രകോപം വിട്ടുതിരിഞ്ഞു നിന്റെ ജനത്തിന്നു]]></a:t>
+              <a:t><![CDATA[அவனை நோக்கி: எகிப்து தேசத்திலிருந்து எங்களை அழைத்துக் கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. യഹോവയുടെ പക്ഷത്തിൽ ഉള്ളവൻ എന്റെ അടുക്കൽ വരട്ടെ എന്നു പറഞ്ഞു. എന്നാറെ ലേവ്യർ എല്ലാവരും അവന്റെ]]></a:t>
+              <a:t><![CDATA[அவர்கள்மேல் பரிதாபங்கொள்ளும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ വന്നുകൂടി.]]></a:t>
+              <a:t><![CDATA[13. உமது தாசராகிய ஆபிரகாமையும் ஈசாக்கையும் இஸ்ரவேலையும் நினைத்தருளும்: உங்கள் சந்ததியை வானத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. അവൻ അവരോടു: നിങ്ങൾ ഓരോരുത്തൻ താന്താന്റെ വാൾ അരെക്കു കെട്ടി പാളയത്തിൽകൂടി വാതിൽതോറും കടന്നു]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்களைப்போலப் பெருகப்பண்ணி, நான் சொன்ன இந்தத் தேசம் முழுவதையும் உங்கள் சந்ததியார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓരോരുത്തൻ താന്താന്റെ സഹോദരനെയും താന്താന്റെ സ്നേഹിതനെയും താന്താന്റെ കൂട്ടുകാരനെയും കൊന്നുകളവിൻ]]></a:t>
+              <a:t><![CDATA[என்றைக்கும் சுதந்தரித்துக்கொள்ளும்படிக்கு, அவர்களுக்குக் கொடுப்பேன் என்று உம்மைக்கொண்டே அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നിങ്ങനെ യിസ്രായേലിന്റെ ദൈവമായ യഹോവ കല്പിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டுச் சொன்னீரே என்று கெஞ்சிப் பிரார்த்தித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ലേവ്യർ മോശെ പറഞ്ഞതു പോലെ ചെയ്തു അന്നു ഏകദേശം മൂവായിരം പേർ വീണു.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் தமது ஜனங்களுக்குச் செய்ய நினைத்த தீங்கைச் செய்யாதபடிக்குப் பரிதாபங்கொண்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. യഹോവ ഇന്നു നിങ്ങൾക്കു അനുഗ്രഹം നല്കേണ്ടതിന്നു നിങ്ങൾ ഇന്നു ഓരോരുത്തൻ താന്താന്റെ മകന്നും]]></a:t>
+              <a:t><![CDATA[15. பின்பு மோசே மலையிலிருந்து இறங்கினான்; சாட்சிப்பலகைகள் இரண்டும் அவன் கையில் இருந்தது; அந்தப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[താന്താന്റെ സഹോദരന്നും വിരോധമായി യഹോവെക്കു നിങ്ങളെ തന്നേ ഏല്പിച്ചുകൊടുപ്പിൻ എന്നു മോശെ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[பலகைகள் இருபுறமும் எழுதப்பட்டிருந்தது, அவைகள் இந்தப் பக்கத்திலும் அந்தப் பக்கத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. പിറ്റെന്നാൾ മോശെ: നിങ്ങൾ ഒരു മഹാപാപം ചെയ്തിരിക്കുന്നു; ഇപ്പോൾ ഞാൻ യഹോവയുടെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[எழுதப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കയറിച്ചെല്ലും; പക്ഷേ നിങ്ങളുടെ പാപത്തിന്നുവേണ്ടി പ്രായശ്ചിത്തം വരുത്തുവാൻ എനിക്കു ഇടയാകും എന്നു]]></a:t>
+              <a:t><![CDATA[16. அந்தப் பலகைகள் தேவனால் செய்யப்பட்டதாயும், அவைகளிலே பதிந்த எழுத்து தேவனால் எழுதப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരുവാനുള്ള ഈ അനർത്ഥത്തെക്കുറിച്ചു അനുതപിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[அறியோம்; ஆதலால் நீர் எழுந்து, எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்காக உண்டுபண்ணும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[எழுத்துமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. അങ്ങനെ മോശെ യഹോവയുടെ അടുക്കൽ മടങ്ങിച്ചെന്നു പറഞ്ഞതു എന്തെന്നാൽ: അയ്യോ, ഈ ജനം മഹാപാതകം ചെയ്തു]]></a:t>
+              <a:t><![CDATA[17. ஜனங்கள் ஆரவாரம் பண்ணுகிறதை யோசுவா கேட்டு, மோசேயை நோக்கி: பாளயத்தில் யுத்தத்தின் இரைச்சல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പൊന്നുകൊണ്ടു തങ്ങൾക്കു ഒരു ദൈവത്തെ ഉണ്ടാക്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. എങ്കിലും നീ അവരുടെ പാപം ക്ഷമിക്കേണമേ; അല്ലെങ്കിൽ നീ എഴുതിയ നിന്റെ പുസ്തകത്തിൽനിന്നു എന്റെ പേർ]]></a:t>
+              <a:t><![CDATA[18. அதற்கு மோசே; அது ஜெயதொனியாகிய சத்தமும் அல்ல, அபஜெயதொனியாகிய சத்தமும் அல்ல; பாடலின் சத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മായിച്ചുകളയേണമേ.]]></a:t>
+              <a:t><![CDATA[எனக்குக் கேட்கிறது என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. യഹോവ മോശെയോടു: എന്നോടു പാപം ചെയ്തവന്റെ പേർ ഞാൻ എന്റെ പുസ്തകത്തിൽനിന്നു മായിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[19. அவன் பாளயத்துக்குச் சமீபித்து, அந்தக் கன்றுக்குட்டியையும் நடனத்தையும் கண்டபோது, மோசே கோபம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ആകയാൽ നീ പോയി ഞാൻ നിന്നോടു അരുളിച്ചെയ്ത ദേശത്തേക്കു ജനത്തെ കൂട്ടിക്കൊണ്ടു പോക; എന്റെ ദൂതൻ നിന്റെ]]></a:t>
+              <a:t><![CDATA[மூண்டவனாகி, தன் கையிலே இருந்த பலகைகளை மலையின் அடியிலே எறிந்து உடைத்துப்போட்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പിൽ നടക്കും. എന്നാൽ എന്റെ സന്ദർശനദിവസത്തിൽ ഞാൻ അവരുടെ പാപം അവരുടെമേൽ സന്ദർശിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் உண்டுபண்ணின கன்றுக்குட்டியை எடுத்து, அக்கினியில் சுட்டெரித்து, அதைப் பொடியாக அரைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14548,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[தண்ணீரின்மேல் தூவி, அதை இஸ்ரவேல் புத்திரர் குடிக்கும்படி செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14680,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. അഹരോൻ ഉണ്ടാക്കിയ കാളക്കുട്ടിയെ ജനം ഉണ്ടാക്കിച്ചതാകകൊണ്ടു യഹോവ അവരെ ദണ്ഡിപ്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[21. பின்பு, மோசே ஆரோனை நோக்கி: நீ இந்த ஜனங்கள்மேல் இந்தப் பெரும்பாதகத்தைச் சுமத்துகிறதற்கு, இவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. നിന്റെ ദാസന്മാരായ അബ്രാഹാമിനെയും യിസ്ഹാക്കിനെയും യിസ്രായേലിനെയും ഓർക്കേണമേ. ഞാൻ നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14944,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. എന്നാൽ മോശെ പർവ്വതത്തിൽനിന്നു ഇറങ്ങിവരുവാൻ താമസിക്കുന്നു എന്നു ജനം കണ്ടപ്പോൾ ജനം അഹരോന്റെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[உனக்கு என்ன செய்தார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15076,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വന്നുകൂടി അവനോടു: നീ എഴുന്നേറ്റു ഞങ്ങളുടെ മുമ്പിൽ നടക്കേണ്ടതിന്നു ഒരു ദൈവത്തെ ഉണ്ടാക്കി തരിക; ഞങ്ങളെ]]></a:t>
+              <a:t><![CDATA[22. அதற்கு ஆரோன்: என் ஆண்டவனுக்குக் கோபம் மூளாதிருப்பதாக; இது பொல்லாத ஜனம் என்று நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീംദേശത്തുനിന്നു പുറപ്പെടുവിച്ചു കൊണ്ടുവന്ന പുരുഷനായ ഈ മോശെക്കു എന്തു ഭവിച്ചു എന്നു ഞങ്ങൾ]]></a:t>
+              <a:t><![CDATA[அறிந்திருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയുന്നില്ലല്ലോ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[23. இவர்கள் என்னை நோக்கி: எங்களுக்கு முன்செல்லும் தெய்வங்களை எங்களுக்கு உண்டுபண்ணும்; எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അഹരോൻ അവരോടു: നിങ്ങളുടെ ഭാര്യമാരുടെയും പുത്രന്മാരുടെയും പുത്രിമാരുടെയും കാതിലെ പൊൻകുണുക്കു]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து எங்களை அழைத்துக்கொண்டுவந்த அந்த மோசேக்கு என்ன சம்பவித்ததோ அறியோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15604,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറിച്ചു എന്റെ അടുക്കൽ കൊണ്ടുവരുവിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[24. அப்பொழுது நான்: பொன்னுடைமை உடையவர்கள் எவர்களோ அவர்கள் அதைக் கழற்றித் தரக்கடவர்கள் என்றேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15736,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ജനം ഒക്കെയും തങ്ങളുടെ കാതിൽ നിന്നു പൊൻകുണുക്കു പറിച്ചു അഹരോന്റെ അടുക്കൽ കൊണ്ടുവന്നു.]]></a:t>
+              <a:t><![CDATA[அவர்கள் அப்படியே செய்தார்கள்; அதை அக்கினியிலே போட்டேன், அதிலிருந்து இந்தக் கன்றுக்குட்டி வந்தது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15868,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവൻ അതു അവരുടെ കയ്യിൽനിന്നു വാങ്ങി, ഒരു കൊത്തുളികൊണ്ടു ഭാഷവരുത്തി ഒരു കാളക്കുട്ടിയെ]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16000,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാർത്തുണ്ടാക്കി. അപ്പോൾ അവർ: യിസ്രായേലേ, ഇതു നിന്നെ മിസ്രയീംദേശത്തുനിന്നു കൊണ്ടുവന്ന നിന്റെ]]></a:t>
+              <a:t><![CDATA[25. ஜனங்கள் தங்கள் பகைவருக்குள் அவமானப்படத்தக்கதாக ஆரோன் அவர்களை நிர்வாணமாக்கியிருந்தான். அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16132,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവംആകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[நிர்வாணமாயிருக்கிறதை மோசே கண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16264,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്തതിയെ ആകാശത്തിലെ നക്ഷത്രങ്ങളെപ്പോലെ വർദ്ധിപ്പിക്കയും ഞാൻ അരുളിച്ചെയ്ത ഈ ദേശം ഒക്കെയും നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[2. அதற்கு ஆரோன்: உங்கள் மனைவிகள் குமாரர் குமாரத்திகளுடைய காதுகளில் இருக்கிற பொன்னணிகளைக் கழற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16396,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അഹരോൻ അതു കണ്ടാറെ അതിന്നു മുമ്പാകെ ഒരു യാഗപീഠം പണിതു: നാളെ യഹോവെക്കു ഒരു ഉത്സവം എന്നു വിളിച്ചു]]></a:t>
+              <a:t><![CDATA[26. பாளயத்தின் வாசலில் நின்று: கர்த்தருடைய பட்சத்தில் இருக்கிறவர்கள் யார்? அவர்கள் என்னிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16528,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சேரக்கடவர்கள் என்றான். அப்பொழுது லேவியின் புத்திரர் எல்லாரும் அவனிடத்தில் கூடிவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16660,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. പിറ്റെന്നാൾ അവർ അതികാലത്തു എഴുന്നേറ്റു ഹോമയാഗങ്ങൾ കഴിച്ചു സമാധാനയാഗങ്ങളും അർപ്പിച്ചു; ജനം]]></a:t>
+              <a:t><![CDATA[27. அவன் அவர்களை நோக்கி: உங்களில் ஒவ்வொருவனும் தன் பட்டயத்தைத் தன் அரையிலே கட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16792,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭക്ഷിപ്പാനും കുടിപ്പാനും ഇരുന്നു കളിപ്പാൻ എഴുന്നേറ്റു.]]></a:t>
+              <a:t><![CDATA[பாளயமெங்கும் உள்ளும் புறம்பும் வாசலுக்கு வாசல் போய், ஒவ்வொருவனும் தன்தன் சகோதரனையும் ஒவ்வொருவனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16924,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അപ്പോൾ യഹോവ മോശെയോടു: നീ ഇറങ്ങിച്ചെല്ലുക; നീ മിസ്രയീംദേശത്തുനിന്നു കൊണ്ടുവന്ന നിന്റെ ജനം തങ്ങളെ]]></a:t>
+              <a:t><![CDATA[தன்தன் சிநேகிதனையும் ஒவ்வொருவனும் தன்தன் அயலானையும் கொன்றுபோடக்கடவன் என்று இஸ்ரவேலின் தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17056,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ വഷളാക്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17188,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞാൻ അവരോടു കല്പിച്ച വഴി അവർ വേഗത്തിൽ വിട്ടുമാറി ഒരു കാളക്കുട്ടിയെ വാർത്തുണ്ടാക്കി നമസ്കരിച്ചു]]></a:t>
+              <a:t><![CDATA[28. லேவியின் புத்திரர் மோசே சொன்னபடியே செய்தார்கள்; அந்நாளில் ஜனங்களில் ஏறக்குறைய மூவாயிரம்பேர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17320,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിന്നു യാഗം കഴിച്ചു: യിസ്രായേലേ, ഇതു നിന്നെ മിസ്രയീംദേശത്തുനിന്നു കൊണ്ടുവന്ന നിന്റെ ദൈവം ആകുന്നു]]></a:t>
+              <a:t><![CDATA[விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17452,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറയുന്നു എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[29. கர்த்தர் இன்றைக்கு உங்களுக்கு ஆசீர்வாதம் அளிக்கும்படி, இன்றைக்கு நீங்கள் அவனவன் தன்தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17584,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞാൻ ഈ ജനത്തെ നോക്കി, അതു ദുശ്ശാഠ്യമുള്ള ജനം ആകുന്നു എന്നു കണ്ടു.]]></a:t>
+              <a:t><![CDATA[மகனுக்கும் சகோதரனுக்கும் விரோதமாயிருக்கிறதினால், கர்த்தருக்கு உங்களைப் பிரதிஷ்டை பண்ணுங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17716,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്തതിക്കു കൊടുക്കയും അവർ അതിനെ എന്നേക്കും അവകാശമായി പ്രാപിക്കയും ചെയ്യുമെന്നു നീ നിന്നെക്കൊണ്ടു]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் கொண்டுவாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17848,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതുകൊണ്ടു എന്റെ കോപം അവർക്കു വിരോധമായി ജ്വലിച്ചു ഞാൻ അവരെ ദഹിപ്പിക്കേണ്ടതിന്നു എന്നെ വിടുക;]]></a:t>
+              <a:t><![CDATA[மோசே சொல்லியிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17980,51 +19069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നെ ഞാൻ വലിയോരു ജാതിയാക്കും എന്നും യഹോവ മോശെയോടു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[30. மறுநாளில் மோசே ஜனங்களை நோக்கி: நீங்கள் மகா பெரிய பாவஞ்செய்தீர்கள்; உங்களுக்காகப் பாவநிவிர்த்தி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18112,51 +19201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. എന്നാൽ മോശെ തന്റെ ദൈവമായ യഹോവയോടു അപേക്ഷിച്ചു പറഞ്ഞതു: യഹോവേ, നീ മഹാബലംകൊണ്ടും ഭുജവീര്യംകൊണ്ടും]]></a:t>
+              <a:t><![CDATA[செய்யக்கூடுமோ என்று அறிய இப்பொழுது நான் கர்த்தரிடத்திற்கு ஏறிப்போகிறேன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18244,51 +19333,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയിംദേശത്തുനിന്നു കൊണ്ടുവന്ന നിന്റെ ജനത്തിന്നു വിരോധമായി നിന്റെ കോപം ജ്വലിക്കുന്നതു എന്തു?]]></a:t>
+              <a:t><![CDATA[31. அப்படியே மோசே கர்த்தரிடத்திற்குத் திரும்பிப்போய்: ஐயோ, இந்த ஜனங்கள் பொன்னினால் தங்களுக்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தெய்வங்களை உண்டாக்கி, மகா பெரிய பாவம் செய்திருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. ஆகிலும், தேவரீர் அவர்கள் பாவத்தை மன்னித்தருளுவீரானால் மன்னித்தருளும்; இல்லாவிட்டால் நீர் எழுதின]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உம்முடைய புஸ்தகத்திலிருந்து என் பேரைக் கிறுக்கிப்போடும் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: எனக்கு விரோதமாய்ப் பாவம் செய்தவன் எவனோ, அவன் பேரை என்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புஸ்தகத்திலிருந்து கிறுக்கிப்போடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. இப்பொழுது நீ போய், நான் உனக்குச் சொன்ன இடத்துக்கு ஜனங்களை அழைத்துக்கொண்டுபோ; என் தூதனானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18376,51 +20257,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തന്നേ അവരോടു സത്യംചെയ്തുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[3. ஜனங்கள் எல்லாரும் தங்கள் காதுகளில் இருந்த பொன்னணிகளைக் கழற்றி, ஆரோனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உனக்குமுன் செல்லுவார்; ஆகிலும், நான் விசாரிக்கும் நாளில் அவர்களுடைய பாவத்தை அவர்களிடத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசாரிப்பேன் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. ஆரோன் செய்த கன்றுக்குட்டியை ஜனங்கள் செய்வித்ததின் நிமித்தம் கர்த்தர் அவர்களை உபாதித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18508,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അപ്പോൾ യഹോവ തന്റെ ജനത്തിന്നു വരുത്തും എന്നു കല്പിച്ച അനർത്ഥത്തെക്കുറിച്ചു അനുതപിച്ചു.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் கையிலிருந்து அவன் அந்தப் பொன்னை வாங்கி, சிற்பக்கருவியினால் கருப்பிடித்து, ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18569,91 +20846,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 32]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme15">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme15">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18679,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme15">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18854,51 +21131,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>73</Slides>
+  <Slides>82</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>