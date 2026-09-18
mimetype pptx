--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -89,50 +89,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -162,50 +170,54 @@
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -352,53 +364,57 @@
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உம்முடைய கண்களில் இப்பொழுது எனக்குக் கிருபை கிடைத்ததானால் நான் உம்மை அறிவதற்கும், உம்முடைய கண்களில் எனக்குக் கிருபை கிடைப்பதற்கும், உம்முடைய வழியை எனக்கு அறிவியும்; இந்த ஜாதி உம்முடைய ஜனமென்று நினைத்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And when the people heard these evil tidings, they mourned: and no man did put on him his ornaments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -567,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உம்முடைய கண்களில் இப்பொழுது எனக்குக் கிருபை கிடைத்ததானால் நான் உம்மை அறிவதற்கும், உம்முடைய கண்களில் எனக்குக் கிருபை கிடைப்பதற்கும், உம்முடைய வழியை எனக்கு அறிவியும்; இந்த ஜாதி உம்முடைய ஜனமென்று நினைத்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. For the LORD had said unto Moses, Say unto the children of Israel, All of you are a stubborn people: I will come up into the midst of you in a moment, and consume you: therefore now put off your ornaments from you, that I may know what to do unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவர்: என் சமுகம் உனக்கு முன்பாகச் செல்லும், நான் உனக்கு இளைப்பாறுதல் தருவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. For the LORD had said unto Moses, Say unto the children of Israel, All of you are a stubborn people: I will come up into the midst of you in a moment, and consume you: therefore now put off your ornaments from you, that I may know what to do unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அதற்கு அவர்: என் சமுகம் உனக்கு முன்பாகச் செல்லும், நான் உனக்கு இளைப்பாறுதல் தருவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. For the LORD had said unto Moses, Say unto the children of Israel, All of you are a stubborn people: I will come up into the midst of you in a moment, and consume you: therefore now put off your ornaments from you, that I may know what to do unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன் அவரை நோக்கி: உம்முடைய சமுகம் என்னோடேகூடச் செல்லாமற்போனால், எங்களை இவ்விடத்திலிருந்து கொண்டுபோகாதிரும்.]]></a:t>
+              <a:t><![CDATA[5. For the LORD had said unto Moses, Say unto the children of Israel, All of you are a stubborn people: I will come up into the midst of you in a moment, and consume you: therefore now put off your ornaments from you, that I may know what to do unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது அவன் அவரை நோக்கி: உம்முடைய சமுகம் என்னோடேகூடச் செல்லாமற்போனால், எங்களை இவ்விடத்திலிருந்து கொண்டுபோகாதிரும்.]]></a:t>
+              <a:t><![CDATA[6. And the children of Israel stripped themselves of their ornaments by the mount Horeb.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எனக்கும் உமது ஜனங்களுக்கும் உம்முடைய கண்களிலே கிருபை கிடைத்ததென்பது எதினால் அறியப்படும்; நீர் எங்களோடே வருவதினால் அல்லவா? இப்படியே பூமியின்மேலுள்ள ஜனங்கள் எல்லாரிலும், நானும் உம்முடைய ஜனங்களும் விசேஷித்தவர்கள் என்று விளங்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Moses took the tabernacle, and pitched it without the camp, far off from the camp, and called it the Tabernacle of the congregation. And it came to pass, that every one which sought the LORD went out unto the tabernacle of the congregation, which was without the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. எனக்கும் உமது ஜனங்களுக்கும் உம்முடைய கண்களிலே கிருபை கிடைத்ததென்பது எதினால் அறியப்படும்; நீர் எங்களோடே வருவதினால் அல்லவா? இப்படியே பூமியின்மேலுள்ள ஜனங்கள் எல்லாரிலும், நானும் உம்முடைய ஜனங்களும் விசேஷித்தவர்கள் என்று விளங்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And Moses took the tabernacle, and pitched it without the camp, far off from the camp, and called it the Tabernacle of the congregation. And it came to pass, that every one which sought the LORD went out unto the tabernacle of the congregation, which was without the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ சொன்ன இந்த வார்த்தையின்படியே செய்வேன்; என் கண்களில் உனக்குக் கிருபை கிடைத்தது; உன்னைப் பேர்சொல்லி அழைத்து அறிந்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And Moses took the tabernacle, and pitched it without the camp, far off from the camp, and called it the Tabernacle of the congregation. And it came to pass, that every one which sought the LORD went out unto the tabernacle of the congregation, which was without the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1439,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ சொன்ன இந்த வார்த்தையின்படியே செய்வேன்; என் கண்களில் உனக்குக் கிருபை கிடைத்தது; உன்னைப் பேர்சொல்லி அழைத்து அறிந்திருக்கிறேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when Moses went out unto the tabernacle, that all the people rose up, and stood every man at his tent door, and looked after Moses, until he was gone into the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1548,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஜனங்கள் எல்லாரும் மேகஸ்தம்பம் கூடாரவாசலில் நிற்கக்கண்டார்கள்; ஜனங்கள் எல்லாரும் எழுந்திருந்து, தங்கள் தங்கள் கூடாரவாசலில் பணிந்து கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Depart, and go up behind, you and the people which you have brought up out of the land of Egypt, unto the land which I swore unto Abraham, to Isaac, and to Jacob, saying, Unto your seed will I give it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1657,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது அவன்: உம்முடைய மகிமையை எனக்குக் காண்பித்தருளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And it came to pass, when Moses went out unto the tabernacle, that all the people rose up, and stood every man at his tent door, and looked after Moses, until he was gone into the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1766,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்: என்னுடைய தயையை எல்லாம் நான் உனக்கு முன்பாகக் கடந்துபோகப்பண்ணி, கர்த்தருடைய நாமத்தை உனக்கு முன்பாகக் கூறுவேன்; எவன்மேல் கிருபையாயிருக்கச் சித்தமாயிருப்பேனோ, அவன்மேல் கிருபையாயிருப்பேன்; எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. And it came to pass, as Moses entered into the tabernacle, the cloudy pillar descended, and stood at the door of the tabernacle, and the Lord talked with Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1875,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்: என்னுடைய தயையை எல்லாம் நான் உனக்கு முன்பாகக் கடந்துபோகப்பண்ணி, கர்த்தருடைய நாமத்தை உனக்கு முன்பாகக் கூறுவேன்; எவன்மேல் கிருபையாயிருக்கச் சித்தமாயிருப்பேனோ, அவன்மேல் கிருபையாயிருப்பேன்; எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[9. And it came to pass, as Moses entered into the tabernacle, the cloudy pillar descended, and stood at the door of the tabernacle, and the Lord talked with Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1984,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அதற்கு அவர்: என்னுடைய தயையை எல்லாம் நான் உனக்கு முன்பாகக் கடந்துபோகப்பண்ணி, கர்த்தருடைய நாமத்தை உனக்கு முன்பாகக் கூறுவேன்; எவன்மேல் கிருபையாயிருக்கச் சித்தமாயிருப்பேனோ, அவன்மேல் கிருபையாயிருப்பேன்; எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன் என்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[10. And all the people saw the cloudy pillar stand at the tabernacle door: and all the people rose up and worshipped, every man in his tent door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2093,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ என் முகத்தைக் காணமாட்டாய், ஒரு மனுஷனும் என்னைக் கண்டு உயிரோடிருக்கக் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[10. And all the people saw the cloudy pillar stand at the tabernacle door: and all the people rose up and worshipped, every man in his tent door.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2202,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீ என் முகத்தைக் காணமாட்டாய், ஒரு மனுஷனும் என்னைக் கண்டு உயிரோடிருக்கக் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD spoke unto Moses face to face, as a man speaks unto his friend. And he turned again into the camp: but his servant Joshua, the son of Nun, a young man, departed not out of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்னும் கர்த்தர்: இதோ, என்னண்டையில் ஒரு இடம் உண்டு; நீ அங்கே கன்மலையில் நில்லு.]]></a:t>
+              <a:t><![CDATA[11. And the LORD spoke unto Moses face to face, as a man speaks unto his friend. And he turned again into the camp: but his servant Joshua, the son of Nun, a young man, departed not out of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2420,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. என் மகிமை கடந்துபோகும்போது, நான் உன்னை அந்தக் கன்மலையின் வெடிப்பிலே வைத்து, நான் கடந்துபோகுமட்டும் என் கரத்தினால் உன்னை மூடுவேன்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD spoke unto Moses face to face, as a man speaks unto his friend. And he turned again into the camp: but his servant Joshua, the son of Nun, a young man, departed not out of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. என் மகிமை கடந்துபோகும்போது, நான் உன்னை அந்தக் கன்மலையின் வெடிப்பிலே வைத்து, நான் கடந்துபோகுமட்டும் என் கரத்தினால் உன்னை மூடுவேன்.]]></a:t>
+              <a:t><![CDATA[12. And Moses said unto the LORD, See, you says unto me, Bring up this people: and you have not let me know whom you will send with me. Yet you have said, I know you by name, and you have also found grace in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2638,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, என் கரத்தை எடுப்பேன்; அப்பொழுது என் பின்பக்கத்தைக் காண்பாய்; என் முகமோ காணப்படாது என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And Moses said unto the LORD, See, you says unto me, Bring up this people: and you have not let me know whom you will send with me. Yet you have said, I know you by name, and you have also found grace in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2747,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஜனங்கள் எல்லாரும் மேகஸ்தம்பம் கூடாரவாசலில் நிற்கக்கண்டார்கள்; ஜனங்கள் எல்லாரும் எழுந்திருந்து, தங்கள் தங்கள் கூடாரவாசலில் பணிந்து கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Depart, and go up behind, you and the people which you have brought up out of the land of Egypt, unto the land which I swore unto Abraham, to Isaac, and to Jacob, saying, Unto your seed will I give it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பின்பு, என் கரத்தை எடுப்பேன்; அப்பொழுது என் பின்பக்கத்தைக் காண்பாய்; என் முகமோ காணப்படாது என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And Moses said unto the LORD, See, you says unto me, Bring up this people: and you have not let me know whom you will send with me. Yet you have said, I know you by name, and you have also found grace in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: நீயும், எகிப்து தேசத்திலிருந்து நீ அழைத்துக்கொண்டு வந்த ஜனங்களும், இவ்விடத்தை விட்டுப் புறப்பட்டு, உன் சந்ததிக்குக் கொடுப்பேன் என்று நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்துக்குப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[12. And Moses said unto the LORD, See, you says unto me, Bring up this people: and you have not let me know whom you will send with me. Yet you have said, I know you by name, and you have also found grace in my sight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: நீயும், எகிப்து தேசத்திலிருந்து நீ அழைத்துக்கொண்டு வந்த ஜனங்களும், இவ்விடத்தை விட்டுப் புறப்பட்டு, உன் சந்ததிக்குக் கொடுப்பேன் என்று நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்துக்குப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore, I pray you, if I have found grace in your sight, show me now your way, that I may know you, that I may find grace in your sight: and consider that this nation is your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3183,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: நீயும், எகிப்து தேசத்திலிருந்து நீ அழைத்துக்கொண்டு வந்த ஜனங்களும், இவ்விடத்தை விட்டுப் புறப்பட்டு, உன் சந்ததிக்குக் கொடுப்பேன் என்று நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்துக்குப் போங்கள்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore, I pray you, if I have found grace in your sight, show me now your way, that I may know you, that I may find grace in your sight: and consider that this nation is your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3292,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் ஒரு தூதனை உங்களுக்கு முன்பாக அனுப்பி, கானானியனையும் எமோரியனையும் ஏத்தியனையும் பெரிசியனையும் ஏவியனையும் எபூசியனையும் துரத்திவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[13. Now therefore, I pray you, if I have found grace in your sight, show me now your way, that I may know you, that I may find grace in your sight: and consider that this nation is your people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் ஒரு தூதனை உங்களுக்கு முன்பாக அனுப்பி, கானானியனையும் எமோரியனையும் ஏத்தியனையும் பெரிசியனையும் ஏவியனையும் எபூசியனையும் துரத்திவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[14. And he said, My presence shall go with you, and I will give you rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும், வழியிலே நான் உங்களை நிர்மூலம்பண்ணாதபடிக்கு, நான் உங்கள் நடுவே செல்லமாட்டேன், நீங்கள் வணங்காக் கழுத்துள்ள ஜனங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto him, If your presence go not with me, carry us not up behind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆனாலும், வழியிலே நான் உங்களை நிர்மூலம்பண்ணாதபடிக்கு, நான் உங்கள் நடுவே செல்லமாட்டேன், நீங்கள் வணங்காக் கழுத்துள்ள ஜனங்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. And he said unto him, If your presence go not with me, carry us not up behind.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3728,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. துக்கமான இவ்வார்த்தைகளை ஜனங்கள் கேட்டபோது, ஒருவரும் தங்கள் ஆபரணங்களைப் போட்டுக்கொள்ளாமல் துக்கித்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. For wherein shall it be known here that I and your people have found grace in your sight? is it not in that you go with us? so shall we be separated, I and your people, from all the people that are upon the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனென்றால், நீங்கள் வணங்காக் கழுத்துள்ள ஜனங்கள், நான் ஒரு நிமிஷத்தில் உங்கள் நடுவில் எழும்பி, உங்களை நிர்மூலம்பண்ணுவேன்; ஆகையால், நீங்கள் போட்டிருக்கிற உங்கள் ஆபரணங்களைக் கழற்றிப்போடுங்கள்; அப்பொழுது நான் உங்களுக்குச் செய்யவேண்டியதை அறிவேன் என்று இஸ்ரவேல் புத்திரருக்குச் சொல் என்று கர்த்தர் மோசேயோடே சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[16. For wherein shall it be known here that I and your people have found grace in your sight? is it not in that you go with us? so shall we be separated, I and your people, from all the people that are upon the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3946,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் தன் சிநேகிதனோடே பேசுவதுபோல, கர்த்தர் மோசேயோடே முகமுகமாய்ப் பேசினார்; பின்பு, அவன் பாளயத்துக்குத் திரும்பினான்; நூனின் குமாரனாகிய யோசுவா என்னும் அவனுடைய பணிவிடைக்காரனாகிய வாலிபன் ஆசரிப்புக் கூடாரத்தை விட்டுப் பிரியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Depart, and go up behind, you and the people which you have brought up out of the land of Egypt, unto the land which I swore unto Abraham, to Isaac, and to Jacob, saying, Unto your seed will I give it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4055,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனென்றால், நீங்கள் வணங்காக் கழுத்துள்ள ஜனங்கள், நான் ஒரு நிமிஷத்தில் உங்கள் நடுவில் எழும்பி, உங்களை நிர்மூலம்பண்ணுவேன்; ஆகையால், நீங்கள் போட்டிருக்கிற உங்கள் ஆபரணங்களைக் கழற்றிப்போடுங்கள்; அப்பொழுது நான் உங்களுக்குச் செய்யவேண்டியதை அறிவேன் என்று இஸ்ரவேல் புத்திரருக்குச் சொல் என்று கர்த்தர் மோசேயோடே சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[16. For wherein shall it be known here that I and your people have found grace in your sight? is it not in that you go with us? so shall we be separated, I and your people, from all the people that are upon the face of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஏனென்றால், நீங்கள் வணங்காக் கழுத்துள்ள ஜனங்கள், நான் ஒரு நிமிஷத்தில் உங்கள் நடுவில் எழும்பி, உங்களை நிர்மூலம்பண்ணுவேன்; ஆகையால், நீங்கள் போட்டிருக்கிற உங்கள் ஆபரணங்களைக் கழற்றிப்போடுங்கள்; அப்பொழுது நான் உங்களுக்குச் செய்யவேண்டியதை அறிவேன் என்று இஸ்ரவேல் புத்திரருக்குச் சொல் என்று கர்த்தர் மோசேயோடே சொல்லியிருந்தார்.]]></a:t>
+              <a:t><![CDATA[17. And the LORD said unto Moses, I will do this thing also that you have spoken: for you have found grace in my sight, and I know you by name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், இஸ்ரவேல் புத்திரர் ஓரேப் மலையருகே தங்கள் ஆபரணங்களைக் கழற்றிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And the LORD said unto Moses, I will do this thing also that you have spoken: for you have found grace in my sight, and I know you by name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே கூடாரத்தைப் பெயர்த்து, அதைப் பாளயத்துக்குப் புறம்பே தூரத்திலே போட்டு, அதற்கு ஆசரிப்புக் கூடாரம் என்று பேரிட்டான். கர்த்தரைத் தேடும் யாவரும் பாளயத்துக்குப் புறம்பான ஆசரிப்புக் கூடாரத்துக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And he said, I plead to you, show me your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே கூடாரத்தைப் பெயர்த்து, அதைப் பாளயத்துக்குப் புறம்பே தூரத்திலே போட்டு, அதற்கு ஆசரிப்புக் கூடாரம் என்று பேரிட்டான். கர்த்தரைத் தேடும் யாவரும் பாளயத்துக்குப் புறம்பான ஆசரிப்புக் கூடாரத்துக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he said, I will make all my goodness pass before you, and I will proclaim the name of the LORD before you; and will be gracious to whom I will be gracious, and will show mercy on whom I will show mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4600,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மோசே கூடாரத்தைப் பெயர்த்து, அதைப் பாளயத்துக்குப் புறம்பே தூரத்திலே போட்டு, அதற்கு ஆசரிப்புக் கூடாரம் என்று பேரிட்டான். கர்த்தரைத் தேடும் யாவரும் பாளயத்துக்குப் புறம்பான ஆசரிப்புக் கூடாரத்துக்குப் போவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he said, I will make all my goodness pass before you, and I will proclaim the name of the LORD before you; and will be gracious to whom I will be gracious, and will show mercy on whom I will show mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மோசே கூடாரத்துக்குப் போகும்போது, ஜனங்கள் எல்லாரும் எழுந்திருந்து, தங்கள் தங்கள் கூடாரவாசலில் நின்றுகொண்டு, அவன் கூடாரத்துக்குள் பிரவேசிக்குமட்டும், அவன் பின்னே பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he said, I will make all my goodness pass before you, and I will proclaim the name of the LORD before you; and will be gracious to whom I will be gracious, and will show mercy on whom I will show mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மோசே கூடாரத்துக்குப் போகும்போது, ஜனங்கள் எல்லாரும் எழுந்திருந்து, தங்கள் தங்கள் கூடாரவாசலில் நின்றுகொண்டு, அவன் கூடாரத்துக்குள் பிரவேசிக்குமட்டும், அவன் பின்னே பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And he said, I will make all my goodness pass before you, and I will proclaim the name of the LORD before you; and will be gracious to whom I will be gracious, and will show mercy on whom I will show mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4927,51 +4943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே கூடாரத்துக்குள் பிரவேசிக்கையில், மேகஸ்தம்பம் இறங்கி, கூடாரவாசலில் நின்றது; கர்த்தர் மோசேயோடே பேசினார்.]]></a:t>
+              <a:t><![CDATA[20. And he said, You can not see my face: for there shall no man see me, and live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5036,51 +5052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. மோசே கூடாரத்துக்குள் பிரவேசிக்கையில், மேகஸ்தம்பம் இறங்கி, கூடாரவாசலில் நின்றது; கர்த்தர் மோசேயோடே பேசினார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said, Behold, there is a place by me, and you shall stand upon a rock:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5145,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் தன் சிநேகிதனோடே பேசுவதுபோல, கர்த்தர் மோசேயோடே முகமுகமாய்ப் பேசினார்; பின்பு, அவன் பாளயத்துக்குத் திரும்பினான்; நூனின் குமாரனாகிய யோசுவா என்னும் அவனுடைய பணிவிடைக்காரனாகிய வாலிபன் ஆசரிப்புக் கூடாரத்தை விட்டுப் பிரியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And I will send an angel before you; and I will drive out the Canaanite, the Amorite, and the Hittite, and the Perizzite, the Hivite, and the Jebusite:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And it shall come to pass, while my glory passes by, that I will put you in a cleft of the rock, and will cover you with my hand while I pass by:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And it shall come to pass, while my glory passes by, that I will put you in a cleft of the rock, and will cover you with my hand while I pass by:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And I will take away mine hand, and you shall see my back parts: but my face shall not be seen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And I will take away mine hand, and you shall see my back parts: but my face shall not be seen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5254,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஒருவன் தன் சிநேகிதனோடே பேசுவதுபோல, கர்த்தர் மோசேயோடே முகமுகமாய்ப் பேசினார்; பின்பு, அவன் பாளயத்துக்குத் திரும்பினான்; நூனின் குமாரனாகிய யோசுவா என்னும் அவனுடைய பணிவிடைக்காரனாகிய வாலிபன் ஆசரிப்புக் கூடாரத்தை விட்டுப் பிரியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And I will send an angel before you; and I will drive out the Canaanite, the Amorite, and the Hittite, and the Perizzite, the Hivite, and the Jebusite:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5363,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை அழைத்துக்கொண்டு போ என்று சொன்னீர்; ஆகிலும், என்னோடேகூட இன்னாரை அனுப்புவேன் என்பதை எனக்கு நீர் அறிவிக்கவில்லை; என்றாலும் உன்னைப் பேர்சொல்லி அழைத்து அறிந்திருக்கிறேன் என்றும், என் கண்களில் உனக்குக் கிருபை கிடைத்தது என்றும், தேவரீர் சொன்னதுண்டே.]]></a:t>
+              <a:t><![CDATA[3. Unto a land flowing with milk and honey: for I will not go up in the midst of you; for you are a stubborn people: lest I consume you in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை அழைத்துக்கொண்டு போ என்று சொன்னீர்; ஆகிலும், என்னோடேகூட இன்னாரை அனுப்புவேன் என்பதை எனக்கு நீர் அறிவிக்கவில்லை; என்றாலும் உன்னைப் பேர்சொல்லி அழைத்து அறிந்திருக்கிறேன் என்றும், என் கண்களில் உனக்குக் கிருபை கிடைத்தது என்றும், தேவரீர் சொன்னதுண்டே.]]></a:t>
+              <a:t><![CDATA[3. Unto a land flowing with milk and honey: for I will not go up in the midst of you; for you are a stubborn people: lest I consume you in the way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5581,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை அழைத்துக்கொண்டு போ என்று சொன்னீர்; ஆகிலும், என்னோடேகூட இன்னாரை அனுப்புவேன் என்பதை எனக்கு நீர் அறிவிக்கவில்லை; என்றாலும் உன்னைப் பேர்சொல்லி அழைத்து அறிந்திருக்கிறேன் என்றும், என் கண்களில் உனக்குக் கிருபை கிடைத்தது என்றும், தேவரீர் சொன்னதுண்டே.]]></a:t>
+              <a:t><![CDATA[4. And when the people heard these evil tidings, they mourned: and no man did put on him his ornaments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5660,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596033" r:id="rId1"/>
+    <p:sldLayoutId id="2478708566" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6056,50 +6508,82 @@
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ആകയാൽ എന്നോടു കൃപയുണ്ടെങ്കിൽ നിന്റെ വഴി എന്നെ അറിയിക്കേണമേ; നിനക്കു എന്നോടു]]></a:t>
+              <a:t><![CDATA[துக்கித்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൃപയുണ്ടാകുവാന്തക്കവണ്ണം ഞാൻ നിന്നെ അറിയുമാറാകട്ടെ; ഈ ജാതി നിന്റെ ജനം എന്നു ഓർക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[5. ஏனென்றால், நீங்கள் வணங்காக் கழுத்துள்ள ஜனங்கள், நான் ஒரு நிமிஷத்தில் உங்கள் நடுவில் எழும்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതിന്നു അവൻ: എന്റെ സാന്നിദ്ധ്യം നിന്നോടുകൂടെ പോരും; ഞാൻ നിനക്കു സ്വസ്ഥത നല്കും എന്നു]]></a:t>
+              <a:t><![CDATA[உங்களை நிர்மூலம்பண்ணுவேன்; ஆகையால், நீங்கள் போட்டிருக்கிற உங்கள் ஆபரணங்களைக் கழற்றிப்போடுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நான் உங்களுக்குச் செய்யவேண்டியதை அறிவேன் என்று இஸ்ரவேல் புத்திரருக்குச் சொல் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവൻ അവനോടു: തിരുസാന്നിദ്ധ്യം എന്നോടുകൂടെ പോരുന്നില്ല എങ്കിൽ ഞങ്ങളെ ഇവിടെനിന്നു]]></a:t>
+              <a:t><![CDATA[கர்த்தர் மோசேயோடே சொல்லியிருந்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെടുവിക്കരുതേ.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், இஸ்ரவேல் புத்திரர் ஓரேப் மலையருகே தங்கள் ஆபரணங்களைக் கழற்றிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. എന്നോടും നിന്റെ ജനത്തോടും കൃപ ഉണ്ടെന്നുള്ളതു ഏതിനാൽ അറിയും? നീ ഞങ്ങളോടുകൂടെ പോരുന്നതിനാലല്ലയോ?]]></a:t>
+              <a:t><![CDATA[7. மோசே கூடாரத்தைப் பெயர்த்து, அதைப் பாளயத்துக்குப் புறம்பே தூரத்திலே போட்டு, அதற்கு ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അങ്ങനെ ഞാനും നിന്റെ ജനവും ഭൂതലത്തിലുള്ള സകലജാതികളിലുംവെച്ചു വിശേഷതയുള്ളവരായിരിക്കും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கூடாரம் என்று பேரிட்டான். கர்த்தரைத் தேடும் யாவரும் பாளயத்துக்குப் புறம்பான ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. യഹോവ മോശെയോടു: നീ പറഞ്ഞ ഈ വാക്കുപോലെ ഞാൻ ചെയ്യും; എനിക്കു നിന്നോടു കൃപ തോന്നിയിരിക്കുന്നു; ഞാൻ]]></a:t>
+              <a:t><![CDATA[கூடாரத்துக்குப் போவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നെ അടുത്തു അറിഞ്ഞുമിരിക്കുന്നു എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[8. மோசே கூடாரத்துக்குப் போகும்போது, ஜனங்கள் எல்லாரும் எழுந்திருந்து, தங்கள் தங்கள் கூடாரவாசலில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ജനം എല്ലാം കൂടാരവാതിൽക്കൽ മേഘസ്തംഭം നില്ക്കുന്നതു കണ്ടു. ജനം എല്ലാം എഴുന്നേറ്റു ഓരോരുത്തൻ]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: நீயும், எகிப்து தேசத்திலிருந்து நீ அழைத்துக்கொண்டு வந்த ஜனங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അപ്പോൾ അവൻ: നിന്റെ തേജസ്സു എനിക്കു കാണിച്ചു തരേണമേ എന്നപേക്ഷിച്ചു.]]></a:t>
+              <a:t><![CDATA[நின்றுகொண்டு, அவன் கூடாரத்துக்குள் பிரவேசிக்குமட்டும், அவன் பின்னே பார்த்துக்கொண்டிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അതിന്നു അവൻ: ഞാൻ എന്റെ മഹിമ ഒക്കെയും നിന്റെ മുമ്പാകെ കടക്കുമാറാക്കി യഹോവയുടെ നാമത്തെ നിന്റെ]]></a:t>
+              <a:t><![CDATA[9. மோசே கூடாரத்துக்குள் பிரவேசிக்கையில், மேகஸ்தம்பம் இறங்கி, கூடாரவாசலில் நின்றது; கர்த்தர் மோசேயோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുമ്പാകെ ഘോഷിക്കും; കൃപ ചെയ്‍വാൻ എനിക്കു മനസ്സുള്ളവനോടു ഞാൻ കൃപ ചെയ്യും; കരുണ കാണിപ്പാൻ എനിക്കു]]></a:t>
+              <a:t><![CDATA[பேசினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനസ്സുള്ളവന്നു ഞാൻ കരുണ കാണിക്കും എന്നരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[10. ஜனங்கள் எல்லாரும் மேகஸ்தம்பம் கூடாரவாசலில் நிற்கக்கண்டார்கள்; ஜனங்கள் எல்லாரும் எழுந்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നിനക്കു എന്റെ മുഖം കാണ്മാൻ കഴികയില്ല; ഒരു മനുഷ്യനും എന്നെ കണ്ടു ജീവനോടെ ഇരിക്കയില്ല എന്നും അവൻ]]></a:t>
+              <a:t><![CDATA[தங்கள் தங்கள் கூடாரவாசலில் பணிந்து கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[11. ஒருவன் தன் சிநேகிதனோடே பேசுவதுபோல, கர்த்தர் மோசேயோடே முகமுகமாய்ப் பேசினார்; பின்பு, அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഇതാ, എന്റെ അടുക്കൽ ഒരു സ്ഥലം ഉണ്ടു; അവിടെ ആ പാറമേൽ നീ നിൽക്കേണം.]]></a:t>
+              <a:t><![CDATA[பாளயத்துக்குத் திரும்பினான்; நூனின் குமாரனாகிய யோசுவா என்னும் அவனுடைய பணிவிடைக்காரனாகிய வாலிபன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. എന്റെ തേജസ്സു കടന്നുപോകുമ്പോൾ ഞാൻ നിന്നെ പാറയുടെ ഒരു പിളർപ്പിൽ ആക്കി ഞാൻ കടന്നുപോകുവോളം എന്റെ]]></a:t>
+              <a:t><![CDATA[ஆசரிப்புக் கூடாரத்தை விட்டுப் பிரியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൈകൊണ്ടു നിന്നെ മറെക്കും.]]></a:t>
+              <a:t><![CDATA[12. மோசே கர்த்தரை நோக்கி: தேவரீர் இந்த ஜனங்களை அழைத்துக்கொண்டு போ என்று சொன்னீர்; ஆகிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. പിന്നെ എന്റെ കൈ നീക്കും; നീ എന്റെ പിൻഭാഗം കാണും; എന്റെ മുഖമോ കാണാവതല്ല എന്നും യഹോവ]]></a:t>
+              <a:t><![CDATA[என்னோடேகூட இன்னாரை அனுப்புவேன் என்பதை எனக்கு நீர் அறிவிக்கவில்லை; என்றாலும் உன்னைப் பேர்சொல்லி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[താന്താന്റെ കൂടാരവാതിൽക്കൽവെച്ചു നമസ്കരിച്ചു.]]></a:t>
+              <a:t><![CDATA[இவ்விடத்தை விட்டுப் புறப்பட்டு, உன் சந்ததிக்குக் கொடுப்பேன் என்று நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[அழைத்து அறிந்திருக்கிறேன் என்றும், என் கண்களில் உனக்குக் கிருபை கிடைத்தது என்றும், தேவரீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം യഹോവ മോശെയോടു കല്പിച്ചതു എന്തെന്നാൽ നീയും മിസ്രയീംദേശത്തുനിന്നു നീ കൊണ്ടുവന്ന ജനവും ഇവിടെ]]></a:t>
+              <a:t><![CDATA[சொன்னதுண்டே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നു പുറപ്പെട്ടു, നിന്റെ സന്തതിക്കു കൊടുക്കുമെന്നു ഞാൻ അബ്രാഹാമിനോടും യിസ്ഹാക്കിനോടും]]></a:t>
+              <a:t><![CDATA[13. உம்முடைய கண்களில் இப்பொழுது எனக்குக் கிருபை கிடைத்ததானால் நான் உம்மை அறிவதற்கும், உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാക്കോബിനോടും സത്യംചെയ്ത ദേശത്തേക്കു,]]></a:t>
+              <a:t><![CDATA[கண்களில் எனக்குக் கிருபை கிடைப்பதற்கும், உம்முடைய வழியை எனக்கு அறிவியும்; இந்த ஜாதி உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. പാലും തേനും ഒഴുകുന്ന ദേശത്തേക്കു, തന്നേ, പോകുവിൻ. ഞാൻ ഒരു ദൂതനെ നിനക്കു മുമ്പായി അയക്കും;]]></a:t>
+              <a:t><![CDATA[ஜனமென்று நினைத்தருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കനാന്യൻ, അമോർയ്യൻ, ഹിത്യൻ, പെരിസ്യൻ, ഹിവ്യൻ, യെബൂസ്യൻ എന്നിവരെ ഞാൻ ഓടിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[14. அதற்கு அவர்: என் சமுகம் உனக்கு முன்பாகச் செல்லும், நான் உனக்கு இளைப்பாறுதல் தருவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. വഴിയിൽവെച്ചു ഞാൻ നിന്നെ നശിപ്പിക്കാതിരിക്കേണ്ടതിന്നു ഞാൻ നിന്റെ നടുവിൽ നടക്കയില്ല; നീ]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது அவன் அவரை நோக்கி: உம்முடைய சமுகம் என்னோடேகூடச் செல்லாமற்போனால், எங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദുശ്ശാഠ്യമുള്ള ജനം ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[இவ்விடத்திலிருந்து கொண்டுபோகாதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ദോഷകരമായ ഈ വചനം കേട്ടപ്പോൾ ജനം ദുഃഖിച്ചു; ആരും തന്റെ ആഭരണം ധരിച്ചതുമില്ല.]]></a:t>
+              <a:t><![CDATA[16. எனக்கும் உமது ஜனங்களுக்கும் உம்முடைய கண்களிலே கிருபை கிடைத்ததென்பது எதினால் அறியப்படும்; நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നിങ്ങൾ ദുശ്ശാഠ്യമുള്ള ജനം ആകുന്നു; ഞാൻ ഒരു നിമിഷനേരം നിന്റെ നടുവിൽ നടന്നാൽ നിന്നെ സംഹരിച്ചുകളയും;]]></a:t>
+              <a:t><![CDATA[எங்களோடே வருவதினால் அல்லவா? இப்படியே பூமியின்மேலுள்ள ஜனங்கள் எல்லாரிலும், நானும் உம்முடைய ஜனங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഒരുത്തൻ തന്റെ സ്നേഹിതനോടു സംസാരിക്കുന്നതു പോലെ യഹോവ മോശെയോടു അഭിമുഖമായി സംസാരിച്ചു. പിന്നെ അവൻ]]></a:t>
+              <a:t><![CDATA[யாக்கோபுக்கும் ஆணையிட்டுக்கொடுத்த பாலும் தேனும் ஓடுகிற தேசத்துக்குப் போங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതുകൊണ്ടു ഞാൻ നിന്നോടു എന്തു ചെയ്യേണം എന്നു അറിയേണ്ടതിന്നു നീ നിന്റെ ആഭരണം നീക്കിക്കളക എന്നിങ്ങനെ]]></a:t>
+              <a:t><![CDATA[விசேஷித்தவர்கள் என்று விளங்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽ മക്കളോടു പറക എന്നു യഹോവ മോശെയോടു കല്പിച്ചിരുന്നു.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ சொன்ன இந்த வார்த்தையின்படியே செய்வேன்; என் கண்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അങ്ങനെ ഹോരേബ് പർവ്വതത്തിങ്കൽ തുടങ്ങി യിസ്രായേൽമക്കൾ ആഭരണം ധരിച്ചില്ല.]]></a:t>
+              <a:t><![CDATA[உனக்குக் கிருபை கிடைத்தது; உன்னைப் பேர்சொல்லி அழைத்து அறிந்திருக்கிறேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. മോശെ കൂടാരം എടുത്തു പാളയത്തിന്നു പുറത്തു പാളയത്തിൽനിന്നു ദൂരത്തു അടിച്ചു; അതിന്നു സമാഗമനക്കുടാരം]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது அவன்: உம்முடைய மகிமையை எனக்குக் காண்பித்தருளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പേർ ഇട്ടു. യഹോവയെ അന്വേഷിക്കുന്നവനെല്ലാം പുറപ്പെട്ടു പാളയത്തിന്നു പുറത്തുള്ള സമാഗമന]]></a:t>
+              <a:t><![CDATA[19. அதற்கு அவர்: என்னுடைய தயையை எல்லாம் நான் உனக்கு முன்பாகக் கடந்துபோகப்பண்ணி, கர்த்தருடைய நாமத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടാരത്തിലേക്കു ചെന്നു.]]></a:t>
+              <a:t><![CDATA[உனக்கு முன்பாகக் கூறுவேன்; எவன்மேல் கிருபையாயிருக்கச் சித்தமாயிருப்பேனோ, அவன்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. മോശെ കൂടാരത്തിലേക്കു പോകുമ്പോൾ ജനം ഒക്കെയും എഴുന്നേറ്റു ഒരോരുത്തൻ താന്താന്റെ കൂടാരവാതിൽക്കൽ]]></a:t>
+              <a:t><![CDATA[கிருபையாயிருப்பேன்; எவன்மேல் இரக்கமாயிருக்கச் சித்தமாயிருப்பேனோ அவன்மேல் இரக்கமாயிருப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നു, മോശെ കൂടാരത്തിന്നകത്തു കടക്കുവേളം അവനെ നോക്കിക്കൊണ്ടിരുന്നു.]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. മോശെ കൂടാരത്തിൽ കടക്കുമ്പോൾ മേഘസ്തംഭം ഇറങ്ങി കൂടാരവാതിൽക്കൽ നിൽക്കയും യഹോവ മോശെയോടു സംസാരിക്കയും]]></a:t>
+              <a:t><![CDATA[20. நீ என் முகத்தைக் காணமாட்டாய், ஒரு மனுஷனும் என்னைக் கண்டு உயிரோடிருக்கக் கூடாது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[21. பின்னும் கர்த்தர்: இதோ, என்னண்டையில் ஒரு இடம் உண்டு; நீ அங்கே கன்மலையில் நில்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാളയത്തിലേക്കു മടങ്ങിവന്നു; അവന്റെ ശുശ്രൂഷക്കാരനായ നൂന്റെ പുത്രനായ യോശുവ എന്ന ബാല്യക്കാരനോ കൂടാരത്തെ]]></a:t>
+              <a:t><![CDATA[2. நான் ஒரு தூதனை உங்களுக்கு முன்பாக அனுப்பி, கானானியனையும் எமோரியனையும் ஏத்தியனையும் பெரிசியனையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. என் மகிமை கடந்துபோகும்போது, நான் உன்னை அந்தக் கன்மலையின் வெடிப்பிலே வைத்து, நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கடந்துபோகுமட்டும் என் கரத்தினால் உன்னை மூடுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. பின்பு, என் கரத்தை எடுப்பேன்; அப்பொழுது என் பின்பக்கத்தைக் காண்பாய்; என் முகமோ காணப்படாது]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 33]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടുപിരിയാതിരുന്നു.]]></a:t>
+              <a:t><![CDATA[ஏவியனையும் எபூசியனையும் துரத்திவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. മോശെ യഹോവയോടു പറഞ്ഞതു എന്തെന്നാൽ: ഈ ജനത്തെ കൂട്ടിക്കൊണ്ടു പോക എന്നു നീ എന്നോടു കല്പിച്ചുവല്ലോ;]]></a:t>
+              <a:t><![CDATA[3. ஆனாலும், வழியிலே நான் உங்களை நிர்மூலம்பண்ணாதபடிக்கு, நான் உங்கள் நடுவே செல்லமாட்டேன், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എങ്കിലും ആരെ എന്നോടുകൂടെ അയക്കുമെന്നു അറിയിച്ചുതന്നില്ല; എന്നാൽ: ഞാൻ നിന്നെ അടുത്തു]]></a:t>
+              <a:t><![CDATA[வணங்காக் கழுத்துள்ள ஜனங்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിഞ്ഞിരിക്കുന്നു; എനിക്കു നിന്നോടു കൃപ തോന്നിയിരിക്കുന്നു എന്നു നീ അരുളിച്ചെയ്തിട്ടുണ്ടല്ലോ.]]></a:t>
+              <a:t><![CDATA[4. துக்கமான இவ்வார்த்தைகளை ஜனங்கள் கேட்டபோது, ஒருவரும் தங்கள் ஆபரணங்களைப் போட்டுக்கொள்ளாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 33]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme26">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme26">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme26">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>