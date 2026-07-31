--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -534,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[33. மோசே அவர்களோடே பேசி முடியுமளவும், தன் முகத்தின்மேல் முக்காடு போட்டிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[34. மோசே கர்த்தருடைய சந்நிதியில் அவரோடே பேசும்படிக்கு உட்பிரவேசித்ததுமுதல் வெளியே புறப்படும்மட்டும் முக்காடு போடாதிருந்தான்; அவன் வெளியே வந்து தனக்குக் கற்பிக்கப்பட்டதை இஸ்ரவேல் புத்திரரோடே சொல்லும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விடியற்காலத்தில் நீ ஆயத்தமாகி, சீனாய் மலையில் ஏறி, அங்கே மலையின் உச்சியில் காலமே என் சமுகத்தில் வந்து நில்.]]></a:t>
+              <a:t><![CDATA[34. மோசே கர்த்தருடைய சந்நிதியில் அவரோடே பேசும்படிக்கு உட்பிரவேசித்ததுமுதல் வெளியே புறப்படும்மட்டும் முக்காடு போடாதிருந்தான்; அவன் வெளியே வந்து தனக்குக் கற்பிக்கப்பட்டதை இஸ்ரவேல் புத்திரரோடே சொல்லும்போது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னோடே ஒருவனும் அங்கே வரக் கூடாது; மலையிலெங்கும் ஒருவனும் காணப்படவுங் கூடாது; இந்த மலையின் சமீபத்தில் ஆடுமாடு மேயவுங் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் அவன் முகம் பிரகாசித்திருப்பதைக் கண்டார்கள். மோசே அவரோடே பேசும்படிக்கு உள்ளே பிரவேசிக்கும்வரைக்கும், முக்காட்டைத் திரும்பத் தன் முகத்தின்மேல் போட்டுக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னோடே ஒருவனும் அங்கே வரக் கூடாது; மலையிலெங்கும் ஒருவனும் காணப்படவுங் கூடாது; இந்த மலையின் சமீபத்தில் ஆடுமாடு மேயவுங் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் அவன் முகம் பிரகாசித்திருப்பதைக் கண்டார்கள். மோசே அவரோடே பேசும்படிக்கு உள்ளே பிரவேசிக்கும்வரைக்கும், முக்காட்டைத் திரும்பத் தன் முகத்தின்மேல் போட்டுக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது மோசே முந்தின கற்பலகைகளுக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்து, அதிகாலமே எழுந்திருந்து, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே அவ்விரண்டு கற்பலகைகளையும் தன் கையிலே எடுத்துக்கொண்டு, சீனாய்மலையில் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது மோசே முந்தின கற்பலகைகளுக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்து, அதிகாலமே எழுந்திருந்து, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே அவ்விரண்டு கற்பலகைகளையும் தன் கையிலே எடுத்துக்கொண்டு, சீனாய்மலையில் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் ஒரு மேகத்தில் இறங்கி, அங்கே அவன் அருகே நின்று, கர்த்தருடைய நாமத்தைக் கூறினார்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு முன்பாகக் கடந்துபோகிறபோது, அவர்: கர்த்தர், கர்த்தர்; இரக்கமும், கிருபையும், நீடிய சாந்தமும், மகா தயையும், சத்தியமுமுள்ள தேவன்.]]></a:t>
+              <a:t><![CDATA[2. விடியற்காலத்தில் நீ ஆயத்தமாகி, சீனாய் மலையில் ஏறி, அங்கே மலையின் உச்சியில் காலமே என் சமுகத்தில் வந்து நில்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு முன்பாகக் கடந்துபோகிறபோது, அவர்: கர்த்தர், கர்த்தர்; இரக்கமும், கிருபையும், நீடிய சாந்தமும், மகா தயையும், சத்தியமுமுள்ள தேவன்.]]></a:t>
+              <a:t><![CDATA[3. உன்னோடே ஒருவனும் அங்கே வரக் கூடாது; மலையிலெங்கும் ஒருவனும் காணப்படவுங் கூடாது; இந்த மலையின் சமீபத்தில் ஆடுமாடு மேயவுங் கூடாது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம்; பஸ்கா பண்டிகையின் பலியை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[28. அங்கே அவன் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இரவும் பகலும் நாற்பதுநாள் கர்த்தரோடே இருந்தான்; அவன் பத்துக் கற்பனைகளாகிய உடன்படிக்கையின் வார்த்தைகளைப் பலகைகளில் எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
+              <a:t><![CDATA[3. உன்னோடே ஒருவனும் அங்கே வரக் கூடாது; மலையிலெங்கும் ஒருவனும் காணப்படவுங் கூடாது; இந்த மலையின் சமீபத்தில் ஆடுமாடு மேயவுங் கூடாது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது மோசே முந்தின கற்பலகைகளுக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்து, அதிகாலமே எழுந்திருந்து, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே அவ்விரண்டு கற்பலகைகளையும் தன் கையிலே எடுத்துக்கொண்டு, சீனாய்மலையில் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது மோசே முந்தின கற்பலகைகளுக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்து, அதிகாலமே எழுந்திருந்து, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே அவ்விரண்டு கற்பலகைகளையும் தன் கையிலே எடுத்துக்கொண்டு, சீனாய்மலையில் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது, தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் ஒரு மேகத்தில் இறங்கி, அங்கே அவன் அருகே நின்று, கர்த்தருடைய நாமத்தைக் கூறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது, தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் ஒரு மேகத்தில் இறங்கி, அங்கே அவன் அருகே நின்று, கர்த்தருடைய நாமத்தைக் கூறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது, தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு முன்பாகக் கடந்துபோகிறபோது, அவர்: கர்த்தர், கர்த்தர்; இரக்கமும், கிருபையும், நீடிய சாந்தமும், மகா தயையும், சத்தியமுமுள்ள தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மோசே தீவிரமாகத் தரைமட்டும் குனிந்து பணிந்துகொண்டு:]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு முன்பாகக் கடந்துபோகிறபோது, அவர்: கர்த்தர், கர்த்தர்; இரக்கமும், கிருபையும், நீடிய சாந்தமும், மகா தயையும், சத்தியமுமுள்ள தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரும் மோசேயைப் பார்க்கும்போது, அவன் முகம் பிரகாசித்திருப்பதைக் கண்டு, அவன் சமீபத்தில் சேரப்பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரும் மோசேயைப் பார்க்கும்போது, அவன் முகம் பிரகாசித்திருப்பதைக் கண்டு, அவன் சமீபத்தில் சேரப்பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், எங்கள் நடுவில் ஆண்டவர் எழுந்தருளவேண்டும்; இந்த ஜனங்கள் வணங்காக் கழுத்துள்ளவர்கள்; நீரோ, எங்கள் அக்கிரமத்தையும் எங்கள் பாவத்தையும் மன்னித்து, எங்களை உமக்குச் சுதந்தரமாக ஏற்றுக்கொள்ளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம்; பஸ்கா பண்டிகையின் பலியை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[28. அங்கே அவன் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இரவும் பகலும் நாற்பதுநாள் கர்த்தரோடே இருந்தான்; அவன் பத்துக் கற்பனைகளாகிய உடன்படிக்கையின் வார்த்தைகளைப் பலகைகளில் எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், எங்கள் நடுவில் ஆண்டவர் எழுந்தருளவேண்டும்; இந்த ஜனங்கள் வணங்காக் கழுத்துள்ளவர்கள்; நீரோ, எங்கள் அக்கிரமத்தையும் எங்கள் பாவத்தையும் மன்னித்து, எங்களை உமக்குச் சுதந்தரமாக ஏற்றுக்கொள்ளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[8. மோசே தீவிரமாகத் தரைமட்டும் குனிந்து பணிந்துகொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மோசே அவர்களை அழைத்தான்; அப்பொழுது ஆரோனும் சபையிலுள்ள பிரபுக்கள் யாவரும் அவனிடத்திற்குத் திரும்பிவந்தார்கள்; மோசே அவர்களோடே பேசினான்.]]></a:t>
+              <a:t><![CDATA[9. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், எங்கள் நடுவில் ஆண்டவர் எழுந்தருளவேண்டும்; இந்த ஜனங்கள் வணங்காக் கழுத்துள்ளவர்கள்; நீரோ, எங்கள் அக்கிரமத்தையும் எங்கள் பாவத்தையும் மன்னித்து, எங்களை உமக்குச் சுதந்தரமாக ஏற்றுக்கொள்ளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மோசே அவர்களை அழைத்தான்; அப்பொழுது ஆரோனும் சபையிலுள்ள பிரபுக்கள் யாவரும் அவனிடத்திற்குத் திரும்பிவந்தார்கள்; மோசே அவர்களோடே பேசினான்.]]></a:t>
+              <a:t><![CDATA[9. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், எங்கள் நடுவில் ஆண்டவர் எழுந்தருளவேண்டும்; இந்த ஜனங்கள் வணங்காக் கழுத்துள்ளவர்கள்; நீரோ, எங்கள் அக்கிரமத்தையும் எங்கள் பாவத்தையும் மன்னித்து, எங்களை உமக்குச் சுதந்தரமாக ஏற்றுக்கொள்ளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு இஸ்ரவேல் புத்திரர் எல்லாரும் அவனிடத்தில் சேர்ந்தார்கள்; அப்பொழுது அவன் சீனாய்மலையில் கர்த்தர் தன்னோடே பேசினவைகளையெல்லாம் அவர்களுக்குக் கற்பித்தான்.]]></a:t>
+              <a:t><![CDATA[11. இன்று நான் உனக்குக் கட்டளையிடுகிறதைக் கைக்கொள்; எமோரியனையும், கானானியனையும், ஏத்தியனையும், பெரிசியனையும், ஏவியனையும், எபூசியனையும் உனக்கு முன்பாகத் துரத்திவிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு இஸ்ரவேல் புத்திரர் எல்லாரும் அவனிடத்தில் சேர்ந்தார்கள்; அப்பொழுது அவன் சீனாய்மலையில் கர்த்தர் தன்னோடே பேசினவைகளையெல்லாம் அவர்களுக்குக் கற்பித்தான்.]]></a:t>
+              <a:t><![CDATA[11. இன்று நான் உனக்குக் கட்டளையிடுகிறதைக் கைக்கொள்; எமோரியனையும், கானானியனையும், ஏத்தியனையும், பெரிசியனையும், ஏவியனையும், எபூசியனையும் உனக்கு முன்பாகத் துரத்திவிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்று நான் உனக்குக் கட்டளையிடுகிறதைக் கைக்கொள்; எமோரியனையும், கானானியனையும், ஏத்தியனையும், பெரிசியனையும், ஏவியனையும், எபூசியனையும் உனக்கு முன்பாகத் துரத்திவிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[12. நீ போய்ச் சேருகிற தேசத்தின் குடிகளோடு உடன்படிக்கைபண்ணாதபடிக்கு எச்சரிக்கையாயிரு; பண்ணினால் அது உன் நடுவில் கண்ணியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்று நான் உனக்குக் கட்டளையிடுகிறதைக் கைக்கொள்; எமோரியனையும், கானானியனையும், ஏத்தியனையும், பெரிசியனையும், ஏவியனையும், எபூசியனையும் உனக்கு முன்பாகத் துரத்திவிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[13. அவர்களுடைய பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை வெட்டிப்போடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் நிலத்தில் முதல் முதல் விளைந்த முதற்பலத்தை உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்துக்குக் கொண்டுவாருங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது, தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மோசே அவர்களோடே பேசி முடியுமளவும், தன் முகத்தின்மேல் முக்காடு போட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய நாமம் எரிச்சலுள்ளவர் என்பது, அவர் எரிச்சலுள்ள தேவனே; ஆகையால், அந்நிய தேவனை நீ பணிந்துகொள்ளவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ போய்ச் சேருகிற தேசத்தின் குடிகளோடு உடன்படிக்கைபண்ணாதபடிக்கு எச்சரிக்கையாயிரு; பண்ணினால் அது உன் நடுவில் கண்ணியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ போய்ச் சேருகிற தேசத்தின் குடிகளோடு உடன்படிக்கைபண்ணாதபடிக்கு எச்சரிக்கையாயிரு; பண்ணினால் அது உன் நடுவில் கண்ணியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மோசே கர்த்தருடைய சந்நிதியில் அவரோடே பேசும்படிக்கு உட்பிரவேசித்ததுமுதல் வெளியே புறப்படும்மட்டும் முக்காடு போடாதிருந்தான்; அவன் வெளியே வந்து தனக்குக் கற்பிக்கப்பட்டதை இஸ்ரவேல் புத்திரரோடே சொல்லும்போது,]]></a:t>
+              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மோசே கர்த்தருடைய சந்நிதியில் அவரோடே பேசும்படிக்கு உட்பிரவேசித்ததுமுதல் வெளியே புறப்படும்மட்டும் முக்காடு போடாதிருந்தான்; அவன் வெளியே வந்து தனக்குக் கற்பிக்கப்பட்டதை இஸ்ரவேல் புத்திரரோடே சொல்லும்போது,]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் குமாரத்திகளில் உன் குமாரருக்குப் பெண்களைக் கொள்ளுவாய்; அவர்கள் குமாரத்திகள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றுவதும் அல்லாமல், உன் குமாரரையும் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றும்படி செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை வெட்டிப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் குமாரத்திகளில் உன் குமாரருக்குப் பெண்களைக் கொள்ளுவாய்; அவர்கள் குமாரத்திகள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றுவதும் அல்லாமல், உன் குமாரரையும் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றும்படி செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை வெட்டிப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் அவன் முகம் பிரகாசித்திருப்பதைக் கண்டார்கள். மோசே அவரோடே பேசும்படிக்கு உள்ளே பிரவேசிக்கும்வரைக்கும், முக்காட்டைத் திரும்பத் தன் முகத்தின்மேல் போட்டுக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[18. புளிப்பில்லா அப்பப்பண்டிகையை நீங்கள் கைக்கொண்டு, நான் உங்களுக்குக் கட்டளையிட்டபடியே, ஆபீப் மாதத்தில் குறித்த காலத்திலே ஏழுநாள் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்; ஆபீப் மாதத்திலே எகிப்திலிருந்து புறப்பட்டாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் அவன் முகம் பிரகாசித்திருப்பதைக் கண்டார்கள். மோசே அவரோடே பேசும்படிக்கு உள்ளே பிரவேசிக்கும்வரைக்கும், முக்காட்டைத் திரும்பத் தன் முகத்தின்மேல் போட்டுக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[18. புளிப்பில்லா அப்பப்பண்டிகையை நீங்கள் கைக்கொண்டு, நான் உங்களுக்குக் கட்டளையிட்டபடியே, ஆபீப் மாதத்தில் குறித்த காலத்திலே ஏழுநாள் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்; ஆபீப் மாதத்திலே எகிப்திலிருந்து புறப்பட்டாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய நாமம் எரிச்சலுள்ளவர் என்பது, அவர் எரிச்சலுள்ள தேவனே; ஆகையால், அந்நிய தேவனை நீ பணிந்துகொள்ளவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[19. கர்ப்பம் திறந்து பிறக்கிற யாவும், உன் ஆடுமாடுகளின் தலையீற்றான ஆண்கள் யாவும் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் நிலத்தில் முதல் முதல் விளைந்த முதற்பலத்தை உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்துக்குக் கொண்டுவாருங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது, தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய நாமம் எரிச்சலுள்ளவர் என்பது, அவர் எரிச்சலுள்ள தேவனே; ஆகையால், அந்நிய தேவனை நீ பணிந்துகொள்ளவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[19. கர்ப்பம் திறந்து பிறக்கிற யாவும், உன் ஆடுமாடுகளின் தலையீற்றான ஆண்கள் யாவும் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
+              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
+              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் குமாரத்திகளில் உன் குமாரருக்குப் பெண்களைக் கொள்ளுவாய்; அவர்கள் குமாரத்திகள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றுவதும் அல்லாமல், உன் குமாரரையும் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றும்படி செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் குமாரத்திகளில் உன் குமாரருக்குப் பெண்களைக் கொள்ளுவாய்; அவர்கள் குமாரத்திகள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றுவதும் அல்லாமல், உன் குமாரரையும் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றும்படி செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[21. ஆறுநாள் வேலைசெய்து, ஏழாம்நாளிலே ஓய்ந்திருப்பாயாக; விதைப்புக்காலத்திலும் அறுப்புக்காலத்திலும் ஓய்ந்திருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. புளிப்பில்லா அப்பப்பண்டிகையை நீங்கள் கைக்கொண்டு, நான் உங்களுக்குக் கட்டளையிட்டபடியே, ஆபீப் மாதத்தில் குறித்த காலத்திலே ஏழுநாள் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்; ஆபீப் மாதத்திலே எகிப்திலிருந்து புறப்பட்டாயே.]]></a:t>
+              <a:t><![CDATA[21. ஆறுநாள் வேலைசெய்து, ஏழாம்நாளிலே ஓய்ந்திருப்பாயாக; விதைப்புக்காலத்திலும் அறுப்புக்காலத்திலும் ஓய்ந்திருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. புளிப்பில்லா அப்பப்பண்டிகையை நீங்கள் கைக்கொண்டு, நான் உங்களுக்குக் கட்டளையிட்டபடியே, ஆபீப் மாதத்தில் குறித்த காலத்திலே ஏழுநாள் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்; ஆபீப் மாதத்திலே எகிப்திலிருந்து புறப்பட்டாயே.]]></a:t>
+              <a:t><![CDATA[22. கோதுமை அறுப்பின் முதற்பலனைச் செலுத்தும் ஏழு வாரங்களின் பண்டிகையையும், வருஷமுடிவிலே சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்ப்பம் திறந்து பிறக்கிற யாவும், உன் ஆடுமாடுகளின் தலையீற்றான ஆண்கள் யாவும் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[22. கோதுமை அறுப்பின் முதற்பலனைச் செலுத்தும் ஏழு வாரங்களின் பண்டிகையையும், வருஷமுடிவிலே சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்ப்பம் திறந்து பிறக்கிற யாவும், உன் ஆடுமாடுகளின் தலையீற்றான ஆண்கள் யாவும் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[23. வருஷத்தில் மூன்றுதரம் உங்கள் ஆண்மக்கள் எல்லாரும் இஸ்ரவேலின் தேவனாயிருக்கிற கர்த்தராகிய ஆண்டவரின் சந்நிதியில் வரக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த வார்த்தைகளை நீ எழுது; இந்த வார்த்தைகளின்படியே உன்னோடும் இஸ்ரவேலோடும் உடன்படிக்கைபண்ணினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரும் மோசேயைப் பார்க்கும்போது, அவன் முகம் பிரகாசித்திருப்பதைக் கண்டு, அவன் சமீபத்தில் சேரப்பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆறுநாள் வேலைசெய்து, ஏழாம்நாளிலே ஓய்ந்திருப்பாயாக; விதைப்புக்காலத்திலும் அறுப்புக்காலத்திலும் ஓய்ந்திருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆறுநாள் வேலைசெய்து, ஏழாம்நாளிலே ஓய்ந்திருப்பாயாக; விதைப்புக்காலத்திலும் அறுப்புக்காலத்திலும் ஓய்ந்திருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[25. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம்; பஸ்கா பண்டிகையின் பலியை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +6965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கோதுமை அறுப்பின் முதற்பலனைச் செலுத்தும் ஏழு வாரங்களின் பண்டிகையையும், வருஷமுடிவிலே சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[25. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம்; பஸ்கா பண்டிகையின் பலியை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கோதுமை அறுப்பின் முதற்பலனைச் செலுத்தும் ஏழு வாரங்களின் பண்டிகையையும், வருஷமுடிவிலே சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் நிலத்தில் முதல் முதல் விளைந்த முதற்பலத்தை உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்துக்குக் கொண்டுவாருங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வருஷத்தில் மூன்றுதரம் உங்கள் ஆண்மக்கள் எல்லாரும் இஸ்ரவேலின் தேவனாயிருக்கிற கர்த்தராகிய ஆண்டவரின் சந்நிதியில் வரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. உங்கள் நிலத்தில் முதல் முதல் விளைந்த முதற்பலத்தை உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்துக்குக் கொண்டுவாருங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[27. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த வார்த்தைகளை நீ எழுது; இந்த வார்த்தைகளின்படியே உன்னோடும் இஸ்ரவேலோடும் உடன்படிக்கைபண்ணினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[27. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த வார்த்தைகளை நீ எழுது; இந்த வார்த்தைகளின்படியே உன்னோடும் இஸ்ரவேலோடும் உடன்படிக்கைபண்ணினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த வார்த்தைகளை நீ எழுது; இந்த வார்த்தைகளின்படியே உன்னோடும் இஸ்ரவேலோடும் உடன்படிக்கைபண்ணினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. மோசே அவர்களை அழைத்தான்; அப்பொழுது ஆரோனும் சபையிலுள்ள பிரபுக்கள் யாவரும் அவனிடத்திற்குத் திரும்பிவந்தார்கள்; மோசே அவர்களோடே பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அங்கே அவன் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இரவும் பகலும் நாற்பதுநாள் கர்த்தரோடே இருந்தான்; அவன் பத்துக் கற்பனைகளாகிய உடன்படிக்கையின் வார்த்தைகளைப் பலகைகளில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[32. பின்பு இஸ்ரவேல் புத்திரர் எல்லாரும் அவனிடத்தில் சேர்ந்தார்கள்; அப்பொழுது அவன் சீனாய்மலையில் கர்த்தர் தன்னோடே பேசினவைகளையெல்லாம் அவர்களுக்குக் கற்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அங்கே அவன் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இரவும் பகலும் நாற்பதுநாள் கர்த்தரோடே இருந்தான்; அவன் பத்துக் கற்பனைகளாகிய உடன்படிக்கையின் வார்த்தைகளைப் பலகைகளில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[32. பின்பு இஸ்ரவேல் புத்திரர் எல்லாரும் அவனிடத்தில் சேர்ந்தார்கள்; அப்பொழுது அவன் சீனாய்மலையில் கர்த்தர் தன்னோடே பேசினவைகளையெல்லாம் அவர்களுக்குக் கற்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506376" r:id="rId1"/>
+    <p:sldLayoutId id="2474537084" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8531,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर यहोवा ने मूसा से कहा, पहिली तख्तियों के समान पत्थर की दो और तख्तियां गढ़ ले; तब जो वचन उन]]></a:t>
+              <a:t><![CDATA[33. মোশি তার কথা শেষ করে নিজের মুখ আবরণ দিয়ে ঢেকে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पहिली तख्तियों पर लिखे थे, जिन्हें तू ने तोड़ डाला, वे ही वचन मैं उन तख्तियों पर भी लिखूंगा।]]></a:t>
+              <a:t><![CDATA[34. কিন্তু মোশি যখনই প্রভুর সঙ্গে কথা বলতে য়েত তখন সে যতক্ষণ না বাইরে আসত ততক্ষণ সেই আবরণ খুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और बिहान को तैयार रहना, और भोर को सीनै पर्वत पर चढ़कर उसकी चोटी पर मेरे साम्हने खड़ा होना।]]></a:t>
+              <a:t><![CDATA[রাখত| মোশি যখন প্রভুর সান্নিধ্য থেকে বেরিয়ে আসত এবং ইস্রায়েলের লোকদের প্রভুর আদেশসমূহ বলত,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और तेरे संग कोई न चढ़ पाए, वरन पर्वत भर पर कोई मनुष्य कहीं दिखाई न दे; और न भेड़-बकरी और गाय-बैल]]></a:t>
+              <a:t><![CDATA[35. তখন তারা মোশির মুখমণ্ডলের ওপর একটি দীপ্তি দেখতে পেত| তাই সে আবার তার মুখ ঢেকে ফেলত, পরের বার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी पर्वत के आगे चरते पाएं।]]></a:t>
+              <a:t><![CDATA[প্রভুর সঙ্গে কথা বলতে না যাওয়া পর্য়ন্ত সে ঐভাবেই মুখ ঢেকে রাখত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. तब मूसा ने पहिली तख्तियों के समान दो और तख्तियां गढ़ी; और बिहान को सवेरे उठ कर अपने हाथ में पत्थर]]></a:t>
+              <a:t><![CDATA[1. তখন প্রভু মোশিকে বললেন, “পূর্ববর্তী দুটি প্রস্তর ফলকের মতো, য়ে দুটি তুমি ভেঙ্গেছিলে আরো দুটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की वे दोनों तख्तियां ले कर यहोवा की आज्ञा के अनुसार पर्वत पर चढ़ गया।]]></a:t>
+              <a:t><![CDATA[প্রস্তর ফলক তুমি তৈরী কর| প্রথম ফলক দুটিতে য়েসব কথা লেখা হয়েছিল সেইসব কথা আমি আবার এই ফলক দুটিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. तब यहोवा ने बादल में उतर के उसके संग वहां खड़ा हो कर यहोवा नाम का प्रचार किया।]]></a:t>
+              <a:t><![CDATA[লিখব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. और यहोवा उसके साम्हने हो कर यों प्रचार करता हुआ चला, कि यहोवा, यहोवा, ईश्वर दयालु और अनुग्रहकारी,]]></a:t>
+              <a:t><![CDATA[2. কাল সকালে প্রস্তুত হয়ে নিও এবং আমার সঙ্গে দেখা করবার জন্য সীনয় পর্বতের চূড়ায় এসো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कोप करने में धीरजवन्त, और अति करूणामय और सत्य,]]></a:t>
+              <a:t><![CDATA[3. আর কেউ তোমার সঙ্গে আসবে না| অন্য কাউকে য়েন পর্বতের কোথাও না দেখা যায| এমনকি কোনও পশুর দল বা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. मेरे बलिदान के लोहू को खमीर सहित न चढ़ाना, और न फसह के पर्ब्ब के बलिदान में से कुछ बिहान तक रहने]]></a:t>
+              <a:t><![CDATA[28. মোশি সেখানে প্রভুর সঙ্গে 40 দিন ও 40 রাত বাস করেছিল| মোশি 40 দিন কোন কিছু ভোজন করল না বা জল পান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. हजारों पीढिय़ों तक निरन्तर करूणा करने वाला, अधर्म और अपराध और पाप का क्षमा करने वाला है, परन्तु]]></a:t>
+              <a:t><![CDATA[মেষের পালকেও পর্বতের নীচে চরতে দেওয়া যাবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दोषी को वह किसी प्रकार निर्दोष न ठहराएगा, वह पितरों के अधर्म का दण्ड उनके बेटों वरन पोतों और परपोतों]]></a:t>
+              <a:t><![CDATA[4. তাই মোশি প্রথম পাথরের ফলকের মতো আরও দুটি ফলক তৈরী করল| তারপর পরদিন সকালে উঠে সীনয় পর্বতের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को भी देने वाला है।]]></a:t>
+              <a:t><![CDATA[চূড়ায় গেল| মোশি প্রভুর আদেশ অনুসারে সব কিছু করল| সে পাথরের ফলক দুটি সঙ্গে করে নিয়ে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. जब मूसा साक्षी की दोनों तख्तियां हाथ में लिये हुए सीनै पर्वत से उतरा आता था तब यहोवा के साथ]]></a:t>
+              <a:t><![CDATA[5. অতঃপর প্রভু মেঘের মধ্যে মোশির কাছে নেমে এলেন এবং তার সঙ্গে দাঁড়ালেন এবং তাঁর নাম (প্রভুর) ঘোষণা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बातें करने के कारण उसके चेहरे से किरणें निकल रही थी।, परन्तु वह यह नहीं जानता था कि उसके चेहरे से]]></a:t>
+              <a:t><![CDATA[করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किरणें निकल रही हैं।]]></a:t>
+              <a:t><![CDATA[6. প্রভু মোশির সামনে দিয়ে গেলেন এবং বললেন, “যিহোবা, প্রভু হলেন দয়ালু ও করুণাময়| তিনি ক্রোধের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. तब मूसा ने फुर्ती कर पृथ्वी की ओर झुककर दण्डवत की।]]></a:t>
+              <a:t><![CDATA[ব্যাপারে ধৈর্য়্য়শীল| তিনি পরমস্নেহে পরিপূর্ণ এবং বিশ্বস্ত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. जब हारून और सब इस्त्राएलियों ने मूसा को देखा कि उसके चेहरे से किरणें निकलती हैं, तब वे उसके पास]]></a:t>
+              <a:t><![CDATA[7. হাজার হাজার পুরুষ ধরে প্রভু তাঁর করুণা দেখান| তিনি ভুল কাজ, অবাধ্যতা এবং পাপ ক্ষমা করে দেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जाने से डर गए।]]></a:t>
+              <a:t><![CDATA[কিন্তু তবু তিনি দোষীদের শাস্তি দিতে ভোলেন না| তিনি কেবলমাত্র দোষীদেরই শাস্তি দেন না, তাদের দণ্ডনীয]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और उसने कहा, हे प्रभु, यदि तेरे अनुग्रह की दृष्टि मुझ पर हो तो प्रभु, हम लोगों के बीच में हो कर]]></a:t>
+              <a:t><![CDATA[অপরাধের জন্য তাদের তৃতীয় ও চতুর্থ পুরুষের উত্তরপুরুষদেরও শাস্তি দেন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देना।]]></a:t>
+              <a:t><![CDATA[করল না| মোশি দুটি পাথরের ফলকের ওপর চুক্তির কথাগুলি লিখেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चले, ये लोग हठीले तो हैं, तौभी हमारे अधर्म और पाप को क्षमा कर, और हमें अपना निज भाग मानके ग्रहण कर।]]></a:t>
+              <a:t><![CDATA[8. তখন মোশি সঙ্গে সঙ্গে হাঁটু গেড়ে বসল ও আভুমি মাথা নত করে প্রভুর কাছে প্রার্থনা করল এবং বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. तब मूसा ने उन को बुलाया; और हारून मण्डली के सारे प्रधानों समेत उसके पास आया, और मूसा उन से बातें]]></a:t>
+              <a:t><![CDATA[9. “প্রভু, আপনি যদি আমার প্রতি সন্তুষ্ট হন তাহলে আমাদের সঙ্গে চলুন| আমি জানি আমরা জেদী কিন্তু আমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करने लगा।]]></a:t>
+              <a:t><![CDATA[অপরাধ ক্ষমা করে দিন| আমাদের ওপর আপনার নিজের পূর্ণ অধিকার আছে বলে মনে করুন এবং আমাদের গ্রহণ করুন|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. उसने कहा, सुन, मैं एक वाचा बान्धता हूं। तेरे सब लोगों के साम्हने मैं ऐसे आश्चर्य कर्म करूंगा]]></a:t>
+              <a:t><![CDATA[10. তখন প্রভু বললেন, “আমি তোমার লোকদের সঙ্গে এই চুক্তি করি য়ে আমি তোমার লোকদের সামনে এমন সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जैसा पृथ्वी पर और सब जातियों में कभी नहीं हुए; और वे सारे लोग जिनके बीच तू रहता है यहोवा के कार्य को]]></a:t>
+              <a:t><![CDATA[আশ্চর্য়্য় কার্য়্য় করব যা ইতিপূর্বে পৃথিবীর কোনও দেশে হয় নি| তখন তোমাদের চারপাশের সমস্ত জাতিসমূহ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[देखेंगे; क्योंकि जो मैं तुम लोगों से करने पर हूं वह भय योग्य काम है।]]></a:t>
+              <a:t><![CDATA[দেখতে পাবে আমি কত মহান| তারা এইসব আশ্চর্য়্য় জিনিস দেখবে যা আমি তোমাদের জন্য করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. इसके बाद सब इस्त्राएली पास आए, और जितनी आज्ञाएं यहोवा ने सीनै पर्वत पर उसके साथ बात करने के समय]]></a:t>
+              <a:t><![CDATA[11. আমি যা আদেশ দিচ্ছি, আজ তা পালন কর তাহলে আমি তোমাদের শত্রুদের তোমাদের দেশ ত্যাগ করতে বাধ্য করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दी थीं, वे सब उसने उन्हें बताईं।]]></a:t>
+              <a:t><![CDATA[আমি ইমোরীয়, কনানীয়, হিত্তীয়, পরিষীয়, হিব্বীয় ও যিবূষীয়দের বিতাড়ন করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. जो आज्ञा मैं आज तुम्हें देता हूं उसे तुम लोग मानना। देखो, मैं तुम्हारे आगे से एमोरी, कनानी,]]></a:t>
+              <a:t><![CDATA[12. সাবধান! তোমরা যেখানে যাচ্ছো সেখানকার লোকদের সঙ্গে কোনও চুক্তি কোরো না| তাহলে তোমরা বিপদে পড়বে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हित्ती, परिज्जी, हिब्बी, और यबूसी लोगों को निकालता हूं।]]></a:t>
+              <a:t><![CDATA[13. তাদের বেদী ধ্বংস কর| য়ে পাথরকে তারা পূজো করে তা ভেঙ্গে ফেলো| তাদের পবিত্র দণ্ডগুলি ধ্বংস করো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. अपनी भूमि की पहिली उपज का पहिला भाग अपने परमेश्वर यहोवा के भवन में ले आना। बकरी के बच्चे को उसकी]]></a:t>
+              <a:t><![CDATA[29. তারপর মোশি সীনয় পর্বত থেকে নেমে এল| সে সেই চুক্তি লেখা পাথরের ফলক দুটি বয়ে নিয়ে এল| প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. जब तक मूसा उन से बात न कर चुका तब तक अपने मुंह पर ओढ़ना डाले रहा।]]></a:t>
+              <a:t><![CDATA[14. অন্য কোনও দেবতাকে পূজা করো না কারণ আমার নাম “ঈর্ষা|” আমি হলাম ঈর্ষাপরাযণ ঈশ্বর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. इसलिये सावधान रहना कि जिस देश में तू जाने वाला है उसके निवासियों से वाचा न बान्धना; कहीं ऐसा न]]></a:t>
+              <a:t><![CDATA[15. “ঐ দেশের লোকদের সঙ্গে কোনও চুক্তি না করার ব্যাপারে সাবধান থেকো| কারণ তোমরা তাদের দেবতাদের পূজো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हो कि वह तेरे लिये फंदा ठहरे।]]></a:t>
+              <a:t><![CDATA[করে এবং তাদের নৈবেদ্য উত্সর্গ করে ব্যভিচার করবে| তারা তাদের নৈবেদ্য ভক্ষণ করতে তোমাদের নিমন্ত্রণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. और जब जब मूसा भीतर यहोवा से बात करने को उसके साम्हने जाता तब तब वह उस ओढ़नी को निकलते समय तक]]></a:t>
+              <a:t><![CDATA[করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उतारे हुए रहता था; फिर बाहर आकर जो जो आज्ञा उसे मिलती उन्हें इस्त्राएलियों से कह देता था।]]></a:t>
+              <a:t><![CDATA[16. তোমরা যদি তাদের কন্যাদের পুত্রবধূরূপে গ্রহণ করো তাহলে ঐ মহিলারা তোমাদের পুত্রদের তাদের ঐ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. वरन उनकी वेदियों को गिरा देना, उनकी लाठों को तोड़ डालना, और उनकी अशेरा नाम मूतिर्यों को काट]]></a:t>
+              <a:t><![CDATA[দেবতাদের পূজো করাবে এবং তারা তোমাদের পুত্রদের প্রভুর প্রতি অবিশ্বস্ত করে তুলবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[डालना;]]></a:t>
+              <a:t><![CDATA[17. “কোনও মূর্ত্তি তৈরী করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. सो इस्त्राएली मूसा का चेहरा देखते थे कि उससे किरणें निकलती हैं; और जब तक वह यहोवा से बात करने को]]></a:t>
+              <a:t><![CDATA[18. “খামিরবিহীন রুটির উত্সব পালন করবে| আমি তোমাদের য়েমন আদেশ দিয়েছিলাম সেই মতো সাতদিন ধরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भीतर न जाता तब तक वह उस ओढ़नी को डाले रहता था॥]]></a:t>
+              <a:t><![CDATA[খামিরবিহীন রুটি খাবে| তোমরা এটা আবীব মাসে করবে কারণ ঐ মাসে তোমরা মিশর ছেড়ে বেরিয়ে এসেছিলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. क्योंकि तुम्हें किसी दूसरे को ईश्वर करके दण्डवत करने की आज्ञा नहीं, क्योंकि यहोवा जिसका नाम]]></a:t>
+              <a:t><![CDATA[19. “কোনও নারীর প্রথম গর্ভজাত পুত্র সন্তান হবে আমার| এমনকি গবাদি পশুর অথবা মেষের প্রথমজাত পুরুষশাবকও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मां के दूध में ने सिझाना।]]></a:t>
+              <a:t><![CDATA[সঙ্গে কথা বলার পর মোশির মুখ জ্বলজ্বল করছিল| কিন্তু মোশি নিজে তা জানত না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जलनशील है, वह जल उठने वाला ईश्वर है ही,]]></a:t>
+              <a:t><![CDATA[আমার অধিকারভুক্ত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ऐसा न हो कि तू उस देश के निवासियों वाचा बान्धे, और वे अपने देवताओं के पीछे होने का व्यभिचार]]></a:t>
+              <a:t><![CDATA[20. তোমরা যদি গাধার প্রথমজাত পুরুষশাবককে রাখতে চাও, তবে তোমরা একটি মেষশাবকের বিনিময়ে তা রাখতে পারো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करें, और उनके लिये बलिदान भी करें, और कोई तुझे नेवता दे और तू भी उसके बलिपशु का प्रसाद खाए,]]></a:t>
+              <a:t><![CDATA[কিন্তু তোমরা যদি ঐ গাধার শাবকটিকে একটি মেষের বিনিময়ে না কেনো তাহলে তোমাদের ঐ গাধার ঘাড় মটকাতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और तू उनकी बेटियों को अपने बेटों के लिये लावे, और उनकी बेटियां जो आप अपने देवताओं के पीछे होने]]></a:t>
+              <a:t><![CDATA[তোমাদের সমস্ত প্রথমজাত পুত্র সন্তানদের আমার কাছে থেকে ফেরত্‌ নিতে হবে| কিন্তু কোনও লোকই উপহার ছাড়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का व्यभिचार करती है तेरे बेटों से भी अपने देवताओं के पीछे होने को व्यभिचार करवाएं।]]></a:t>
+              <a:t><![CDATA[আমার কাছে আসবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तुम देवताओं की मूत्तियां ढालकर न बना लेना।]]></a:t>
+              <a:t><![CDATA[21. “তোমরা ছয়দিন যাবত্‌ পরিশ্রম করবে ও সপ্তম দিনে বিশ্রাম নেবে| চাষের বীজ রোপন ও ফসল কাটার সময়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. अखमीरी रोटी का पर्ब्ब मानना। उस में मेरी आज्ञा के अनुसार आबीब महीने के नियत समय पर सात दिन तक]]></a:t>
+              <a:t><![CDATA[তোমরা অবশ্যই বিশ্রাম নেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अखमीरी रोटी खाया करना; क्योंकि तू मिस्र से आबीब महीने में निकल आया।]]></a:t>
+              <a:t><![CDATA[22. “সাত সপ্তাহের উত্সব পালন করবে| গম কাটার পর প্রথম কাটা ফসলের দানাগুলো এই উত্সবের জন্য ব্যবহার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +15395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. हर एक पहिलौठा मेरा है; और क्या बछड़ा, क्या मेम्ना, तेरे पशुओं में से जो नर पहिलौठे होंवे सब मेरे]]></a:t>
+              <a:t><![CDATA[করবে এবং বছরের শেষে ফসল কাটার উত্সব পালন করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +15527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ही हैं।]]></a:t>
+              <a:t><![CDATA[23. “বছরে তিনবার তোমাদের সমস্ত লোক সর্বশক্তিমান প্রভু, ইস্রায়েলের ঈশ্বরের সামনে উপস্থিত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +15659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और यहोवा ने मूसा से कहा, ये वचन लिख ले; क्योंकि इन्हीं वचनों के अनुसार मैं तेरे और इस्त्राएल के]]></a:t>
+              <a:t><![CDATA[30. হারোণ ও ইস্রায়েলের অন্য সব লোকরা তার উজ্জ্বল মুখ দেখে তার কাছে য়েতে ভয় পাচ্ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +15791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और गदही के पहिलौठे की सन्ती मेम्ना देकर उसको छुड़ाना, यदि तू उसे छुड़ाना न चाहे तो उसकी गर्दन]]></a:t>
+              <a:t><![CDATA[24. “তোমরা যখন তোমাদের দেশে যাবে তখন আমি তোমাদের শত্রুদের সেখান থেকে বিতাড়িত করতে বাধ্য করব| আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +15923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तोड़ देना। परन्तु अपने सब पहिलौठे बेटों को बदला देकर छुड़ाना। मुझे कोई छूछे हाथ अपना मुंह न दिखाए।]]></a:t>
+              <a:t><![CDATA[তোমাদের দেশের সীমা বিস্তার করে দেব যাতে তোমরা আরও বেশী জমি পাও| তোমাদের অবশ্যই প্রতি বছরে তিনবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +16055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. छ: दिन तो परिश्रम करना, परन्तु सातवें दिन विश्राम करना; वरन हल जोतने और लवने के समय में भी]]></a:t>
+              <a:t><![CDATA[প্রভু, তোমাদের ঈশ্বরের সামনে য়েতে হবে| এবং তখন কেউ তোমাদের দেশ অধিকার করার চেষ্টা করবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +16187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विश्राम करना।]]></a:t>
+              <a:t><![CDATA[25. “যখন তোমরা আমাকে নৈবেদ্য হিসাবে রক্ত উত্সর্গ করবে তখন তার সঙ্গে খামির দেবে না|“নিস্তারপর্বে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +16319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और तू अठवारों का पर्ब्ब मानना जो पहिले लवे हुए गेहूं का पर्ब्ब कहलाता है, और वर्ष के अन्त में]]></a:t>
+              <a:t><![CDATA[উত্সর্গীকৃত মাংস পরদিন সকাল পর্য়ন্ত রাখা উচিত্‌ হবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +16451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बटोरन का भी पर्ब्ब मानना।]]></a:t>
+              <a:t><![CDATA[26. “তোমাদের ক্ষেতের প্রথম ফসল প্রভুকে দেবে| ঐ ফসল প্রভু, তোমাদের ঈশ্বরের গৃহে নিয়ে আসবে|“কখনও কোনও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +16583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. वर्ष में तीन बार तेरे सब पुरूष इस्त्राएल के परमेश्वर प्रभु यहोवा को अपने मुंह दिखाएं।]]></a:t>
+              <a:t><![CDATA[ছাগশিশুকে তার মায়ের দুধ দিয়ে রান্না করবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +16715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. मैं तो अन्यजातियों को तेरे आगे से निकाल कर तेरे सिवानों को बढ़ाऊंगा; और जब तू अपने परमेश्वर]]></a:t>
+              <a:t><![CDATA[27. তারপর প্রভু মোশিকে বললেন, “তোমাকে আমি যা বলেছি সব কিছু লিখে রাখো| এইগুলিই হল তোমার এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +16847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा को अपना मुंह दिखाने के लिये वर्ष में तीन बार आया करे, तब कोई तेरी भूमि का लालच न करेगा।]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলের লোকদের মধ্যে চুক্তির দলিল|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साथ वाचा बान्धता हूं।]]></a:t>
+              <a:t><![CDATA[31. তখন মোশি তাদের ডেকে পাঠাল| মোশি হারোণ এবং দলপতির সঙ্গে কথা বলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. मूसा तो वहां यहोवा के संग चालीस दिन और रात रहा; और तब तक न तो उसने रोटी खाई और न पानी पिया। और]]></a:t>
+              <a:t><![CDATA[32. তারপর সমস্ত ইস্রায়েলবাসী মোশির কাছে এল| সীনয় পর্বতে প্রভু য়েসব আদেশ দিয়েছেন মোশি সেই আদেশের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने उन तख्तियों पर वाचा के वचन अर्थात दस आज्ञाएं लिख दीं॥]]></a:t>
+              <a:t><![CDATA[কথা তাদের শোনাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>