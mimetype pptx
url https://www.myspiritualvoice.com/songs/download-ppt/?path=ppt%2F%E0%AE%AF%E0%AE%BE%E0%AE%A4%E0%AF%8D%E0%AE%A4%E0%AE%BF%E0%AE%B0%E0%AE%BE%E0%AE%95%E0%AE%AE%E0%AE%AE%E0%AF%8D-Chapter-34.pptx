--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -127,50 +127,68 @@
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -219,50 +237,59 @@
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -428,53 +455,62 @@
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -534,51 +570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மோசே அவர்களோடே பேசி முடியுமளவும், தன் முகத்தின்மேல் முக்காடு போட்டிருந்தான்.]]></a:t>
+              <a:t><![CDATA[4. And he hewed two tables of stone like unto the first; and Moses rose up early in the morning, and went up unto mount Sinai, as the LORD had commanded him, and took in his hand the two tables of stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -643,51 +679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மோசே கர்த்தருடைய சந்நிதியில் அவரோடே பேசும்படிக்கு உட்பிரவேசித்ததுமுதல் வெளியே புறப்படும்மட்டும் முக்காடு போடாதிருந்தான்; அவன் வெளியே வந்து தனக்குக் கற்பிக்கப்பட்டதை இஸ்ரவேல் புத்திரரோடே சொல்லும்போது,]]></a:t>
+              <a:t><![CDATA[5. And the LORD descended in the cloud, and stood with him there, and proclaimed the name of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -752,51 +788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மோசே கர்த்தருடைய சந்நிதியில் அவரோடே பேசும்படிக்கு உட்பிரவேசித்ததுமுதல் வெளியே புறப்படும்மட்டும் முக்காடு போடாதிருந்தான்; அவன் வெளியே வந்து தனக்குக் கற்பிக்கப்பட்டதை இஸ்ரவேல் புத்திரரோடே சொல்லும்போது,]]></a:t>
+              <a:t><![CDATA[6. And the LORD passed by before him, and proclaimed, The LORD, The LORD God, merciful and gracious, longsuffering, and abundant in goodness and truth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -861,51 +897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் அவன் முகம் பிரகாசித்திருப்பதைக் கண்டார்கள். மோசே அவரோடே பேசும்படிக்கு உள்ளே பிரவேசிக்கும்வரைக்கும், முக்காட்டைத் திரும்பத் தன் முகத்தின்மேல் போட்டுக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD passed by before him, and proclaimed, The LORD, The LORD God, merciful and gracious, longsuffering, and abundant in goodness and truth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -970,51 +1006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் அவன் முகம் பிரகாசித்திருப்பதைக் கண்டார்கள். மோசே அவரோடே பேசும்படிக்கு உள்ளே பிரவேசிக்கும்வரைக்கும், முக்காட்டைத் திரும்பத் தன் முகத்தின்மேல் போட்டுக்கொள்ளுவான்.]]></a:t>
+              <a:t><![CDATA[7. Keeping mercy for thousands, forgiving iniquity and transgression and sin, and that will by no means clear the guilty; visiting the iniquity of the fathers upon the children, and upon the children's children, unto the third and to the fourth generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1079,51 +1115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[7. Keeping mercy for thousands, forgiving iniquity and transgression and sin, and that will by no means clear the guilty; visiting the iniquity of the fathers upon the children, and upon the children's children, unto the third and to the fourth generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1188,51 +1224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[7. Keeping mercy for thousands, forgiving iniquity and transgression and sin, and that will by no means clear the guilty; visiting the iniquity of the fathers upon the children, and upon the children's children, unto the third and to the fourth generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1297,51 +1333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
+              <a:t><![CDATA[7. Keeping mercy for thousands, forgiving iniquity and transgression and sin, and that will by no means clear the guilty; visiting the iniquity of the fathers upon the children, and upon the children's children, unto the third and to the fourth generation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1406,51 +1442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. விடியற்காலத்தில் நீ ஆயத்தமாகி, சீனாய் மலையில் ஏறி, அங்கே மலையின் உச்சியில் காலமே என் சமுகத்தில் வந்து நில்.]]></a:t>
+              <a:t><![CDATA[8. And Moses made haste, and bowed his head toward the earth, and worshipped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1515,51 +1551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னோடே ஒருவனும் அங்கே வரக் கூடாது; மலையிலெங்கும் ஒருவனும் காணப்படவுங் கூடாது; இந்த மலையின் சமீபத்தில் ஆடுமாடு மேயவுங் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And he said, If now I have found grace in your sight, O LORD, let my LORD, I pray you, go among us; for it is a stubborn people; and pardon our iniquity and our sin, and take us for yours inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1624,51 +1660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அங்கே அவன் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இரவும் பகலும் நாற்பதுநாள் கர்த்தரோடே இருந்தான்; அவன் பத்துக் கற்பனைகளாகிய உடன்படிக்கையின் வார்த்தைகளைப் பலகைகளில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Hew you two tables of stone like unto the first: and I will write upon these tables the words that were in the first tables, which you brake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1733,51 +1769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன்னோடே ஒருவனும் அங்கே வரக் கூடாது; மலையிலெங்கும் ஒருவனும் காணப்படவுங் கூடாது; இந்த மலையின் சமீபத்தில் ஆடுமாடு மேயவுங் கூடாது என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And he said, If now I have found grace in your sight, O LORD, let my LORD, I pray you, go among us; for it is a stubborn people; and pardon our iniquity and our sin, and take us for yours inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1842,51 +1878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது மோசே முந்தின கற்பலகைகளுக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்து, அதிகாலமே எழுந்திருந்து, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே அவ்விரண்டு கற்பலகைகளையும் தன் கையிலே எடுத்துக்கொண்டு, சீனாய்மலையில் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[9. And he said, If now I have found grace in your sight, O LORD, let my LORD, I pray you, go among us; for it is a stubborn people; and pardon our iniquity and our sin, and take us for yours inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1951,51 +1987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது மோசே முந்தின கற்பலகைகளுக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்து, அதிகாலமே எழுந்திருந்து, கர்த்தர் தனக்குக் கட்டளையிட்டபடியே அவ்விரண்டு கற்பலகைகளையும் தன் கையிலே எடுத்துக்கொண்டு, சீனாய்மலையில் ஏறினான்.]]></a:t>
+              <a:t><![CDATA[10. And he said, Behold, I make a covenant: before all your people I will do marvels, such as have not been done in all the earth, nor in any nation: and all the people among which you are shall see the work of the LORD: for it is a terrible thing that I will do with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2060,51 +2096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் ஒரு மேகத்தில் இறங்கி, அங்கே அவன் அருகே நின்று, கர்த்தருடைய நாமத்தைக் கூறினார்.]]></a:t>
+              <a:t><![CDATA[10. And he said, Behold, I make a covenant: before all your people I will do marvels, such as have not been done in all the earth, nor in any nation: and all the people among which you are shall see the work of the LORD: for it is a terrible thing that I will do with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2169,51 +2205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் ஒரு மேகத்தில் இறங்கி, அங்கே அவன் அருகே நின்று, கர்த்தருடைய நாமத்தைக் கூறினார்.]]></a:t>
+              <a:t><![CDATA[10. And he said, Behold, I make a covenant: before all your people I will do marvels, such as have not been done in all the earth, nor in any nation: and all the people among which you are shall see the work of the LORD: for it is a terrible thing that I will do with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2278,51 +2314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு முன்பாகக் கடந்துபோகிறபோது, அவர்: கர்த்தர், கர்த்தர்; இரக்கமும், கிருபையும், நீடிய சாந்தமும், மகா தயையும், சத்தியமுமுள்ள தேவன்.]]></a:t>
+              <a:t><![CDATA[10. And he said, Behold, I make a covenant: before all your people I will do marvels, such as have not been done in all the earth, nor in any nation: and all the people among which you are shall see the work of the LORD: for it is a terrible thing that I will do with you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2387,51 +2423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு முன்பாகக் கடந்துபோகிறபோது, அவர்: கர்த்தர், கர்த்தர்; இரக்கமும், கிருபையும், நீடிய சாந்தமும், மகா தயையும், சத்தியமுமுள்ள தேவன்.]]></a:t>
+              <a:t><![CDATA[11. Observe you that which I command you this day: behold, I drive out before you the Amorite, and the Canaanite, and the Hittite, and the Perizzite, and the Hivite, and the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2496,51 +2532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
+              <a:t><![CDATA[11. Observe you that which I command you this day: behold, I drive out before you the Amorite, and the Canaanite, and the Hittite, and the Perizzite, and the Hivite, and the Jebusite.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2605,51 +2641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
+              <a:t><![CDATA[12. Take heed to yourself, lest you make a covenant with the inhabitants of the land where you go, lest it be for a snare in the midst of you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2714,51 +2750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும் மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப் பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர் என்று கூறினார்.]]></a:t>
+              <a:t><![CDATA[12. Take heed to yourself, lest you make a covenant with the inhabitants of the land where you go, lest it be for a snare in the midst of you:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2823,51 +2859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அங்கே அவன் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இரவும் பகலும் நாற்பதுநாள் கர்த்தரோடே இருந்தான்; அவன் பத்துக் கற்பனைகளாகிய உடன்படிக்கையின் வார்த்தைகளைப் பலகைகளில் எழுதினான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, Hew you two tables of stone like unto the first: and I will write upon these tables the words that were in the first tables, which you brake.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2932,51 +2968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மோசே தீவிரமாகத் தரைமட்டும் குனிந்து பணிந்துகொண்டு:]]></a:t>
+              <a:t><![CDATA[13. But all of you shall destroy their altars, break their images, and cut down their groves:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3041,51 +3077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், எங்கள் நடுவில் ஆண்டவர் எழுந்தருளவேண்டும்; இந்த ஜனங்கள் வணங்காக் கழுத்துள்ளவர்கள்; நீரோ, எங்கள் அக்கிரமத்தையும் எங்கள் பாவத்தையும் மன்னித்து, எங்களை உமக்குச் சுதந்தரமாக ஏற்றுக்கொள்ளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For you shall worship no other god: for the LORD, whose name is Jealous, is a jealous God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3150,51 +3186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், எங்கள் நடுவில் ஆண்டவர் எழுந்தருளவேண்டும்; இந்த ஜனங்கள் வணங்காக் கழுத்துள்ளவர்கள்; நீரோ, எங்கள் அக்கிரமத்தையும் எங்கள் பாவத்தையும் மன்னித்து, எங்களை உமக்குச் சுதந்தரமாக ஏற்றுக்கொள்ளும் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. For you shall worship no other god: for the LORD, whose name is Jealous, is a jealous God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3259,51 +3295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவர்: இதோ, நான் ஒரு உடன்படிக்கை பண்ணுகிறேன்; பூமியெங்கும் எந்த ஜாதிகளிடத்திலும் செய்யப்படாத அதிசயங்களை உன் ஜனங்கள் எல்லாருக்கு முன்பாகவும் செய்வேன்; உன்னோடேகூட இருக்கிற ஜனங்கள் எல்லாரும் கர்த்தருடைய செய்கையைக் காண்பார்கள்; உன்னோடேகூட இருந்து, நான் செய்யும் காரியம் பயங்கரமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. Lest you make a covenant with the inhabitants of the land, and they go a whoring after their gods, and do sacrifice unto their gods, and one call you, and you eat of his sacrifice;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3368,51 +3404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவர்: இதோ, நான் ஒரு உடன்படிக்கை பண்ணுகிறேன்; பூமியெங்கும் எந்த ஜாதிகளிடத்திலும் செய்யப்படாத அதிசயங்களை உன் ஜனங்கள் எல்லாருக்கு முன்பாகவும் செய்வேன்; உன்னோடேகூட இருக்கிற ஜனங்கள் எல்லாரும் கர்த்தருடைய செய்கையைக் காண்பார்கள்; உன்னோடேகூட இருந்து, நான் செய்யும் காரியம் பயங்கரமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. Lest you make a covenant with the inhabitants of the land, and they go a whoring after their gods, and do sacrifice unto their gods, and one call you, and you eat of his sacrifice;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3477,51 +3513,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவர்: இதோ, நான் ஒரு உடன்படிக்கை பண்ணுகிறேன்; பூமியெங்கும் எந்த ஜாதிகளிடத்திலும் செய்யப்படாத அதிசயங்களை உன் ஜனங்கள் எல்லாருக்கு முன்பாகவும் செய்வேன்; உன்னோடேகூட இருக்கிற ஜனங்கள் எல்லாரும் கர்த்தருடைய செய்கையைக் காண்பார்கள்; உன்னோடேகூட இருந்து, நான் செய்யும் காரியம் பயங்கரமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[15. Lest you make a covenant with the inhabitants of the land, and they go a whoring after their gods, and do sacrifice unto their gods, and one call you, and you eat of his sacrifice;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3586,51 +3622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்று நான் உனக்குக் கட்டளையிடுகிறதைக் கைக்கொள்; எமோரியனையும், கானானியனையும், ஏத்தியனையும், பெரிசியனையும், ஏவியனையும், எபூசியனையும் உனக்கு முன்பாகத் துரத்திவிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. And you take of their daughters unto your sons, and their daughters go a whoring after their gods, and make your sons go a whoring after their gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3695,51 +3731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இன்று நான் உனக்குக் கட்டளையிடுகிறதைக் கைக்கொள்; எமோரியனையும், கானானியனையும், ஏத்தியனையும், பெரிசியனையும், ஏவியனையும், எபூசியனையும் உனக்கு முன்பாகத் துரத்திவிடுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. And you take of their daughters unto your sons, and their daughters go a whoring after their gods, and make your sons go a whoring after their gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3804,51 +3840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. நீ போய்ச் சேருகிற தேசத்தின் குடிகளோடு உடன்படிக்கைபண்ணாதபடிக்கு எச்சரிக்கையாயிரு; பண்ணினால் அது உன் நடுவில் கண்ணியாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[16. And you take of their daughters unto your sons, and their daughters go a whoring after their gods, and make your sons go a whoring after their gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3913,51 +3949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர்களுடைய பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை வெட்டிப்போடுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. You shall make you no molten gods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4022,51 +4058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது, தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And be ready in the morning, and come up in the morning unto mount Sinai, and present yourself there to me in the top of the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4131,51 +4167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தருடைய நாமம் எரிச்சலுள்ளவர் என்பது, அவர் எரிச்சலுள்ள தேவனே; ஆகையால், அந்நிய தேவனை நீ பணிந்துகொள்ளவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[18. The feast of unleavened bread shall you keep. Seven days you shall eat unleavened bread, as I commanded you, in the time of the month Abib: for in the month Abib you came out from Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4240,51 +4276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
+              <a:t><![CDATA[18. The feast of unleavened bread shall you keep. Seven days you shall eat unleavened bread, as I commanded you, in the time of the month Abib: for in the month Abib you came out from Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4349,51 +4385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
+              <a:t><![CDATA[18. The feast of unleavened bread shall you keep. Seven days you shall eat unleavened bread, as I commanded you, in the time of the month Abib: for in the month Abib you came out from Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4458,51 +4494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன் பலியிட்டதிலே புசிப்பாய்;]]></a:t>
+              <a:t><![CDATA[19. All that opens the womb is mine; and every first born among your cattle, whether ox or sheep, that is male.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4567,51 +4603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் குமாரத்திகளில் உன் குமாரருக்குப் பெண்களைக் கொள்ளுவாய்; அவர்கள் குமாரத்திகள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றுவதும் அல்லாமல், உன் குமாரரையும் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றும்படி செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[20. But the first born of an ass you shall redeem with a lamb: and if you redeem him not, then shall you break his neck. All the firstborn of your sons you shall redeem. And none shall appear before me empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4676,51 +4712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் குமாரத்திகளில் உன் குமாரருக்குப் பெண்களைக் கொள்ளுவாய்; அவர்கள் குமாரத்திகள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றுவதும் அல்லாமல், உன் குமாரரையும் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றும்படி செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[20. But the first born of an ass you shall redeem with a lamb: and if you redeem him not, then shall you break his neck. All the firstborn of your sons you shall redeem. And none shall appear before me empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4785,51 +4821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்கவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[20. But the first born of an ass you shall redeem with a lamb: and if you redeem him not, then shall you break his neck. All the firstborn of your sons you shall redeem. And none shall appear before me empty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4894,51 +4930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. புளிப்பில்லா அப்பப்பண்டிகையை நீங்கள் கைக்கொண்டு, நான் உங்களுக்குக் கட்டளையிட்டபடியே, ஆபீப் மாதத்தில் குறித்த காலத்திலே ஏழுநாள் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்; ஆபீப் மாதத்திலே எகிப்திலிருந்து புறப்பட்டாயே.]]></a:t>
+              <a:t><![CDATA[21. Six days you shall work, but on the seventh day you shall rest: in earring time and in harvest you shall rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5003,51 +5039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. புளிப்பில்லா அப்பப்பண்டிகையை நீங்கள் கைக்கொண்டு, நான் உங்களுக்குக் கட்டளையிட்டபடியே, ஆபீப் மாதத்தில் குறித்த காலத்திலே ஏழுநாள் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்; ஆபீப் மாதத்திலே எகிப்திலிருந்து புறப்பட்டாயே.]]></a:t>
+              <a:t><![CDATA[21. Six days you shall work, but on the seventh day you shall rest: in earring time and in harvest you shall rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5112,51 +5148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்ப்பம் திறந்து பிறக்கிற யாவும், உன் ஆடுமாடுகளின் தலையீற்றான ஆண்கள் யாவும் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[22. And you shall observe the feast of weeks, of the first-fruits of wheat harvest, and the feast of ingathering at the year's end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5221,51 +5257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது, தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[2. And be ready in the morning, and come up in the morning unto mount Sinai, and present yourself there to me in the top of the mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5330,51 +5366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்ப்பம் திறந்து பிறக்கிற யாவும், உன் ஆடுமாடுகளின் தலையீற்றான ஆண்கள் யாவும் என்னுடையவைகள்.]]></a:t>
+              <a:t><![CDATA[22. And you shall observe the feast of weeks, of the first-fruits of wheat harvest, and the feast of ingathering at the year's end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5439,51 +5475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[23. Three times in the year shall all your male children appear before the LORD God, the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5548,51 +5584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[23. Three times in the year shall all your male children appear before the LORD God, the God of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5657,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[24. For I will cast out the nations before you, and enlarge your borders: neither shall any man desire your land, when you shall go up to appear before the LORD your God three times in the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5766,51 +5802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின் கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
+              <a:t><![CDATA[24. For I will cast out the nations before you, and enlarge your borders: neither shall any man desire your land, when you shall go up to appear before the LORD your God three times in the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5875,51 +5911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆறுநாள் வேலைசெய்து, ஏழாம்நாளிலே ஓய்ந்திருப்பாயாக; விதைப்புக்காலத்திலும் அறுப்புக்காலத்திலும் ஓய்ந்திருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[24. For I will cast out the nations before you, and enlarge your borders: neither shall any man desire your land, when you shall go up to appear before the LORD your God three times in the year.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5984,51 +6020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆறுநாள் வேலைசெய்து, ஏழாம்நாளிலே ஓய்ந்திருப்பாயாக; விதைப்புக்காலத்திலும் அறுப்புக்காலத்திலும் ஓய்ந்திருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[25. You shall not offer the blood of my sacrifice with leaven; neither shall the sacrifice of the feast of the passover be left unto the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6093,51 +6129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கோதுமை அறுப்பின் முதற்பலனைச் செலுத்தும் ஏழு வாரங்களின் பண்டிகையையும், வருஷமுடிவிலே சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[25. You shall not offer the blood of my sacrifice with leaven; neither shall the sacrifice of the feast of the passover be left unto the morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6202,51 +6238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கோதுமை அறுப்பின் முதற்பலனைச் செலுத்தும் ஏழு வாரங்களின் பண்டிகையையும், வருஷமுடிவிலே சேர்ப்புக்கால பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
+              <a:t><![CDATA[26. The first of the first-fruits of your land you shall bring unto the house of the LORD your God. You shall not seethe a kid in his mother's milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6311,51 +6347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வருஷத்தில் மூன்றுதரம் உங்கள் ஆண்மக்கள் எல்லாரும் இஸ்ரவேலின் தேவனாயிருக்கிற கர்த்தராகிய ஆண்டவரின் சந்நிதியில் வரக்கடவர்கள்.]]></a:t>
+              <a:t><![CDATA[26. The first of the first-fruits of your land you shall bring unto the house of the LORD your God. You shall not seethe a kid in his mother's milk.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6420,51 +6456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரும் மோசேயைப் பார்க்கும்போது, அவன் முகம் பிரகாசித்திருப்பதைக் கண்டு, அவன் சமீபத்தில் சேரப்பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And no man shall come up with you, neither let any man be seen throughout all the mount; neither let the flocks nor herds feed before that mount.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6529,51 +6565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[27. And the LORD said unto Moses, Write you these words: for after the tenor of these words I have made a covenant with you and with Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6638,51 +6674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[27. And the LORD said unto Moses, Write you these words: for after the tenor of these words I have made a covenant with you and with Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6747,51 +6783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில் மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும் உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[28. And he was there with the LORD forty days and forty nights; he did neither eat bread, nor drink water. And he wrote upon the tables the words of the covenant, the ten commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6856,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம்; பஸ்கா பண்டிகையின் பலியை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[28. And he was there with the LORD forty days and forty nights; he did neither eat bread, nor drink water. And he wrote upon the tables the words of the covenant, the ten commandments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6965,51 +7001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம்; பஸ்கா பண்டிகையின் பலியை விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when Moses came down from mount Sinai with the two tables of testimony in Moses' hand, when he came down from the mount, that Moses know not that the skin of his face shone while he talked with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7074,51 +7110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் நிலத்தில் முதல் முதல் விளைந்த முதற்பலத்தை உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்துக்குக் கொண்டுவாருங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. And it came to pass, when Moses came down from mount Sinai with the two tables of testimony in Moses' hand, when he came down from the mount, that Moses know not that the skin of his face shone while he talked with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7183,51 +7219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உங்கள் நிலத்தில் முதல் முதல் விளைந்த முதற்பலத்தை உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்துக்குக் கொண்டுவாருங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And when Aaron and all the children of Israel saw Moses, behold, the skin of his face shone; and they were afraid to come nigh him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7292,51 +7328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த வார்த்தைகளை நீ எழுது; இந்த வார்த்தைகளின்படியே உன்னோடும் இஸ்ரவேலோடும் உடன்படிக்கைபண்ணினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And when Aaron and all the children of Israel saw Moses, behold, the skin of his face shone; and they were afraid to come nigh him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7401,51 +7437,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த வார்த்தைகளை நீ எழுது; இந்த வார்த்தைகளின்படியே உன்னோடும் இஸ்ரவேலோடும் உடன்படிக்கைபண்ணினேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[31. And Moses called unto them; and Aaron and all the rulers of the congregation returned unto him: and Moses talked with them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And Moses called unto them; and Aaron and all the rulers of the congregation returned unto him: and Moses talked with them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7510,51 +7655,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. மோசே அவர்களை அழைத்தான்; அப்பொழுது ஆரோனும் சபையிலுள்ள பிரபுக்கள் யாவரும் அவனிடத்திற்குத் திரும்பிவந்தார்கள்; மோசே அவர்களோடே பேசினான்.]]></a:t>
+              <a:t><![CDATA[3. And no man shall come up with you, neither let any man be seen throughout all the mount; neither let the flocks nor herds feed before that mount.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And afterward all the children of Israel came nigh: and he gave them in commandment all that the LORD had spoken with him in mount Sinai.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And afterward all the children of Israel came nigh: and he gave them in commandment all that the LORD had spoken with him in mount Sinai.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And till Moses had done speaking with them, he put a vail on his face.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. But when Moses went in before the LORD to speak with him, he took the vail off, until he came out. And he came out, and spoke unto the children of Israel that which he was commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. But when Moses went in before the LORD to speak with him, he took the vail off, until he came out. And he came out, and spoke unto the children of Israel that which he was commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. But when Moses went in before the LORD to speak with him, he took the vail off, until he came out. And he came out, and spoke unto the children of Israel that which he was commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And the children of Israel saw the face of Moses, that the skin of Moses' face shone: and Moses put the vail upon his face again, until he went in to speak with him.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And the children of Israel saw the face of Moses, that the skin of Moses' face shone: and Moses put the vail upon his face again, until he went in to speak with him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7619,51 +8636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு இஸ்ரவேல் புத்திரர் எல்லாரும் அவனிடத்தில் சேர்ந்தார்கள்; அப்பொழுது அவன் சீனாய்மலையில் கர்த்தர் தன்னோடே பேசினவைகளையெல்லாம் அவர்களுக்குக் கற்பித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And he hewed two tables of stone like unto the first; and Moses rose up early in the morning, and went up unto mount Sinai, as the LORD had commanded him, and took in his hand the two tables of stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7728,51 +8745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பின்பு இஸ்ரவேல் புத்திரர் எல்லாரும் அவனிடத்தில் சேர்ந்தார்கள்; அப்பொழுது அவன் சீனாய்மலையில் கர்த்தர் தன்னோடே பேசினவைகளையெல்லாம் அவர்களுக்குக் கற்பித்தான்.]]></a:t>
+              <a:t><![CDATA[4. And he hewed two tables of stone like unto the first; and Moses rose up early in the morning, and went up unto mount Sinai, as the LORD had commanded him, and took in his hand the two tables of stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7807,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474537084" r:id="rId1"/>
+    <p:sldLayoutId id="2478619108" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8363,54 +9380,126 @@
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8531,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. মোশি তার কথা শেষ করে নিজের মুখ আবরণ দিয়ে ঢেকে ফেলল|]]></a:t>
+              <a:t><![CDATA[சீனாய்மலையில் ஏறினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. কিন্তু মোশি যখনই প্রভুর সঙ্গে কথা বলতে য়েত তখন সে যতক্ষণ না বাইরে আসত ততক্ষণ সেই আবরণ খুলে]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் ஒரு மேகத்தில் இறங்கி, அங்கே அவன் அருகே நின்று, கர்த்தருடைய நாமத்தைக் கூறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[রাখত| মোশি যখন প্রভুর সান্নিধ্য থেকে বেরিয়ে আসত এবং ইস্রায়েলের লোকদের প্রভুর আদেশসমূহ বলত,]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் அவனுக்கு முன்பாகக் கடந்துபோகிறபோது, அவர்: கர்த்தர், கர்த்தர்; இரக்கமும், கிருபையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তখন তারা মোশির মুখমণ্ডলের ওপর একটি দীপ্তি দেখতে পেত| তাই সে আবার তার মুখ ঢেকে ফেলত, পরের বার]]></a:t>
+              <a:t><![CDATA[நீடிய சாந்தமும், மகா தயையும், சத்தியமுமுள்ள தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর সঙ্গে কথা বলতে না যাওয়া পর্য়ন্ত সে ঐভাবেই মুখ ঢেকে রাখত|]]></a:t>
+              <a:t><![CDATA[7. ஆயிரம் தலைமுறைகளுக்கு இரக்கத்தைக் காக்கிறவர்; அக்கிரமத்தையும் மீறுதலையும் பாவத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তখন প্রভু মোশিকে বললেন, “পূর্ববর্তী দুটি প্রস্তর ফলকের মতো, য়ে দুটি তুমি ভেঙ্গেছিলে আরো দুটি]]></a:t>
+              <a:t><![CDATA[மன்னிக்கிறவர்; குற்றவாளியைக் குற்றமற்றவனாக விடாமல், பிதாக்கள் செய்த அக்கிரமத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রস্তর ফলক তুমি তৈরী কর| প্রথম ফলক দুটিতে য়েসব কথা লেখা হয়েছিল সেইসব কথা আমি আবার এই ফলক দুটিতে]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளிடத்திலும், பிள்ளைகளுடைய பிள்ளைகளிடத்திலும் மூன்றாம் நான்காம் தலைமுறைமட்டும் விசாரிக்கிறவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লিখব|]]></a:t>
+              <a:t><![CDATA[என்று கூறினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. কাল সকালে প্রস্তুত হয়ে নিও এবং আমার সঙ্গে দেখা করবার জন্য সীনয় পর্বতের চূড়ায় এসো|]]></a:t>
+              <a:t><![CDATA[8. மோசே தீவிரமாகத் தரைமட்டும் குனிந்து பணிந்துகொண்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. আর কেউ তোমার সঙ্গে আসবে না| অন্য কাউকে য়েন পর্বতের কোথাও না দেখা যায| এমনকি কোনও পশুর দল বা]]></a:t>
+              <a:t><![CDATA[9. ஆண்டவரே, உம்முடைய கண்களில் எனக்குக் கிருபை கிடைத்ததானால், எங்கள் நடுவில் ஆண்டவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. মোশি সেখানে প্রভুর সঙ্গে 40 দিন ও 40 রাত বাস করেছিল| মোশি 40 দিন কোন কিছু ভোজন করল না বা জল পান]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: முந்தின கற்பலகைக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்துக்கொள்; நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মেষের পালকেও পর্বতের নীচে চরতে দেওয়া যাবে না|”]]></a:t>
+              <a:t><![CDATA[எழுந்தருளவேண்டும்; இந்த ஜனங்கள் வணங்காக் கழுத்துள்ளவர்கள்; நீரோ, எங்கள் அக்கிரமத்தையும் எங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তাই মোশি প্রথম পাথরের ফলকের মতো আরও দুটি ফলক তৈরী করল| তারপর পরদিন সকালে উঠে সীনয় পর্বতের]]></a:t>
+              <a:t><![CDATA[பாவத்தையும் மன்னித்து, எங்களை உமக்குச் சுதந்தரமாக ஏற்றுக்கொள்ளும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চূড়ায় গেল| মোশি প্রভুর আদেশ অনুসারে সব কিছু করল| সে পাথরের ফলক দুটি সঙ্গে করে নিয়ে গেল|]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவர்: இதோ, நான் ஒரு உடன்படிக்கை பண்ணுகிறேன்; பூமியெங்கும் எந்த ஜாதிகளிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. অতঃপর প্রভু মেঘের মধ্যে মোশির কাছে নেমে এলেন এবং তার সঙ্গে দাঁড়ালেন এবং তাঁর নাম (প্রভুর) ঘোষণা]]></a:t>
+              <a:t><![CDATA[செய்யப்படாத அதிசயங்களை உன் ஜனங்கள் எல்லாருக்கு முன்பாகவும் செய்வேன்; உன்னோடேகூட இருக்கிற ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন|]]></a:t>
+              <a:t><![CDATA[எல்லாரும் கர்த்தருடைய செய்கையைக் காண்பார்கள்; உன்னோடேகூட இருந்து, நான் செய்யும் காரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভু মোশির সামনে দিয়ে গেলেন এবং বললেন, “যিহোবা, প্রভু হলেন দয়ালু ও করুণাময়| তিনি ক্রোধের]]></a:t>
+              <a:t><![CDATA[பயங்கரமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যাপারে ধৈর্য়্য়শীল| তিনি পরমস্নেহে পরিপূর্ণ এবং বিশ্বস্ত|]]></a:t>
+              <a:t><![CDATA[11. இன்று நான் உனக்குக் கட்டளையிடுகிறதைக் கைக்கொள்; எமோரியனையும், கானானியனையும், ஏத்தியனையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. হাজার হাজার পুরুষ ধরে প্রভু তাঁর করুণা দেখান| তিনি ভুল কাজ, অবাধ্যতা এবং পাপ ক্ষমা করে দেন|]]></a:t>
+              <a:t><![CDATA[பெரிசியனையும், ஏவியனையும், எபூசியனையும் உனக்கு முன்பாகத் துரத்திவிடுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তবু তিনি দোষীদের শাস্তি দিতে ভোলেন না| তিনি কেবলমাত্র দোষীদেরই শাস্তি দেন না, তাদের দণ্ডনীয]]></a:t>
+              <a:t><![CDATA[12. நீ போய்ச் சேருகிற தேசத்தின் குடிகளோடு உடன்படிக்கைபண்ணாதபடிக்கு எச்சரிக்கையாயிரு; பண்ணினால் அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপরাধের জন্য তাদের তৃতীয় ও চতুর্থ পুরুষের উত্তরপুরুষদেরও শাস্তি দেন|”]]></a:t>
+              <a:t><![CDATA[உன் நடுவில் கண்ணியாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করল না| মোশি দুটি পাথরের ফলকের ওপর চুক্তির কথাগুলি লিখেছিল|]]></a:t>
+              <a:t><![CDATA[உடைத்துப்போட்ட முந்தின பலகைகளில் இருந்த வார்த்தைகளை அவைகளில் எழுதுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তখন মোশি সঙ্গে সঙ্গে হাঁটু গেড়ে বসল ও আভুমি মাথা নত করে প্রভুর কাছে প্রার্থনা করল এবং বলল,]]></a:t>
+              <a:t><![CDATA[13. அவர்களுடைய பலிபீடங்களை இடித்து, அவர்கள் சிலைகளைத் தகர்த்து, அவர்கள் தோப்புகளை வெட்டிப்போடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “প্রভু, আপনি যদি আমার প্রতি সন্তুষ্ট হন তাহলে আমাদের সঙ্গে চলুন| আমি জানি আমরা জেদী কিন্তু আমাদের]]></a:t>
+              <a:t><![CDATA[14. கர்த்தருடைய நாமம் எரிச்சலுள்ளவர் என்பது, அவர் எரிச்சலுள்ள தேவனே; ஆகையால், அந்நிய தேவனை நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অপরাধ ক্ষমা করে দিন| আমাদের ওপর আপনার নিজের পূর্ণ অধিকার আছে বলে মনে করুন এবং আমাদের গ্রহণ করুন|”]]></a:t>
+              <a:t><![CDATA[பணிந்துகொள்ளவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তখন প্রভু বললেন, “আমি তোমার লোকদের সঙ্গে এই চুক্তি করি য়ে আমি তোমার লোকদের সামনে এমন সব]]></a:t>
+              <a:t><![CDATA[15. அந்தத் தேசத்தின் குடிகளோடே உடன்படிக்கை பண்ணுவாயானால், அவர்கள் தங்கள் தேவர்களைச் சோரமார்க்கமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আশ্চর্য়্য় কার্য়্য় করব যা ইতিপূর্বে পৃথিবীর কোনও দেশে হয় নি| তখন তোমাদের চারপাশের সমস্ত জাতিসমূহ]]></a:t>
+              <a:t><![CDATA[பின்பற்றி, தங்களுடைய தேவர்களுக்குப் பலியிடுவார்கள்; ஒருவன் உன்னை அழைக்கையில், நீ போய், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেখতে পাবে আমি কত মহান| তারা এইসব আশ্চর্য়্য় জিনিস দেখবে যা আমি তোমাদের জন্য করব|]]></a:t>
+              <a:t><![CDATA[பலியிட்டதிலே புசிப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. আমি যা আদেশ দিচ্ছি, আজ তা পালন কর তাহলে আমি তোমাদের শত্রুদের তোমাদের দেশ ত্যাগ করতে বাধ্য করব|]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் குமாரத்திகளில் உன் குமாரருக்குப் பெண்களைக் கொள்ளுவாய்; அவர்கள் குமாரத்திகள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি ইমোরীয়, কনানীয়, হিত্তীয়, পরিষীয়, হিব্বীয় ও যিবূষীয়দের বিতাড়ন করব|]]></a:t>
+              <a:t><![CDATA[தேவர்களைச் சோரமார்க்கமாய்ப் பின்பற்றுவதும் அல்லாமல், உன் குமாரரையும் தங்கள் தேவர்களைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সাবধান! তোমরা যেখানে যাচ্ছো সেখানকার লোকদের সঙ্গে কোনও চুক্তি কোরো না| তাহলে তোমরা বিপদে পড়বে|]]></a:t>
+              <a:t><![CDATA[சோரமார்க்கமாய்ப் பின்பற்றும்படி செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তাদের বেদী ধ্বংস কর| য়ে পাথরকে তারা পূজো করে তা ভেঙ্গে ফেলো| তাদের পবিত্র দণ্ডগুলি ধ্বংস করো|]]></a:t>
+              <a:t><![CDATA[17. வார்ப்பிக்கப்பட்ட தெய்வங்களை உங்களுக்கு உண்டாக்கவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তারপর মোশি সীনয় পর্বত থেকে নেমে এল| সে সেই চুক্তি লেখা পাথরের ফলক দুটি বয়ে নিয়ে এল| প্রভুর]]></a:t>
+              <a:t><![CDATA[2. விடியற்காலத்தில் நீ ஆயத்தமாகி, சீனாய் மலையில் ஏறி, அங்கே மலையின் உச்சியில் காலமே என் சமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. অন্য কোনও দেবতাকে পূজা করো না কারণ আমার নাম “ঈর্ষা|” আমি হলাম ঈর্ষাপরাযণ ঈশ্বর|]]></a:t>
+              <a:t><![CDATA[18. புளிப்பில்லா அப்பப்பண்டிகையை நீங்கள் கைக்கொண்டு, நான் உங்களுக்குக் கட்டளையிட்டபடியே, ஆபீப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “ঐ দেশের লোকদের সঙ্গে কোনও চুক্তি না করার ব্যাপারে সাবধান থেকো| কারণ তোমরা তাদের দেবতাদের পূজো]]></a:t>
+              <a:t><![CDATA[மாதத்தில் குறித்த காலத்திலே ஏழுநாள் புளிப்பில்லா அப்பம் புசிக்கக்கடவீர்கள்; ஆபீப் மாதத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে এবং তাদের নৈবেদ্য উত্সর্গ করে ব্যভিচার করবে| তারা তাদের নৈবেদ্য ভক্ষণ করতে তোমাদের নিমন্ত্রণ]]></a:t>
+              <a:t><![CDATA[எகிப்திலிருந்து புறப்பட்டாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে|]]></a:t>
+              <a:t><![CDATA[19. கர்ப்பம் திறந்து பிறக்கிற யாவும், உன் ஆடுமாடுகளின் தலையீற்றான ஆண்கள் யாவும் என்னுடையவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তোমরা যদি তাদের কন্যাদের পুত্রবধূরূপে গ্রহণ করো তাহলে ঐ মহিলারা তোমাদের পুত্রদের তাদের ঐ]]></a:t>
+              <a:t><![CDATA[20. கழுதையின் தலையீற்றை ஒரு ஆட்டுக்குட்டியால் மீட்டுக்கொள்வாயாக; அதை மீட்டுக்கொள்ளாதிருந்தால் அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবতাদের পূজো করাবে এবং তারা তোমাদের পুত্রদের প্রভুর প্রতি অবিশ্বস্ত করে তুলবে|]]></a:t>
+              <a:t><![CDATA[கழுத்தை முறித்துப்போடு; உன் பிள்ளைகளில் முதற்பேறானவைகளையெல்லாம் மீட்டுக்கொள்ளவேண்டும். வெறுங்கையோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. “কোনও মূর্ত্তি তৈরী করবে না|]]></a:t>
+              <a:t><![CDATA[என் சந்நிதியில் ஒருவனும் வரக் கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “খামিরবিহীন রুটির উত্সব পালন করবে| আমি তোমাদের য়েমন আদেশ দিয়েছিলাম সেই মতো সাতদিন ধরে]]></a:t>
+              <a:t><![CDATA[21. ஆறுநாள் வேலைசெய்து, ஏழாம்நாளிலே ஓய்ந்திருப்பாயாக; விதைப்புக்காலத்திலும் அறுப்புக்காலத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খামিরবিহীন রুটি খাবে| তোমরা এটা আবীব মাসে করবে কারণ ঐ মাসে তোমরা মিশর ছেড়ে বেরিয়ে এসেছিলে|]]></a:t>
+              <a:t><![CDATA[ஓய்ந்திருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. “কোনও নারীর প্রথম গর্ভজাত পুত্র সন্তান হবে আমার| এমনকি গবাদি পশুর অথবা মেষের প্রথমজাত পুরুষশাবকও]]></a:t>
+              <a:t><![CDATA[22. கோதுமை அறுப்பின் முதற்பலனைச் செலுத்தும் ஏழு வாரங்களின் பண்டிகையையும், வருஷமுடிவிலே சேர்ப்புக்கால]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে কথা বলার পর মোশির মুখ জ্বলজ্বল করছিল| কিন্তু মোশি নিজে তা জানত না|]]></a:t>
+              <a:t><![CDATA[வந்து நில்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার অধিকারভুক্ত|]]></a:t>
+              <a:t><![CDATA[பண்டிகையையும் ஆசரிப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তোমরা যদি গাধার প্রথমজাত পুরুষশাবককে রাখতে চাও, তবে তোমরা একটি মেষশাবকের বিনিময়ে তা রাখতে পারো|]]></a:t>
+              <a:t><![CDATA[23. வருஷத்தில் மூன்றுதரம் உங்கள் ஆண்மக்கள் எல்லாரும் இஸ்ரவேலின் தேவனாயிருக்கிற கர்த்தராகிய ஆண்டவரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু তোমরা যদি ঐ গাধার শাবকটিকে একটি মেষের বিনিময়ে না কেনো তাহলে তোমাদের ঐ গাধার ঘাড় মটকাতে হবে|]]></a:t>
+              <a:t><![CDATA[சந்நிதியில் வரக்கடவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের সমস্ত প্রথমজাত পুত্র সন্তানদের আমার কাছে থেকে ফেরত্‌ নিতে হবে| কিন্তু কোনও লোকই উপহার ছাড়া]]></a:t>
+              <a:t><![CDATA[24. நான் புறஜாதிகளை உங்கள் முன்னின்று துரத்திவிட்டு, உங்கள் எல்லைகளை விஸ்தாரமாக்குவேன்; வருஷத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার কাছে আসবে না|]]></a:t>
+              <a:t><![CDATA[மூன்றுதரம் உங்கள் தேவனாகிய கர்த்தருடைய சந்நிதிக்கு முன்பாகக் காணப்படப் போயிருக்கும்போது ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. “তোমরা ছয়দিন যাবত্‌ পরিশ্রম করবে ও সপ্তম দিনে বিশ্রাম নেবে| চাষের বীজ রোপন ও ফসল কাটার সময়]]></a:t>
+              <a:t><![CDATA[உங்கள் தேசத்தை இச்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমরা অবশ্যই বিশ্রাম নেবে|]]></a:t>
+              <a:t><![CDATA[25. எனக்கு இடும் பலியின் இரத்தத்தைப் புளித்தமாவுடன் செலுத்தவேண்டாம்; பஸ்கா பண்டிகையின் பலியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. “সাত সপ্তাহের উত্সব পালন করবে| গম কাটার পর প্রথম কাটা ফসলের দানাগুলো এই উত্সবের জন্য ব্যবহার]]></a:t>
+              <a:t><![CDATA[விடியற்காலம்வரைக்கும் வைக்கவும் வேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে এবং বছরের শেষে ফসল কাটার উত্সব পালন করবে|]]></a:t>
+              <a:t><![CDATA[26. உங்கள் நிலத்தில் முதல் முதல் விளைந்த முதற்பலத்தை உங்கள் தேவனாகிய கர்த்தரின் ஆலயத்துக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. “বছরে তিনবার তোমাদের সমস্ত লোক সর্বশক্তিমান প্রভু, ইস্রায়েলের ঈশ্বরের সামনে উপস্থিত হবে|]]></a:t>
+              <a:t><![CDATA[கொண்டுவாருங்கள். வெள்ளாட்டுக்குட்டியை அதின் தாயின் பாலிலே சமைக்கவேண்டாம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. হারোণ ও ইস্রায়েলের অন্য সব লোকরা তার উজ্জ্বল মুখ দেখে তার কাছে য়েতে ভয় পাচ্ছিল|]]></a:t>
+              <a:t><![CDATA[3. உன்னோடே ஒருவனும் அங்கே வரக் கூடாது; மலையிலெங்கும் ஒருவனும் காணப்படவுங் கூடாது; இந்த மலையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “তোমরা যখন তোমাদের দেশে যাবে তখন আমি তোমাদের শত্রুদের সেখান থেকে বিতাড়িত করতে বাধ্য করব| আমি]]></a:t>
+              <a:t><![CDATA[27. பின்னும் கர்த்தர் மோசேயை நோக்கி: இந்த வார்த்தைகளை நீ எழுது; இந்த வார்த்தைகளின்படியே உன்னோடும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমাদের দেশের সীমা বিস্তার করে দেব যাতে তোমরা আরও বেশী জমি পাও| তোমাদের অবশ্যই প্রতি বছরে তিনবার]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலோடும் உடன்படிக்கைபண்ணினேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু, তোমাদের ঈশ্বরের সামনে য়েতে হবে| এবং তখন কেউ তোমাদের দেশ অধিকার করার চেষ্টা করবে না|]]></a:t>
+              <a:t><![CDATA[28. அங்கே அவன் அப்பம் புசியாமலும் தண்ணீர் குடியாமலும் இரவும் பகலும் நாற்பதுநாள் கர்த்தரோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. “যখন তোমরা আমাকে নৈবেদ্য হিসাবে রক্ত উত্সর্গ করবে তখন তার সঙ্গে খামির দেবে না|“নিস্তারপর্বে]]></a:t>
+              <a:t><![CDATA[இருந்தான்; அவன் பத்துக் கற்பனைகளாகிய உடன்படிக்கையின் வார்த்தைகளைப் பலகைகளில் எழுதினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্সর্গীকৃত মাংস পরদিন সকাল পর্য়ন্ত রাখা উচিত্‌ হবে না|]]></a:t>
+              <a:t><![CDATA[29. மோசே சாட்சிப் பலகைகள் இரண்டையும் தன் கையில் எடுத்துக்கொண்டு, சீனாய் மலையிலிருந்து இறங்குகிறபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. “তোমাদের ক্ষেতের প্রথম ফসল প্রভুকে দেবে| ঐ ফসল প্রভু, তোমাদের ঈশ্বরের গৃহে নিয়ে আসবে|“কখনও কোনও]]></a:t>
+              <a:t><![CDATA[தன்னோடே அவர் பேசினதினாலே தன் முகம் பிரகாசித்திருப்பதை அவன் அறியாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছাগশিশুকে তার মায়ের দুধ দিয়ে রান্না করবে না|”]]></a:t>
+              <a:t><![CDATA[30. ஆரோனும் இஸ்ரவேல் புத்திரர் எல்லாரும் மோசேயைப் பார்க்கும்போது, அவன் முகம் பிரகாசித்திருப்பதைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তারপর প্রভু মোশিকে বললেন, “তোমাকে আমি যা বলেছি সব কিছু লিখে রাখো| এইগুলিই হল তোমার এবং]]></a:t>
+              <a:t><![CDATA[கண்டு, அவன் சமீபத்தில் சேரப்பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +17936,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলের লোকদের মধ্যে চুক্তির দলিল|”]]></a:t>
+              <a:t><![CDATA[31. மோசே அவர்களை அழைத்தான்; அப்பொழுது ஆரோனும் சபையிலுள்ள பிரபுக்கள் யாவரும் அவனிடத்திற்குத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[திரும்பிவந்தார்கள்; மோசே அவர்களோடே பேசினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +18200,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তখন মোশি তাদের ডেকে পাঠাল| মোশি হারোণ এবং দলপতির সঙ্গে কথা বলল|]]></a:t>
+              <a:t><![CDATA[சமீபத்தில் ஆடுமாடு மேயவுங் கூடாது என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. பின்பு இஸ்ரவேல் புத்திரர் எல்லாரும் அவனிடத்தில் சேர்ந்தார்கள்; அப்பொழுது அவன் சீனாய்மலையில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் தன்னோடே பேசினவைகளையெல்லாம் அவர்களுக்குக் கற்பித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. மோசே அவர்களோடே பேசி முடியுமளவும், தன் முகத்தின்மேல் முக்காடு போட்டிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. மோசே கர்த்தருடைய சந்நிதியில் அவரோடே பேசும்படிக்கு உட்பிரவேசித்ததுமுதல் வெளியே புறப்படும்மட்டும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முக்காடு போடாதிருந்தான்; அவன் வெளியே வந்து தனக்குக் கற்பிக்கப்பட்டதை இஸ்ரவேல் புத்திரரோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லும்போது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. இஸ்ரவேல் புத்திரர் அவன் முகம் பிரகாசித்திருப்பதைக் கண்டார்கள். மோசே அவரோடே பேசும்படிக்கு உள்ளே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரவேசிக்கும்வரைக்கும், முக்காட்டைத் திரும்பத் தன் முகத்தின்மேல் போட்டுக்கொள்ளுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. তারপর সমস্ত ইস্রায়েলবাসী মোশির কাছে এল| সীনয় পর্বতে প্রভু য়েসব আদেশ দিয়েছেন মোশি সেই আদেশের]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது மோசே முந்தின கற்பலகைகளுக்கு ஒத்த இரண்டு கற்பலகைகளை இழைத்து, அதிகாலமே எழுந்திருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কথা তাদের শোনাল|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் தனக்குக் கட்டளையிட்டபடியே அவ்விரண்டு கற்பலகைகளையும் தன் கையிலே எடுத்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17304,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme43">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme43">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme43">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17589,51 +19866,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>68</Slides>
+  <Slides>77</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>