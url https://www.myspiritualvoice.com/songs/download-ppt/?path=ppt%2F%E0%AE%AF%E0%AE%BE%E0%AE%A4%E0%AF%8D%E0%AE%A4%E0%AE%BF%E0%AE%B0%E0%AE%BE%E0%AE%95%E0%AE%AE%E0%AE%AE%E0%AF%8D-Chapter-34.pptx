--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -8824,51 +8824,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619108" r:id="rId1"/>
+    <p:sldLayoutId id="2482631104" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -19581,91 +19581,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme44">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme44">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme44">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19691,51 +19691,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme44">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>