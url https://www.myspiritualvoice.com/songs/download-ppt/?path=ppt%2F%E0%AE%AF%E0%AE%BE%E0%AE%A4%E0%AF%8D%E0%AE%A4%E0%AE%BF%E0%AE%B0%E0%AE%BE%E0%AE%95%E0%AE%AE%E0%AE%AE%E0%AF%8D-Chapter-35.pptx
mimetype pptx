--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -105,60 +105,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -196,55 +186,50 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
-    <p:sldId id="313" r:id="rId60"/>
-[...3 lines deleted...]
-    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -399,58 +384,53 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -510,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்கு உண்டானதிலே கர்த்தருக்கு ஒரு காணிக்கையைக் கொண்டுவந்து செலுத்துங்கள்; மனமுள்ளவன் எவனோ, அவன் அதைக் கொண்டுவரட்டும்; கர்த்தருக்குச் செலுத்தும் காணிக்கை என்னவென்றால், பொன்னும், வெள்ளியும், வெண்கலமும்.]]></a:t>
+              <a:t><![CDATA[6. இளநீலநூலும், இரத்தாம்பரநூலும், சிவப்புநூலும், மெல்லிய பஞ்சுநூலும், வெள்ளாட்டு மயிரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -619,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இளநீலநூலும், இரத்தாம்பரநூலும், சிவப்புநூலும், மெல்லிய பஞ்சுநூலும், வெள்ளாட்டு மயிரும்,]]></a:t>
+              <a:t><![CDATA[7. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத்தோலும், தகசுத்தோலும், சீத்திம் மரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -728,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத்தோலும், தகசுத்தோலும், சீத்திம் மரமும்,]]></a:t>
+              <a:t><![CDATA[8. விளக்குக்கு எண்ணெயும், அபிஷேக தைலத்துக்குப் பரிமளவர்க்கங்களும், தூபத்துக்குச் சுகந்தவர்க்கங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1273,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வாசஸ்தலத்தையும், அதின் கூடாரத்தையும், அதின் மூடியையும், அதின் கொக்கிகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
+              <a:t><![CDATA[12. பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1818,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வெளிச்சங்கொடுக்கும் குத்துவிளக்கையும், அதின் கருவிகளையும், அதின் அகல்களையும், வெளிச்சத்துக்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[15. தூபபீடத்தையும், அதின் தண்டுகளையும், அபிஷேகதைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசலுக்குத் தொங்குதிரையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2036,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தூபபீடத்தையும், அதின் தண்டுகளையும், அபிஷேகதைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசலுக்குத் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[16. தகன பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2145,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தகன பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[17. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசலின் தொங்குதிரையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2254,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தகன பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[18. வாசஸ்தலத்தின் முளைகளையும், பிராகாரத்தின் முளைகளையும், அவைகளின் கயிறுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2363,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசலின் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[19. பரிசுத்த ஸ்தலத்திலே ஆராதனை செய்வதற்குரிய வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் அவர்கள் செய்யக்கடவர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2472,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசலின் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[19. பரிசுத்த ஸ்தலத்திலே ஆராதனை செய்வதற்குரிய வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் அவர்கள் செய்யக்கடவர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2581,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வாசஸ்தலத்தின் முளைகளையும், பிராகாரத்தின் முளைகளையும், அவைகளின் கயிறுகளையும்,]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் மோசேயின் சமுகத்தைவிட்டுப் புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2690,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பரிசுத்த ஸ்தலத்திலே ஆராதனை செய்வதற்குரிய வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் அவர்கள் செய்யக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள் எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும் ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2908,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பரிசுத்த ஸ்தலத்திலே ஆராதனை செய்வதற்குரிய வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் அவர்கள் செய்யக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள் எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும் ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3017,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் மோசேயின் சமுகத்தைவிட்டுப் புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக் காணிக்கையாகச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3126,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள் எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும் ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக் காணிக்கையாகச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3235,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள் எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும் ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3344,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள் எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும் ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3453,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக் காணிக்கையாகச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3562,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக் காணிக்கையாகச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[24. வெள்ளியையும் வெண்கலத்தையும் கொடுக்கத்தக்க யாவரும் அவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள். பற்பல வேலைகளுக்கு உதவும் சீத்திம் மரத்தைத் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3671,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக் காணிக்கையாகச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[24. வெள்ளியையும் வெண்கலத்தையும் கொடுக்கத்தக்க யாவரும் அவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள். பற்பல வேலைகளுக்கு உதவும் சீத்திம் மரத்தைத் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3780,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஞான இருதயமுள்ள ஸ்திரீகள் எல்லாரும் தங்கள் கைகளினால் நூற்று, தாங்கள் நூற்ற இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3889,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. ஞான இருதயமுள்ள ஸ்திரீகள் எல்லாரும் தங்கள் கைகளினால் நூற்று, தாங்கள் நூற்ற இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4107,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வெள்ளியையும் வெண்கலத்தையும் கொடுக்கத்தக்க யாவரும் அவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள். பற்பல வேலைகளுக்கு உதவும் சீத்திம் மரத்தைத் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. எந்த ஸ்திரீகளுடைய இருதயம் ஞான எழுப்புதல் அடைந்ததோ, அவர்கள் எல்லாரும் வெள்ளாட்டு மயிரைத் திரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4216,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வெள்ளியையும் வெண்கலத்தையும் கொடுக்கத்தக்க யாவரும் அவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள். பற்பல வேலைகளுக்கு உதவும் சீத்திம் மரத்தைத் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. பிரபுக்கள் ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகம் முதலிய இரத்தினங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4325,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஞான இருதயமுள்ள ஸ்திரீகள் எல்லாரும் தங்கள் கைகளினால் நூற்று, தாங்கள் நூற்ற இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. பிரபுக்கள் ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகம் முதலிய இரத்தினங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4434,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஞான இருதயமுள்ள ஸ்திரீகள் எல்லாரும் தங்கள் கைகளினால் நூற்று, தாங்கள் நூற்ற இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. பரிமளவர்க்கங்களையும், விளக்கெண்ணெயையும், அபிஷேக தைலத்துக்கும் சுகந்தவர்க்க தூபத்துக்கும் வேண்டியவைகளையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4543,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எந்த ஸ்திரீகளுடைய இருதயம் ஞான எழுப்புதல் அடைந்ததோ, அவர்கள் எல்லாரும் வெள்ளாட்டு மயிரைத் திரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. பரிமளவர்க்கங்களையும், விளக்கெண்ணெயையும், அபிஷேக தைலத்துக்கும் சுகந்தவர்க்க தூபத்துக்கும் வேண்டியவைகளையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4652,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிரபுக்கள் ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகம் முதலிய இரத்தினங்களையும்,]]></a:t>
+              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4761,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிரபுக்கள் ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகம் முதலிய இரத்தினங்களையும்,]]></a:t>
+              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4870,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பரிமளவர்க்கங்களையும், விளக்கெண்ணெயையும், அபிஷேக தைலத்துக்கும் சுகந்தவர்க்க தூபத்துக்கும் வேண்டியவைகளையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4979,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. பின்பு மோசே இஸ்ரவேல் புத்திரரை நோக்கி: பாருங்கள், கர்த்தர் யூதாவின் கோத்திரத்தில் ஊரின் மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5088,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. பின்பு மோசே இஸ்ரவேல் புத்திரரை நோக்கி: பாருங்கள், கர்த்தர் யூதாவின் கோத்திரத்தில் ஊரின் மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5306,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அவன் விசித்திரமான வேலைகளை யோசித்துச் செய்யவும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்யவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5415,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு மோசே இஸ்ரவேல் புத்திரரை நோக்கி: பாருங்கள், கர்த்தர் யூதாவின் கோத்திரத்தில் ஊரின் மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
+              <a:t><![CDATA[32. இரத்தினங்களை முத்திரை வெட்டாக வெட்டிப் பதிக்கவும், மரத்தில் சித்திர வேலை செய்து சகல விநோதமான வேலைகளைச் செய்யவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5524,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு மோசே இஸ்ரவேல் புத்திரரை நோக்கி: பாருங்கள், கர்த்தர் யூதாவின் கோத்திரத்தில் ஊரின் மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
+              <a:t><![CDATA[33. அவனுக்கு ஞானத்தையும் புத்தியையும் அறிவையும் அருளி, அவன் சகலவித வேலைகளையும் செய்யும்படி தேவஆவியினாலே அவனை நிரப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5633,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் விசித்திரமான வேலைகளை யோசித்துச் செய்யவும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்யவும்,]]></a:t>
+              <a:t><![CDATA[34. அவன் இருதயத்திலும், தாண்கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாபின் இருதயத்திலும், போதிக்கும் வரத்தையும் அருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5742,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் விசித்திரமான வேலைகளை யோசித்துச் செய்யவும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்யவும்,]]></a:t>
+              <a:t><![CDATA[34. அவன் இருதயத்திலும், தாண்கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாபின் இருதயத்திலும், போதிக்கும் வரத்தையும் அருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5851,51 +5831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரத்தினங்களை முத்திரை வெட்டாக வெட்டிப் பதிக்கவும், மரத்தில் சித்திர வேலை செய்து சகல விநோதமான வேலைகளைச் செய்யவும்,]]></a:t>
+              <a:t><![CDATA[35. சித்திரவேலையையும் சிற்பவேலையையும், இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் செய்யப்படும் விசித்திரத் தையல்வேலையையும், சகல விசித்திர நெசவு வேலைகளையும் விநோதமான வேலைகளை யூகிக்கிறவர்களும் செய்கிறவர்களும் நிறைவேற்றும் சகலவித வேலைகளையும் செய்யும்படிக்கு அவர்களுடைய இருதயத்தை ஞானத்தினால் நிரப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5960,51 +5940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுக்கு ஞானத்தையும் புத்தியையும் அறிவையும் அருளி, அவன் சகலவித வேலைகளையும் செய்யும்படி தேவஆவியினாலே அவனை நிரப்பினார்.]]></a:t>
+              <a:t><![CDATA[35. சித்திரவேலையையும் சிற்பவேலையையும், இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் செய்யப்படும் விசித்திரத் தையல்வேலையையும், சகல விசித்திர நெசவு வேலைகளையும் விநோதமான வேலைகளை யூகிக்கிறவர்களும் செய்கிறவர்களும் நிறைவேற்றும் சகலவித வேலைகளையும் செய்யும்படிக்கு அவர்களுடைய இருதயத்தை ஞானத்தினால் நிரப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6069,269 +6049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுக்கு ஞானத்தையும் புத்தியையும் அறிவையும் அருளி, அவன் சகலவித வேலைகளையும் செய்யும்படி தேவஆவியினாலே அவனை நிரப்பினார்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[34. அவன் இருதயத்திலும், தாண்கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாபின் இருதயத்திலும், போதிக்கும் வரத்தையும் அருளினார்.]]></a:t>
+              <a:t><![CDATA[35. சித்திரவேலையையும் சிற்பவேலையையும், இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் செய்யப்படும் விசித்திரத் தையல்வேலையையும், சகல விசித்திர நெசவு வேலைகளையும் விநோதமான வேலைகளை யூகிக்கிறவர்களும் செய்கிறவர்களும் நிறைவேற்றும் சகலவித வேலைகளையும் செய்யும்படிக்கு அவர்களுடைய இருதயத்தை ஞானத்தினால் நிரப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6406,377 +6168,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. ஓய்வுநாளில் உங்கள் வாசஸ்தலங்களில் எங்கும் நெருப்பு மூட்டாதிருப்பீர்களாக என்னும் இவ்வார்த்தைகளைக் கைக்கொள்ளும்படி கர்த்தர் கட்டளையிட்டார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
-[...325 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6941,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் மோசே இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[5. உங்களுக்கு உண்டானதிலே கர்த்தருக்கு ஒரு காணிக்கையைக் கொண்டுவந்து செலுத்துங்கள்; மனமுள்ளவன் எவனோ, அவன் அதைக் கொண்டுவரட்டும்; கர்த்தருக்குச் செலுத்தும் காணிக்கை என்னவென்றால், பொன்னும், வெள்ளியும், வெண்கலமும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7129,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488839" r:id="rId1"/>
+    <p:sldLayoutId id="2474537076" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7589,94 +7024,54 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...22 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7805,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him bring it, an offering of the LORD; gold, and silver, and brass,]]></a:t>
+              <a:t><![CDATA[6. নীল, বেগুনী ও লাল সুতো ও সূক্ষ্ম মসীনা বস্ত্র; ছাগলের লোম;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And blue, and purple, and scarlet, and fine linen, and goats' hair,]]></a:t>
+              <a:t><![CDATA[7. লাল রঙ করা মেষ চর্ম ও মসৃণ চর্ম; বাবলা কাঠ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And rams' skins dyed red, and badgers' skins, and shittim wood,]]></a:t>
+              <a:t><![CDATA[8. প্রদীপের জন্য তেল, অভিষেকের তেলের জন্য মশলাপাতি এবং সুগন্ধি ধূপকাঠির জন্য মশলা এনে তোমরা প্রভুকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And oil for the light, and spices for anointing oil, and for the sweet incense,]]></a:t>
+              <a:t><![CDATA[দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And onyx stones, and stones to be set for the ephod, and for the breastplate.]]></a:t>
+              <a:t><![CDATA[9. এফোদ ও বক্ষাবরণের জন্য গোমেদ ও অন্যান্য মূল্যবান মণিমাণিক্যও সঙ্গে এনো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And every wise hearted among you shall come, and make all that the LORD has commanded;]]></a:t>
+              <a:t><![CDATA[10. তোমাদের মধ্যে যারা দক্ষ কারিগর তারা এসে প্রভুর আদেশমতো জিনিস তৈরী করো:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. The tabernacle, his tent, and his covering, his clasps, and his boards, his bars, his pillars,]]></a:t>
+              <a:t><![CDATA[11. পবিত্র তাঁবু, তার বাইরের তাঁবু, তার আস্তরণ, আংটাগুলি, তক্তাসমুহ, আগল, খুঁটি ও ভিত্তিসমূহ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and his sockets,]]></a:t>
+              <a:t><![CDATA[12. পবিত্র সিন্দুক, তার খুঁটিগুলি, আস্তরণ এবং পর্দা যা পবিত্র সিন্দুক যেখানে রাখা আছে সেই জায়গা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. The ark, and the staves thereof, with the mercy seat, and the vail of the covering,]]></a:t>
+              <a:t><![CDATA[ঢেকে দেয়;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. The table, and his staves, and all his vessels, and the showbread,]]></a:t>
+              <a:t><![CDATA[13. সেই টেবিল ও তার পায়াগুলি, টেবিলের ওপরের সমস্ত জিনিস এবং টেবিলের ওপরের বিশেষ রুটি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And Moses gathered all the congregation of the children of Israel together, and said unto them,]]></a:t>
+              <a:t><![CDATA[1. মোশি সমস্ত ইস্রায়েলবাসীকে একত্র করল| সে তাদের বলল, “প্রভু তোমাদের যা আদেশ করেছেন তা আমি তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. The candlestick also for the light, and his furniture, and his lamps, with the oil for the]]></a:t>
+              <a:t><![CDATA[14. বাতির জন্য বাতিদানসমূহ, তার আনুষঙ্গিক অঙ্গ এবং বাতির জন্য তেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[light,]]></a:t>
+              <a:t><![CDATA[15. ধূপ বেদী এবং তার খুঁটিসমূহ; অভিষেকের তেল এবং সুগন্ধি ধূপ; য়ে পর্দা পবিত্র তাঁবুর প্রবেশদ্বার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And the incense altar, and his staves, and the anointing oil, and the sweet incense, and the]]></a:t>
+              <a:t><![CDATA[ঢেকে রাখবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hanging for the door at the entering in of the tabernacle,]]></a:t>
+              <a:t><![CDATA[16. হোমবলির জন্য বেদী এবং তার পিতলের জাল, খুঁটিগুলি এবং তার বাসনকোসন, পিতলের পাত্র ও তার দান;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The altar of burnt offering, with his brazen grate, his staves, and all his vessels, the vessel]]></a:t>
+              <a:t><![CDATA[17. প্রাঙ্গণের চারদিকের পর্দা, তাদের খুঁটি ও ভিত্তিসমূহ এবং প্রাঙ্গণের প্রবেশদ্বারের পর্দা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that holds water and his foot,]]></a:t>
+              <a:t><![CDATA[18. সমাগম তাঁবুর জন্য এবং প্রাঙ্গণের জন্য কীলকগুলি এবং তাদের দড়িগুলি;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. The hangings of the court, his pillars, and their sockets, and the hanging for the door of the]]></a:t>
+              <a:t><![CDATA[19. পবিত্র স্থানে পরার জন্য যাজকের বিশেষ বস্ত্র -এসবই তোমরা আনবে| এই বিশেষ বস্ত্র যাজক হারোণ ও তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[court,]]></a:t>
+              <a:t><![CDATA[পুত্ররা পরবে| তারা যখন যাজক হবে তখন তারা এই বস্ত্র পরবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. The pins of the tabernacle, and the pins of the court, and their cords,]]></a:t>
+              <a:t><![CDATA[20. তারপর ইস্রায়েলের সমগ্র মণ্ডলী মোশির কাছ থেকে চলে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. The cloths of service, to do service in the holy place, the holy garments for Aaron the priest,]]></a:t>
+              <a:t><![CDATA[21. প্লত্যেকে, যাদের হৃদয়ে প্রবৃত্তি ও মনে ইচ্ছা হল তারা প্রভুর জন্য উপহার নিয়ে এল| এই উপহার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[These are the words which the LORD has commanded, that all of you should do them.]]></a:t>
+              <a:t><![CDATA[বলব:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the garments of his sons, to minister in the priest's office.]]></a:t>
+              <a:t><![CDATA[সামগ্রীগুলি সমাগম তাঁবুর জন্য, তাঁবুর ভেতরের প্রযোজনীয জিনিস এবং বিশেষ বস্ত্র তৈরীর কাজে লাগানো হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And all the congregation of the children of Israel departed from the presence of Moses.]]></a:t>
+              <a:t><![CDATA[22. পুরুষ, স্ত্রী যারা ইচ্ছুক ছিল প্রভুর জন্য উপহার সামগ্রী নিয়ে এলো| তারা পিন, দুল, আংটি ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And they came, every one whose heart stirred him up, and every one whom his spirit made willing,]]></a:t>
+              <a:t><![CDATA[অন্যান্য গযনা নিয়ে এল এবং সমস্ত প্রভুকে দিয়ে দিল| এটা ছিল প্রভুর জন্য বিশেষ নৈবেদ্য.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they brought the LORD's offering to the work of the tabernacle of the congregation, and for all]]></a:t>
+              <a:t><![CDATA[23. য়ে সমস্ত লোকের কাছে মিহি শনের কাপড় ছিল এবং নীল, বেগুনী ও লাল সুতো ছিল তারা তা নিয়ে প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[his service, and for the holy garments.]]></a:t>
+              <a:t><![CDATA[কাছে এলো, যাদের কাছে ছাগলের লোম বা লাল রঙ করা মেষের চামড়া বা মসৃণ চামড়া ছিল তারা নিয়ে এল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And they came, both men and women, as many as were willing hearted, and brought bracelets, and]]></a:t>
+              <a:t><![CDATA[প্রভুকে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earrings, and rings, and tablets, all jewels of gold: and every man that offered offered an offering]]></a:t>
+              <a:t><![CDATA[24. যারা প্রভুকে রূপো বা পিতল দিতে চাইল তারা সেটা নিয়ে এল| যাদের কাছে বাবলা কাঠ ছিল যা সমাগম তাঁবু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of gold unto the LORD.]]></a:t>
+              <a:t><![CDATA[নির্মাণের কাজে ব্যবহার করা য়েতে পারে তারা সেটা আনল এবং তা প্রভুকে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And every man, with whom was found blue, and purple, and scarlet, and fine linen, and goats']]></a:t>
+              <a:t><![CDATA[25. প্রতিটি দক্ষ মহিলা তাদের হাত দিয়ে সুতো কিটে মিহি শনের কাপড় বুনল এবং লাল, নীল ও বেগুনী সুতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hair, and red skins of rams, and badgers' skins, brought them.]]></a:t>
+              <a:t><![CDATA[কাটল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Six days shall work be done, but on the seventh day there shall be to you an holy day, a sabbath]]></a:t>
+              <a:t><![CDATA[2. “তোমরা ছয়দিন ধরে কাজ করবে কিন্তু সপ্তম দিনটি বিশেষভাবে বিশ্রামের জন্য থাকবে| তোমরা ঐদিন বিশ্রাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. Every one that did offer an offering of silver and brass brought the LORD's offering: and every]]></a:t>
+              <a:t><![CDATA[26. ঐ দক্ষ মহিলারা যারা সাহায্য করতে চাইল, তারা ছাগলের লোম থেকে কাপড় তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[man, with whom was found shittim wood for any work of the service, brought it.]]></a:t>
+              <a:t><![CDATA[27. ইস্রায়েলবাসীদের দলপতিরা গোমেদ ও অন্যান্য মণিমাণিক্য নিয়ে এলো য়েগুলি এফোদ ও যাজকের বক্ষাবরণের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And all the women that were wise hearted did spin with their hands, and brought that which they]]></a:t>
+              <a:t><![CDATA[উপর লাগানো হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[had spun, both of blue, and of purple, and of scarlet, and of fine linen.]]></a:t>
+              <a:t><![CDATA[28. তারা মশলা ও জলপাই তেলও নিয়ে এল, এগুলি সুগন্ধি ধূপ, অভিষেকের তেল ও প্রদীপের তেল হিসেবে ব্যবহৃত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And all the women whose heart stirred them up in wisdom spun goats' hair.]]></a:t>
+              <a:t><![CDATA[করবার জন্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And the rulers brought onyx stones, and stones to be set, for the ephod, and for the]]></a:t>
+              <a:t><![CDATA[29. সমস্ত পুরুষ ও নারী, যারা সাহায্য করতে চাইছিল তারা প্রভুর জন্য উপহার সামগ্রী নিয়ে এল| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[breastplate;]]></a:t>
+              <a:t><![CDATA[নিজেদের ইচ্ছায স্বতঃস্ফূর্তভাবেই এই উপহারসামগ্রী প্রদান করল| প্রভু মোশি ও তার লোকদের য়েসব জিনিস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And spice, and oil for the light, and for the anointing oil, and for the sweet incense.]]></a:t>
+              <a:t><![CDATA[বানাতে আদেশ করেছিলেন সেইসব জিনিসই এই উপহার সামগ্রীর সাহায্যে তৈরী করা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. The children of Israel brought a willing offering unto the LORD, every man and woman, whose]]></a:t>
+              <a:t><![CDATA[30. তারপর মোশি ইস্রায়েলবাসীদের বলল, “দেখ, প্রভু যিহূদা বংশের হূরের পৌত্র, উরির পুত্র বত্সলেলকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heart made them willing to bring for all manner of work, which the LORD had commanded to be made by]]></a:t>
+              <a:t><![CDATA[মনোনীত করেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of rest to the LORD: whosoever does work therein shall be put to death.]]></a:t>
+              <a:t><![CDATA[নেবে এবং এইভাবে প্রভুকে সম্মান জানাবে| য়ে ব্যক্তি সপ্তম দিন কাজ করবে তাকে হত্যা করা হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hand of Moses.]]></a:t>
+              <a:t><![CDATA[31. তিনি তাকে ঐশ্বরিক ক্ষমতা দিয়েছেন| তিনি তাকে জ্ঞানে ও সর্বপ্রকার বিদ্য়ায পারদর্শী করে তুলেছেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And Moses said unto the children of Israel, See, the LORD has called by name Bezaleel the son of]]></a:t>
+              <a:t><![CDATA[32. সে সোনা, রূপো ও পিতলের জিনিস তৈরী করে তার ওপর কারুকার্য়্য় করতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Uri, the son of Hur, of the tribe of Judah;]]></a:t>
+              <a:t><![CDATA[33. সে মূল্যবান পাথর ও মণিমাণিক্য কেটে বসাতে পারে| সে কাঠ দিয়েও সর্বপ্রকার জিনিস তৈরী করতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And he has filled him with the spirit of God, in wisdom, in understanding, and in knowledge, and]]></a:t>
+              <a:t><![CDATA[34. প্রভু বত্সলেল ও অহলীযাবকে শিক্ষাদান করার বিশেষ ক্ষমতা দিয়েছেন| অহলীযাব হল দান বংশীয অহীষামকের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in all manner of workmanship;]]></a:t>
+              <a:t><![CDATA[পুত্র|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. And to devise curious works, to work in gold, and in silver, and in brass,]]></a:t>
+              <a:t><![CDATA[35. প্রভু এই দুজনকেই সর্বপ্রকার কাজ করার জন্য বিশেষ দক্ষতা দিয়েছেন| তারা ছুতোর এবং ধাতুর কাজে দক্ষ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And in the cutting of stones, to set them, and in carving of wood, to make any manner of cunning]]></a:t>
+              <a:t><![CDATA[তারা মিহি শনের কাপড়, নীল, বেগুনী এবং লাল সুতোর সাহায্যে কাপড়ে কারুকার্য়্য় করে ও কাপড় বোনে| তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,315 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[work.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[the tribe of Dan.]]></a:t>
+              <a:t><![CDATA[পশম দিয়েও কাপড় বুনতে পারে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,447 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. All of you shall kindle no fire throughout your habitations upon the sabbath day.]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[of the weaver, even of them that do any work, and of those that devise cunning work.]]></a:t>
+              <a:t><![CDATA[3. “ঐ বিশ্রামের দিন তোমাদের বাড়ীর কোথাও তোমরা আগুন পর্য়ন্ত জ্বালাবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And Moses spoke unto all the congregation of the children of Israel, saying, This is the thing]]></a:t>
+              <a:t><![CDATA[4. মোশি ইস্রায়েলের সমস্ত মণ্ডলীকে বলল, “এইগুলি হল প্রভুর আদেশসমূহ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which the LORD commanded, saying,]]></a:t>
+              <a:t><![CDATA[5. প্রভুর জন্য বিশেষ উপহার সংগ্রহ কর| প্রত্যেকে মনে মনে ঠিক করে নেবে তোমরা কি দেবে| তারপর তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Take all of you from among you an offering unto the LORD: whosoever is of a willing heart, let]]></a:t>
+              <a:t><![CDATA[প্রভুর কাছে উপহারসমূহ আনবে| সোনা, রূপো, পিতল;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15786,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15896,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16071,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>62</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>