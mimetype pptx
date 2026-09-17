--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -105,50 +105,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +208,61 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +417,64 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இளநீலநூலும், இரத்தாம்பரநூலும், சிவப்புநூலும், மெல்லிய பஞ்சுநூலும், வெள்ளாட்டு மயிரும்,]]></a:t>
+              <a:t><![CDATA[5. Take all of you from among you an offering unto the LORD: whosoever is of a willing heart, let him bring it, an offering of the LORD; gold, and silver, and brass,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத்தோலும், தகசுத்தோலும், சீத்திம் மரமும்,]]></a:t>
+              <a:t><![CDATA[6. And blue, and purple, and scarlet, and fine linen, and goats' hair,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விளக்குக்கு எண்ணெயும், அபிஷேக தைலத்துக்குப் பரிமளவர்க்கங்களும், தூபத்துக்குச் சுகந்தவர்க்கங்களும்,]]></a:t>
+              <a:t><![CDATA[7. And rams' skins dyed red, and badgers' skins, and shittim wood,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. விளக்குக்கு எண்ணெயும், அபிஷேக தைலத்துக்குப் பரிமளவர்க்கங்களும், தூபத்துக்குச் சுகந்தவர்க்கங்களும்,]]></a:t>
+              <a:t><![CDATA[8. And oil for the light, and spices for anointing oil, and for the sweet incense,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆசாரியருடைய ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கத்தக்க கோமேதகம் முதலிய இரத்தினங்களுமே.]]></a:t>
+              <a:t><![CDATA[8. And oil for the light, and spices for anointing oil, and for the sweet incense,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உங்களில் ஞான இருதயமுள்ள அனைவரும் வந்து, கர்த்தர் கட்டளையிட்டவைகளையெல்லாம் செய்வார்களாக.]]></a:t>
+              <a:t><![CDATA[9. And onyx stones, and stones to be set for the ephod, and for the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வாசஸ்தலத்தையும், அதின் கூடாரத்தையும், அதின் மூடியையும், அதின் கொக்கிகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
+              <a:t><![CDATA[10. And every wise hearted among you shall come, and make all that the LORD has commanded;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
+              <a:t><![CDATA[11. The tabernacle, his tent, and his covering, his clasps, and his boards, his bars, his pillars, and his sockets,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
+              <a:t><![CDATA[11. The tabernacle, his tent, and his covering, his clasps, and his boards, his bars, his pillars, and his sockets,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. மேஜையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், சமுகத்தப்பங்களையும்,]]></a:t>
+              <a:t><![CDATA[12. The ark, and the staves thereof, with the mercy seat, and the vail of the covering,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே இஸ்ரவேல், புத்திரராகிய சபையார் எல்லாரையும் கூடிவரச்செய்து, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[1. And Moses gathered all the congregation of the children of Israel together, and said unto them, These are the words which the LORD has commanded, that all of you should do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வெளிச்சங்கொடுக்கும் குத்துவிளக்கையும், அதின் கருவிகளையும், அதின் அகல்களையும், வெளிச்சத்துக்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[13. The table, and his staves, and all his vessels, and the showbread,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தூபபீடத்தையும், அதின் தண்டுகளையும், அபிஷேகதைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசலுக்குத் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[14. The candlestick also for the light, and his furniture, and his lamps, with the oil for the light,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தூபபீடத்தையும், அதின் தண்டுகளையும், அபிஷேகதைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசலுக்குத் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[14. The candlestick also for the light, and his furniture, and his lamps, with the oil for the light,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. தகன பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[15. And the incense altar, and his staves, and the anointing oil, and the sweet incense, and the hanging for the door at the entering in of the tabernacle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசலின் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[15. And the incense altar, and his staves, and the anointing oil, and the sweet incense, and the hanging for the door at the entering in of the tabernacle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. வாசஸ்தலத்தின் முளைகளையும், பிராகாரத்தின் முளைகளையும், அவைகளின் கயிறுகளையும்,]]></a:t>
+              <a:t><![CDATA[16. The altar of burnt offering, with his brazen grate, his staves, and all his vessels, the vessel that holds water and his foot,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பரிசுத்த ஸ்தலத்திலே ஆராதனை செய்வதற்குரிய வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் அவர்கள் செய்யக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[16. The altar of burnt offering, with his brazen grate, his staves, and all his vessels, the vessel that holds water and his foot,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பரிசுத்த ஸ்தலத்திலே ஆராதனை செய்வதற்குரிய வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் அவர்கள் செய்யக்கடவர்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. The hangings of the court, his pillars, and their sockets, and the hanging for the door of the court,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் மோசேயின் சமுகத்தைவிட்டுப் புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. The hangings of the court, his pillars, and their sockets, and the hanging for the door of the court,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள் எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும் ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. The pins of the tabernacle, and the pins of the court, and their cords,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மோசே இஸ்ரவேல், புத்திரராகிய சபையார் எல்லாரையும் கூடிவரச்செய்து, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. Six days shall work be done, but on the seventh day there shall be to you an holy day, a sabbath of rest to the LORD: whosoever does work therein shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள் எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும் ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. The cloths of service, to do service in the holy place, the holy garments for Aaron the priest, and the garments of his sons, to minister in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக் காணிக்கையாகச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[19. The cloths of service, to do service in the holy place, the holy garments for Aaron the priest, and the garments of his sons, to minister in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக் காணிக்கையாகச் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[20. And all the congregation of the children of Israel departed from the presence of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they came, every one whose heart stirred him up, and every one whom his spirit made willing, and they brought the LORD's offering to the work of the tabernacle of the congregation, and for all his service, and for the holy garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they came, every one whose heart stirred him up, and every one whom his spirit made willing, and they brought the LORD's offering to the work of the tabernacle of the congregation, and for all his service, and for the holy garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும் சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they came, every one whose heart stirred him up, and every one whom his spirit made willing, and they brought the LORD's offering to the work of the tabernacle of the congregation, and for all his service, and for the holy garments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வெள்ளியையும் வெண்கலத்தையும் கொடுக்கத்தக்க யாவரும் அவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள். பற்பல வேலைகளுக்கு உதவும் சீத்திம் மரத்தைத் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they came, both men and women, as many as were willing hearted, and brought bracelets, and earrings, and rings, and tablets, all jewels of gold: and every man that offered offered an offering of gold unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வெள்ளியையும் வெண்கலத்தையும் கொடுக்கத்தக்க யாவரும் அவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள். பற்பல வேலைகளுக்கு உதவும் சீத்திம் மரத்தைத் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they came, both men and women, as many as were willing hearted, and brought bracelets, and earrings, and rings, and tablets, all jewels of gold: and every man that offered offered an offering of gold unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஞான இருதயமுள்ள ஸ்திரீகள் எல்லாரும் தங்கள் கைகளினால் நூற்று, தாங்கள் நூற்ற இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And they came, both men and women, as many as were willing hearted, and brought bracelets, and earrings, and rings, and tablets, all jewels of gold: and every man that offered offered an offering of gold unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஞான இருதயமுள்ள ஸ்திரீகள் எல்லாரும் தங்கள் கைகளினால் நூற்று, தாங்கள் நூற்ற இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And every man, with whom was found blue, and purple, and scarlet, and fine linen, and goats' hair, and red skins of rams, and badgers' skins, brought them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் ஆறுநாள் வேலைசெய்ய வேண்டும், ஏழாம்நாளோ உங்களுக்குப் பரிசுத்த நாளாய் இருப்பதாக; அது கர்த்தருக்கென்று ஓய்ந்திருக்கும் ஓய்வுநாள்; அதிலே வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[2. Six days shall work be done, but on the seventh day there shall be to you an holy day, a sabbath of rest to the LORD: whosoever does work therein shall be put to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எந்த ஸ்திரீகளுடைய இருதயம் ஞான எழுப்புதல் அடைந்ததோ, அவர்கள் எல்லாரும் வெள்ளாட்டு மயிரைத் திரித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. And every man, with whom was found blue, and purple, and scarlet, and fine linen, and goats' hair, and red skins of rams, and badgers' skins, brought them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிரபுக்கள் ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகம் முதலிய இரத்தினங்களையும்,]]></a:t>
+              <a:t><![CDATA[23. And every man, with whom was found blue, and purple, and scarlet, and fine linen, and goats' hair, and red skins of rams, and badgers' skins, brought them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிரபுக்கள் ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகம் முதலிய இரத்தினங்களையும்,]]></a:t>
+              <a:t><![CDATA[24. Every one that did offer an offering of silver and brass brought the LORD's offering: and every man, with whom was found shittim wood for any work of the service, brought it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பரிமளவர்க்கங்களையும், விளக்கெண்ணெயையும், அபிஷேக தைலத்துக்கும் சுகந்தவர்க்க தூபத்துக்கும் வேண்டியவைகளையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Every one that did offer an offering of silver and brass brought the LORD's offering: and every man, with whom was found shittim wood for any work of the service, brought it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பரிமளவர்க்கங்களையும், விளக்கெண்ணெயையும், அபிஷேக தைலத்துக்கும் சுகந்தவர்க்க தூபத்துக்கும் வேண்டியவைகளையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[24. Every one that did offer an offering of silver and brass brought the LORD's offering: and every man, with whom was found shittim wood for any work of the service, brought it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And all the women that were wise hearted did spin with their hands, and brought that which they had spun, both of blue, and of purple, and of scarlet, and of fine linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And all the women that were wise hearted did spin with their hands, and brought that which they had spun, both of blue, and of purple, and of scarlet, and of fine linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல் புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. And all the women whose heart stirred them up in wisdom spun goats' hair.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு மோசே இஸ்ரவேல் புத்திரரை நோக்கி: பாருங்கள், கர்த்தர் யூதாவின் கோத்திரத்தில் ஊரின் மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
+              <a:t><![CDATA[26. And all the women whose heart stirred them up in wisdom spun goats' hair.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பின்பு மோசே இஸ்ரவேல் புத்திரரை நோக்கி: பாருங்கள், கர்த்தர் யூதாவின் கோத்திரத்தில் ஊரின் மகனான ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
+              <a:t><![CDATA[27. And the rulers brought onyx stones, and stones to be set, for the ephod, and for the breastplate;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் ஆறுநாள் வேலைசெய்ய வேண்டும், ஏழாம்நாளோ உங்களுக்குப் பரிசுத்த நாளாய் இருப்பதாக; அது கர்த்தருக்கென்று ஓய்ந்திருக்கும் ஓய்வுநாள்; அதிலே வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[3. All of you shall kindle no fire throughout your habitations upon the sabbath day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவன் விசித்திரமான வேலைகளை யோசித்துச் செய்யவும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும் வேலைசெய்யவும்,]]></a:t>
+              <a:t><![CDATA[28. And spice, and oil for the light, and for the anointing oil, and for the sweet incense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இரத்தினங்களை முத்திரை வெட்டாக வெட்டிப் பதிக்கவும், மரத்தில் சித்திர வேலை செய்து சகல விநோதமான வேலைகளைச் செய்யவும்,]]></a:t>
+              <a:t><![CDATA[28. And spice, and oil for the light, and for the anointing oil, and for the sweet incense.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அவனுக்கு ஞானத்தையும் புத்தியையும் அறிவையும் அருளி, அவன் சகலவித வேலைகளையும் செய்யும்படி தேவஆவியினாலே அவனை நிரப்பினார்.]]></a:t>
+              <a:t><![CDATA[29. The children of Israel brought a willing offering unto the LORD, every man and woman, whose heart made them willing to bring for all manner of work, which the LORD had commanded to be made by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் இருதயத்திலும், தாண்கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாபின் இருதயத்திலும், போதிக்கும் வரத்தையும் அருளினார்.]]></a:t>
+              <a:t><![CDATA[29. The children of Israel brought a willing offering unto the LORD, every man and woman, whose heart made them willing to bring for all manner of work, which the LORD had commanded to be made by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அவன் இருதயத்திலும், தாண்கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாபின் இருதயத்திலும், போதிக்கும் வரத்தையும் அருளினார்.]]></a:t>
+              <a:t><![CDATA[29. The children of Israel brought a willing offering unto the LORD, every man and woman, whose heart made them willing to bring for all manner of work, which the LORD had commanded to be made by the hand of Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சித்திரவேலையையும் சிற்பவேலையையும், இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் செய்யப்படும் விசித்திரத் தையல்வேலையையும், சகல விசித்திர நெசவு வேலைகளையும் விநோதமான வேலைகளை யூகிக்கிறவர்களும் செய்கிறவர்களும் நிறைவேற்றும் சகலவித வேலைகளையும் செய்யும்படிக்கு அவர்களுடைய இருதயத்தை ஞானத்தினால் நிரப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And Moses said unto the children of Israel, See, the LORD has called by name Bezaleel the son of Uri, the son of Hur, of the tribe of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சித்திரவேலையையும் சிற்பவேலையையும், இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் செய்யப்படும் விசித்திரத் தையல்வேலையையும், சகல விசித்திர நெசவு வேலைகளையும் விநோதமான வேலைகளை யூகிக்கிறவர்களும் செய்கிறவர்களும் நிறைவேற்றும் சகலவித வேலைகளையும் செய்யும்படிக்கு அவர்களுடைய இருதயத்தை ஞானத்தினால் நிரப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[30. And Moses said unto the children of Israel, See, the LORD has called by name Bezaleel the son of Uri, the son of Hur, of the tribe of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6093,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சித்திரவேலையையும் சிற்பவேலையையும், இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் செய்யப்படும் விசித்திரத் தையல்வேலையையும், சகல விசித்திர நெசவு வேலைகளையும் விநோதமான வேலைகளை யூகிக்கிறவர்களும் செய்கிறவர்களும் நிறைவேற்றும் சகலவித வேலைகளையும் செய்யும்படிக்கு அவர்களுடைய இருதயத்தை ஞானத்தினால் நிரப்பினார் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. And he has filled him with the spirit of God, in wisdom, in understanding, and in knowledge, and in all manner of workmanship;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And he has filled him with the spirit of God, in wisdom, in understanding, and in knowledge, and in all manner of workmanship;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And to devise curious works, to work in gold, and in silver, and in brass,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஓய்வுநாளில் உங்கள் வாசஸ்தலங்களில் எங்கும் நெருப்பு மூட்டாதிருப்பீர்களாக என்னும் இவ்வார்த்தைகளைக் கைக்கொள்ளும்படி கர்த்தர் கட்டளையிட்டார் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. All of you shall kindle no fire throughout your habitations upon the sabbath day.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And to devise curious works, to work in gold, and in silver, and in brass,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And in the cutting of stones, to set them, and in carving of wood, to make any manner of cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And in the cutting of stones, to set them, and in carving of wood, to make any manner of cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he has put in his heart that he may teach, both he, and Aholiab, the son of Ahisamach, of the tribe of Dan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he has put in his heart that he may teach, both he, and Aholiab, the son of Ahisamach, of the tribe of Dan.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Them has he filled with wisdom of heart, to work all manner of work, of the engraver, and of the cunning workman, and of the embroiderer, in blue, and in purple, in scarlet, and in fine linen, and of the weaver, even of them that do any work, and of those that devise cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Them has he filled with wisdom of heart, to work all manner of work, of the engraver, and of the cunning workman, and of the embroiderer, in blue, and in purple, in scarlet, and in fine linen, and of the weaver, even of them that do any work, and of those that devise cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Them has he filled with wisdom of heart, to work all manner of work, of the engraver, and of the cunning workman, and of the embroiderer, in blue, and in purple, in scarlet, and in fine linen, and of the weaver, even of them that do any work, and of those that devise cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. Them has he filled with wisdom of heart, to work all manner of work, of the engraver, and of the cunning workman, and of the embroiderer, in blue, and in purple, in scarlet, and in fine linen, and of the weaver, even of them that do any work, and of those that devise cunning work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பின்னும் மோசே இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[4. And Moses spoke unto all the congregation of the children of Israel, saying, This is the thing which the LORD commanded, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்கு உண்டானதிலே கர்த்தருக்கு ஒரு காணிக்கையைக் கொண்டுவந்து செலுத்துங்கள்; மனமுள்ளவன் எவனோ, அவன் அதைக் கொண்டுவரட்டும்; கர்த்தருக்குச் செலுத்தும் காணிக்கை என்னவென்றால், பொன்னும், வெள்ளியும், வெண்கலமும்.]]></a:t>
+              <a:t><![CDATA[5. Take all of you from among you an offering unto the LORD: whosoever is of a willing heart, let him bring it, an offering of the LORD; gold, and silver, and brass,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. உங்களுக்கு உண்டானதிலே கர்த்தருக்கு ஒரு காணிக்கையைக் கொண்டுவந்து செலுத்துங்கள்; மனமுள்ளவன் எவனோ, அவன் அதைக் கொண்டுவரட்டும்; கர்த்தருக்குச் செலுத்தும் காணிக்கை என்னவென்றால், பொன்னும், வெள்ளியும், வெண்கலமும்.]]></a:t>
+              <a:t><![CDATA[5. Take all of you from among you an offering unto the LORD: whosoever is of a willing heart, let him bring it, an offering of the LORD; gold, and silver, and brass,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474537076" r:id="rId1"/>
+    <p:sldLayoutId id="2478619072" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8267,142 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. নীল, বেগুনী ও লাল সুতো ও সূক্ষ্ম মসীনা বস্ত্র; ছাগলের লোম;]]></a:t>
+              <a:t><![CDATA[வெண்கலமும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. লাল রঙ করা মেষ চর্ম ও মসৃণ চর্ম; বাবলা কাঠ;]]></a:t>
+              <a:t><![CDATA[6. இளநீலநூலும், இரத்தாம்பரநூலும், சிவப்புநூலும், மெல்லிய பஞ்சுநூலும், வெள்ளாட்டு மயிரும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. প্রদীপের জন্য তেল, অভিষেকের তেলের জন্য মশলাপাতি এবং সুগন্ধি ধূপকাঠির জন্য মশলা এনে তোমরা প্রভুকে]]></a:t>
+              <a:t><![CDATA[7. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத்தோலும், தகசுத்தோலும், சீத்திம் மரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবে|]]></a:t>
+              <a:t><![CDATA[8. விளக்குக்கு எண்ணெயும், அபிஷேக தைலத்துக்குப் பரிமளவர்க்கங்களும், தூபத்துக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এফোদ ও বক্ষাবরণের জন্য গোমেদ ও অন্যান্য মূল্যবান মণিমাণিক্যও সঙ্গে এনো|]]></a:t>
+              <a:t><![CDATA[சுகந்தவர்க்கங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তোমাদের মধ্যে যারা দক্ষ কারিগর তারা এসে প্রভুর আদেশমতো জিনিস তৈরী করো:]]></a:t>
+              <a:t><![CDATA[9. ஆசாரியருடைய ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கத்தக்க கோமேதகம் முதலிய இரத்தினங்களுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. পবিত্র তাঁবু, তার বাইরের তাঁবু, তার আস্তরণ, আংটাগুলি, তক্তাসমুহ, আগল, খুঁটি ও ভিত্তিসমূহ;]]></a:t>
+              <a:t><![CDATA[10. உங்களில் ஞான இருதயமுள்ள அனைவரும் வந்து, கர்த்தர் கட்டளையிட்டவைகளையெல்லாம் செய்வார்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. পবিত্র সিন্দুক, তার খুঁটিগুলি, আস্তরণ এবং পর্দা যা পবিত্র সিন্দুক যেখানে রাখা আছে সেই জায়গা]]></a:t>
+              <a:t><![CDATA[11. வாசஸ்தலத்தையும், அதின் கூடாரத்தையும், அதின் மூடியையும், அதின் கொக்கிகளையும், அதின் பலகைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঢেকে দেয়;]]></a:t>
+              <a:t><![CDATA[அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. সেই টেবিল ও তার পায়াগুলি, টেবিলের ওপরের সমস্ত জিনিস এবং টেবিলের ওপরের বিশেষ রুটি|]]></a:t>
+              <a:t><![CDATA[12. பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. মোশি সমস্ত ইস্রায়েলবাসীকে একত্র করল| সে তাদের বলল, “প্রভু তোমাদের যা আদেশ করেছেন তা আমি তোমাদের]]></a:t>
+              <a:t><![CDATA[1. மோசே இஸ்ரவேல், புத்திரராகிய சபையார் எல்லாரையும் கூடிவரச்செய்து, அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. বাতির জন্য বাতিদানসমূহ, তার আনুষঙ্গিক অঙ্গ এবং বাতির জন্য তেল|]]></a:t>
+              <a:t><![CDATA[13. மேஜையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், சமுகத்தப்பங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ধূপ বেদী এবং তার খুঁটিসমূহ; অভিষেকের তেল এবং সুগন্ধি ধূপ; য়ে পর্দা পবিত্র তাঁবুর প্রবেশদ্বার]]></a:t>
+              <a:t><![CDATA[14. வெளிச்சங்கொடுக்கும் குத்துவிளக்கையும், அதின் கருவிகளையும், அதின் அகல்களையும், வெளிச்சத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঢেকে রাখবে|]]></a:t>
+              <a:t><![CDATA[எண்ணெயையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. হোমবলির জন্য বেদী এবং তার পিতলের জাল, খুঁটিগুলি এবং তার বাসনকোসন, পিতলের পাত্র ও তার দান;]]></a:t>
+              <a:t><![CDATA[15. தூபபீடத்தையும், அதின் தண்டுகளையும், அபிஷேகதைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. প্রাঙ্গণের চারদিকের পর্দা, তাদের খুঁটি ও ভিত্তিসমূহ এবং প্রাঙ্গণের প্রবেশদ্বারের পর্দা]]></a:t>
+              <a:t><![CDATA[வாசலுக்குத் தொங்குதிரையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. সমাগম তাঁবুর জন্য এবং প্রাঙ্গণের জন্য কীলকগুলি এবং তাদের দড়িগুলি;]]></a:t>
+              <a:t><![CDATA[16. தகன பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. পবিত্র স্থানে পরার জন্য যাজকের বিশেষ বস্ত্র -এসবই তোমরা আনবে| এই বিশেষ বস্ত্র যাজক হারোণ ও তার]]></a:t>
+              <a:t><![CDATA[தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্ররা পরবে| তারা যখন যাজক হবে তখন তারা এই বস্ত্র পরবে|”]]></a:t>
+              <a:t><![CDATA[17. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசலின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তারপর ইস্রায়েলের সমগ্র মণ্ডলী মোশির কাছ থেকে চলে গেল|]]></a:t>
+              <a:t><![CDATA[தொங்குதிரையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. প্লত্যেকে, যাদের হৃদয়ে প্রবৃত্তি ও মনে ইচ্ছা হল তারা প্রভুর জন্য উপহার নিয়ে এল| এই উপহার]]></a:t>
+              <a:t><![CDATA[18. வாசஸ்தலத்தின் முளைகளையும், பிராகாரத்தின் முளைகளையும், அவைகளின் கயிறுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলব:]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் ஆறுநாள் வேலைசெய்ய வேண்டும், ஏழாம்நாளோ உங்களுக்குப் பரிசுத்த நாளாய் இருப்பதாக; அது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সামগ্রীগুলি সমাগম তাঁবুর জন্য, তাঁবুর ভেতরের প্রযোজনীয জিনিস এবং বিশেষ বস্ত্র তৈরীর কাজে লাগানো হল|]]></a:t>
+              <a:t><![CDATA[19. பரிசுத்த ஸ்தலத்திலே ஆராதனை செய்வதற்குரிய வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. পুরুষ, স্ত্রী যারা ইচ্ছুক ছিল প্রভুর জন্য উপহার সামগ্রী নিয়ে এলো| তারা পিন, দুল, আংটি ও]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் அவர்கள் செய்யக்கடவர்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অন্যান্য গযনা নিয়ে এল এবং সমস্ত প্রভুকে দিয়ে দিল| এটা ছিল প্রভুর জন্য বিশেষ নৈবেদ্য.]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரும் மோசேயின் சமுகத்தைவிட்டுப் புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. য়ে সমস্ত লোকের কাছে মিহি শনের কাপড় ছিল এবং নীল, বেগুনী ও লাল সুতো ছিল তারা তা নিয়ে প্রভুর]]></a:t>
+              <a:t><![CDATA[21. பின்பு எவர்களை அவர்கள் இருதயம் எழுப்பி, எவர்களை அவர்கள் ஆவி உற்சாகப்படுத்தினதோ, அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাছে এলো, যাদের কাছে ছাগলের লোম বা লাল রঙ করা মেষের চামড়া বা মসৃণ চামড়া ছিল তারা নিয়ে এল এবং]]></a:t>
+              <a:t><![CDATA[எல்லாரும் ஆசரிப்புக் கூடாரத்தின் வேலைக்கும் அதின் சகல ஊழியத்துக்கும், பரிசுத்த வஸ்திரங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুকে দিল|]]></a:t>
+              <a:t><![CDATA[ஏற்றவைகளைக் கர்த்தருக்குக் காணிக்கையாகக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. যারা প্রভুকে রূপো বা পিতল দিতে চাইল তারা সেটা নিয়ে এল| যাদের কাছে বাবলা কাঠ ছিল যা সমাগম তাঁবু]]></a:t>
+              <a:t><![CDATA[22. மனப்பூர்வமுள்ள ஸ்திரீ புருஷர் யாவரும், அஸ்தகடகங்கள், காதணிகள், மோதிரங்கள், ஆரங்கள் முதலான சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্মাণের কাজে ব্যবহার করা য়েতে পারে তারা সেটা আনল এবং তা প্রভুকে দিল|]]></a:t>
+              <a:t><![CDATA[வித பொன்னாபரணங்களையும் கொண்டு வந்தார்கள்; கர்த்தருக்குக் காணிக்கை செலுத்தின ஒவ்வொருவனும் பொன்னைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. প্রতিটি দক্ষ মহিলা তাদের হাত দিয়ে সুতো কিটে মিহি শনের কাপড় বুনল এবং লাল, নীল ও বেগুনী সুতো]]></a:t>
+              <a:t><![CDATA[காணிக்கையாகச் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাটল|]]></a:t>
+              <a:t><![CDATA[23. இளநீலநூலையும் இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் வெள்ளாட்டு மயிரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “তোমরা ছয়দিন ধরে কাজ করবে কিন্তু সপ্তম দিনটি বিশেষভাবে বিশ্রামের জন্য থাকবে| তোমরা ঐদিন বিশ্রাম]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்கென்று ஓய்ந்திருக்கும் ஓய்வுநாள்; அதிலே வேலைசெய்கிறவன் எவனும் கொலைசெய்யப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ঐ দক্ষ মহিলারা যারা সাহায্য করতে চাইল, তারা ছাগলের লোম থেকে কাপড় তৈরী করল|]]></a:t>
+              <a:t><![CDATA[சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலையும் தகசுத்தோலையும் தங்களிடத்தில் வைத்திருந்த யாவரும் அவைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ইস্রায়েলবাসীদের দলপতিরা গোমেদ ও অন্যান্য মণিমাণিক্য নিয়ে এলো য়েগুলি এফোদ ও যাজকের বক্ষাবরণের]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপর লাগানো হবে|]]></a:t>
+              <a:t><![CDATA[24. வெள்ளியையும் வெண்கலத்தையும் கொடுக்கத்தக்க யாவரும் அவைகளைக் கர்த்தருக்குக் காணிக்கையாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. তারা মশলা ও জলপাই তেলও নিয়ে এল, এগুলি সুগন্ধি ধূপ, অভিষেকের তেল ও প্রদীপের তেল হিসেবে ব্যবহৃত]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள். பற்பல வேலைகளுக்கு உதவும் சீத்திம் மரத்தைத் தங்களிடத்தில் வைத்திருந்த யாவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবার জন্য|]]></a:t>
+              <a:t><![CDATA[அவைகளைக் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. সমস্ত পুরুষ ও নারী, যারা সাহায্য করতে চাইছিল তারা প্রভুর জন্য উপহার সামগ্রী নিয়ে এল| তারা]]></a:t>
+              <a:t><![CDATA[25. ஞான இருதயமுள்ள ஸ்திரீகள் எல்லாரும் தங்கள் கைகளினால் நூற்று, தாங்கள் நூற்ற இளநீலநூலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেদের ইচ্ছায স্বতঃস্ফূর্তভাবেই এই উপহারসামগ্রী প্রদান করল| প্রভু মোশি ও তার লোকদের য়েসব জিনিস]]></a:t>
+              <a:t><![CDATA[இரத்தாம்பர நூலையும் சிவப்புநூலையும் மெல்லிய பஞ்சு நூலையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বানাতে আদেশ করেছিলেন সেইসব জিনিসই এই উপহার সামগ্রীর সাহায্যে তৈরী করা হল|]]></a:t>
+              <a:t><![CDATA[26. எந்த ஸ்திரீகளுடைய இருதயம் ஞான எழுப்புதல் அடைந்ததோ, அவர்கள் எல்லாரும் வெள்ளாட்டு மயிரைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. তারপর মোশি ইস্রায়েলবাসীদের বলল, “দেখ, প্রভু যিহূদা বংশের হূরের পৌত্র, উরির পুত্র বত্সলেলকে]]></a:t>
+              <a:t><![CDATA[திரித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মনোনীত করেছেন|]]></a:t>
+              <a:t><![CDATA[27. பிரபுக்கள் ஏபோத்திலும் மார்ப்பதக்கத்திலும் பதிக்கும் கோமேதகம் முதலிய இரத்தினங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নেবে এবং এইভাবে প্রভুকে সম্মান জানাবে| য়ে ব্যক্তি সপ্তম দিন কাজ করবে তাকে হত্যা করা হবে|]]></a:t>
+              <a:t><![CDATA[3. ஓய்வுநாளில் உங்கள் வாசஸ்தலங்களில் எங்கும் நெருப்பு மூட்டாதிருப்பீர்களாக என்னும் இவ்வார்த்தைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তিনি তাকে ঐশ্বরিক ক্ষমতা দিয়েছেন| তিনি তাকে জ্ঞানে ও সর্বপ্রকার বিদ্য়ায পারদর্শী করে তুলেছেন|]]></a:t>
+              <a:t><![CDATA[28. பரிமளவர்க்கங்களையும், விளக்கெண்ணெயையும், அபிஷேக தைலத்துக்கும் சுகந்தவர்க்க தூபத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. সে সোনা, রূপো ও পিতলের জিনিস তৈরী করে তার ওপর কারুকার্য়্য় করতে পারে|]]></a:t>
+              <a:t><![CDATA[வேண்டியவைகளையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. সে মূল্যবান পাথর ও মণিমাণিক্য কেটে বসাতে পারে| সে কাঠ দিয়েও সর্বপ্রকার জিনিস তৈরী করতে পারে|]]></a:t>
+              <a:t><![CDATA[29. செய்யப்படும்படி கர்த்தர் மோசேயைக் கொண்டு கற்பித்த வேலைக்குரிய யாவையும் கொண்டுவர, இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. প্রভু বত্সলেল ও অহলীযাবকে শিক্ষাদান করার বিশেষ ক্ষমতা দিয়েছেন| অহলীযাব হল দান বংশীয অহীষামকের]]></a:t>
+              <a:t><![CDATA[புத்திரருக்குள் தங்கள் இருதயத்தில் உற்சாகமடைந்த ஸ்திரீ புருஷர் யாவரும் கர்த்தருக்குக் காணிக்கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুত্র|]]></a:t>
+              <a:t><![CDATA[மனப்பூர்வமாய்க் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. প্রভু এই দুজনকেই সর্বপ্রকার কাজ করার জন্য বিশেষ দক্ষতা দিয়েছেন| তারা ছুতোর এবং ধাতুর কাজে দক্ষ|]]></a:t>
+              <a:t><![CDATA[30. பின்பு மோசே இஸ்ரவேல் புத்திரரை நோக்கி: பாருங்கள், கர்த்தர் யூதாவின் கோத்திரத்தில் ஊரின் மகனான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা মিহি শনের কাপড়, নীল, বেগুনী এবং লাল সুতোর সাহায্যে কাপড়ে কারুকার্য়্য় করে ও কাপড় বোনে| তারা]]></a:t>
+              <a:t><![CDATA[ஊரியின் குமாரன் பெசலெயேலைப் பேர்சொல்லி அழைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15263,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পশম দিয়েও কাপড় বুনতে পারে|]]></a:t>
+              <a:t><![CDATA[31. அவன் விசித்திரமான வேலைகளை யோசித்துச் செய்யவும், பொன்னிலும் வெள்ளியிலும் வெண்கலத்திலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலைசெய்யவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. இரத்தினங்களை முத்திரை வெட்டாக வெட்டிப் பதிக்கவும், மரத்தில் சித்திர வேலை செய்து சகல விநோதமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. “ঐ বিশ্রামের দিন তোমাদের বাড়ীর কোথাও তোমরা আগুন পর্য়ন্ত জ্বালাবে না|”]]></a:t>
+              <a:t><![CDATA[கைக்கொள்ளும்படி கர்த்தர் கட்டளையிட்டார் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலைகளைச் செய்யவும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. அவனுக்கு ஞானத்தையும் புத்தியையும் அறிவையும் அருளி, அவன் சகலவித வேலைகளையும் செய்யும்படி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தேவஆவியினாலே அவனை நிரப்பினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. அவன் இருதயத்திலும், தாண்கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாபின் இருதயத்திலும், போதிக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வரத்தையும் அருளினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. சித்திரவேலையையும் சிற்பவேலையையும், இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் மெல்லிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பஞ்சுநூலாலும் செய்யப்படும் விசித்திரத் தையல்வேலையையும், சகல விசித்திர நெசவு வேலைகளையும் விநோதமான]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வேலைகளை யூகிக்கிறவர்களும் செய்கிறவர்களும் நிறைவேற்றும் சகலவித வேலைகளையும் செய்யும்படிக்கு அவர்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருதயத்தை ஞானத்தினால் நிரப்பினார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. মোশি ইস্রায়েলের সমস্ত মণ্ডলীকে বলল, “এইগুলি হল প্রভুর আদেশসমূহ:]]></a:t>
+              <a:t><![CDATA[4. பின்னும் மோசே இஸ்ரவேல் புத்திரராகிய சபையார் எல்லாரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভুর জন্য বিশেষ উপহার সংগ্রহ কর| প্রত্যেকে মনে মনে ঠিক করে নেবে তোমরা কি দেবে| তারপর তোমরা]]></a:t>
+              <a:t><![CDATA[5. உங்களுக்கு உண்டானதிலே கர்த்தருக்கு ஒரு காணிக்கையைக் கொண்டுவந்து செலுத்துங்கள்; மனமுள்ளவன் எவனோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর কাছে উপহারসমূহ আনবে| সোনা, রূপো, পিতল;]]></a:t>
+              <a:t><![CDATA[அவன் அதைக் கொண்டுவரட்டும்; கர்த்தருக்குச் செலுத்தும் காணிக்கை என்னவென்றால், பொன்னும், வெள்ளியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>