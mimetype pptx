--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -7807,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619072" r:id="rId1"/>
+    <p:sldLayoutId id="2482539767" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17304,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 35]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
   <a:themeElements>
-    <a:clrScheme name="Theme70">
+    <a:clrScheme name="Theme4">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme70">
+    <a:fontScheme name="Theme4">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme70">
+    <a:fmtScheme name="Theme4">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>