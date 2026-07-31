--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -494,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசேயை நோக்கி: கர்த்தர் செய்யும்படி கற்பித்த வேலைக்கு வேண்டியதற்கு அதிகமான பொருள்களை ஜனங்கள் கொண்டுவருகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[7. செய்யவேண்டிய எல்லா வேலைகளுக்கும் போதுமான பொருள்கள் இருந்ததுமல்லாமல் அதிகமாயும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே இனி புருஷர்களாவது ஸ்திரீகளாவது பரிசுத்த ஸ்தலத்துக்கென்று காணிக்கையாக ஒரு வேலையும் செய்யவேண்டாம் என்று பாளயம் எங்கும் கூறும்படி கட்டளையிட்டான்; இவ்விதமாய் ஜனங்கள் கொண்டுவருகிறது நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே இனி புருஷர்களாவது ஸ்திரீகளாவது பரிசுத்த ஸ்தலத்துக்கென்று காணிக்கையாக ஒரு வேலையும் செய்யவேண்டாம் என்று பாளயம் எங்கும் கூறும்படி கட்டளையிட்டான்; இவ்விதமாய் ஜனங்கள் கொண்டுவருகிறது நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செய்யவேண்டிய எல்லா வேலைகளுக்கும் போதுமான பொருள்கள் இருந்ததுமல்லாமல் அதிகமாயும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செய்யவேண்டிய எல்லா வேலைகளுக்கும் போதுமான பொருள்கள் இருந்ததுமல்லாமல் அதிகமாயும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[9. ஒவ்வொரு மூடுதிரை இருபத்தெட்டு முழ நீளமும் நாலு முழ அகலமுமாயிருந்தது; மூடுதிரைகளெல்லாம் ஒரே அளவாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது பரிசுத்த ஸ்தலத்துத் திருப்பணிகளுக்கடுத்த சகல வேலைகளையும், கர்த்தர் கற்பித்தபடியெல்லாம், பெசலெயேலும் அகோலியாபும், செய்ய அறியும்படிக்குக் கர்த்தரால் ஞானமும் புத்தியும் பெற்ற விவேக இருதயமுள்ள மற்ற அனைவரும் செய்யத்தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது பரிசுத்த ஸ்தலத்துத் திருப்பணிகளுக்கடுத்த சகல வேலைகளையும், கர்த்தர் கற்பித்தபடியெல்லாம், பெசலெயேலும் அகோலியாபும், செய்ய அறியும்படிக்குக் கர்த்தரால் ஞானமும் புத்தியும் பெற்ற விவேக இருதயமுள்ள மற்ற அனைவரும் செய்யத்தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒவ்வொரு மூடுதிரை இருபத்தெட்டு முழ நீளமும் நாலு முழ அகலமுமாயிருந்தது; மூடுதிரைகளெல்லாம் ஒரே அளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. ஐந்து மூடுதிரைகளை ஒன்றோடொன்று இணைத்து, மற்ற ஐந்து மூடுதிரைகளையும் ஒன்றோடொன்று இணைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஐந்து மூடுதிரைகளை ஒன்றோடொன்று இணைத்து, மற்ற ஐந்து மூடுதிரைகளையும் ஒன்றோடொன்று இணைத்தான்.]]></a:t>
+              <a:t><![CDATA[11. இணைக்கப்பட்ட ஒரு மூடுதிரையின் ஓரத்தில் இளநீலநூலால் ஐம்பது காதுகளை உண்டுபண்ணி, அப்படியே இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்திலும் உண்டுபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இணைக்கப்பட்ட ஒரு மூடுதிரையின் ஓரத்தில் இளநீலநூலால் ஐம்பது காதுகளை உண்டுபண்ணி, அப்படியே இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்திலும் உண்டுபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[12. காதுகள் ஒன்றோடொன்று இணைக்கப்பட்டவைகளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பரிசுத்த ஸ்தலத்துத் திருப்பணிகளுக்கடுத்த சகல வேலைகளையும், கர்த்தர் கற்பித்தபடியெல்லாம், பெசலெயேலும் அகோலியாபும், செய்ய அறியும்படிக்குக் கர்த்தரால் ஞானமும் புத்தியும் பெற்ற விவேக இருதயமுள்ள மற்ற அனைவரும் செய்யத்தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. பெசலெயேலையும் அகோலியாபையும், கர்த்தரால் ஞானமடைந்து அந்த வேலைகளைச் செய்யவரும்படி தங்கள் இருதயத்தில் எழுப்புதலடைந்த ஞான இருதயத்தாராகிய எல்லாரையும், மோசே வரவழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காதுகள் ஒன்றோடொன்று இணைக்கப்பட்டவைகளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[13. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, அந்தக் கொக்கிகளால் மூடுதிரைகளை ஒன்றோடொன்று இணைத்துவிட்டான். இவ்விதமாக ஒரே வாசஸ்தலமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, அந்தக் கொக்கிகளால் மூடுதிரைகளை ஒன்றோடொன்று இணைத்துவிட்டான். இவ்விதமாக ஒரே வாசஸ்தலமாயிற்று.]]></a:t>
+              <a:t><![CDATA[14. வாசஸ்தலத்தின்மேல் கூடாரமாகப் போடும்படி ஆட்டுமயிரினால் நெய்த பதினொரு மூடுதிரைகளையும் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பரிசுத்த ஸ்தலத்துத் திருப்பணிகளுக்கடுத்த சகல வேலைகளையும், கர்த்தர் கற்பித்தபடியெல்லாம், பெசலெயேலும் அகோலியாபும், செய்ய அறியும்படிக்குக் கர்த்தரால் ஞானமும் புத்தியும் பெற்ற விவேக இருதயமுள்ள மற்ற அனைவரும் செய்யத்தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. பெசலெயேலையும் அகோலியாபையும், கர்த்தரால் ஞானமடைந்து அந்த வேலைகளைச் செய்யவரும்படி தங்கள் இருதயத்தில் எழுப்புதலடைந்த ஞான இருதயத்தாராகிய எல்லாரையும், மோசே வரவழைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒவ்வொரு பலகைக்கும் ஒன்றுக்கொன்று சமதூரமான இரண்டு கழுந்துகள் இருந்தது; வாசஸ்தலத்தின் பலகைகளுக்கெல்லாம் இப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[23. வாசஸ்தலத்திற்காகச் செய்யப்பட்ட பலகைகளில் தெற்கே தென்திசைக்கு இருபது பலகைகளை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெசலெயேலையும் அகோலியாபையும், கர்த்தரால் ஞானமடைந்து அந்த வேலைகளைச் செய்யவரும்படி தங்கள் இருதயத்தில் எழுப்புதலடைந்த ஞான இருதயத்தாராகிய எல்லாரையும், மோசே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள், இஸ்ரவேல் புத்திரர் திருப்பணிக்கடுத்த சகல வேலைகளுக்காகவும் கொண்டுவந்த காணிக்கைப் பொருள்களையெல்லாம், மோசேயினிடத்தில் வாங்கிக்கொண்டார்கள். பின்னும் ஜனங்கள் காலைதோறும் தங்களுக்கு இஷ்டமான காணிக்கைகளை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்படியே எட்டுப் பலகைகளும், அவைகளுடைய ஒவ்வொரு பலகையின் கீழ் இரண்டிரண்டு பாதங்களாகப் பதினாறு வெள்ளிப்பாதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[29. அவைகள் கீழே இசைக்கப்பட்டிருந்தது, மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருந்தது; இரண்டு மூலைகளிலுமுள்ள அவ்விரண்டிற்கும் அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சீத்திம் மரத்தால் வாசஸ்தலத்தின் ஒரு பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும்,]]></a:t>
+              <a:t><![CDATA[30. அப்படியே எட்டுப் பலகைகளும், அவைகளுடைய ஒவ்வொரு பலகையின் கீழ் இரண்டிரண்டு பாதங்களாகப் பதினாறு வெள்ளிப்பாதங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. வாசஸ்தலத்தின் மறுபக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும், வாசஸ்தலத்தின் மேல்புறமான பின்பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[31. சீத்திம் மரத்தால் வாசஸ்தலத்தின் ஒரு பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நடுத்தாழ்ப்பாள் ஒரு முனைதொடங்கி மறுமுனைமட்டும் பலகைகளின் மையத்தில் உருவப்பாயும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[34. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெசலெயேலையும் அகோலியாபையும், கர்த்தரால் ஞானமடைந்து அந்த வேலைகளைச் செய்யவரும்படி தங்கள் இருதயத்தில் எழுப்புதலடைந்த ஞான இருதயத்தாராகிய எல்லாரையும், மோசே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[3. அவர்கள், இஸ்ரவேல் புத்திரர் திருப்பணிக்கடுத்த சகல வேலைகளுக்காகவும் கொண்டுவந்த காணிக்கைப் பொருள்களையெல்லாம், மோசேயினிடத்தில் வாங்கிக்கொண்டார்கள். பின்னும் ஜனங்கள் காலைதோறும் தங்களுக்கு இஷ்டமான காணிக்கைகளை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[35. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்டதும், விசித்திரவேலையாகிய கேருபீன்களுள்ளதுமான ஒரு திரைச்சீலையை உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்டதும், விசித்திரவேலையாகிய கேருபீன்களுள்ளதுமான ஒரு திரைச்சீலையை உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[36. அதற்குச் சீத்திம் மரத்தினால் நாலு தூண்களைச்செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளின் கொக்கிகளைப் பொன்னினால் பண்ணி, அவைகளுக்கு நான்கு வெள்ளிப்பாதங்களை வார்ப்பித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குச் சீத்திம் மரத்தினால் நாலு தூண்களைச்செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளின் கொக்கிகளைப் பொன்னினால் பண்ணி, அவைகளுக்கு நான்கு வெள்ளிப்பாதங்களை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[37. கூடாரவாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்த சித்திரத் தையல்வேலையான ஒரு தொங்குதிரையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கூடாரவாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்த சித்திரத் தையல்வேலையான ஒரு தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[38. அதின் ஐந்து தூண்களையும், அவைகளின் வளைவாணிகளையும் உண்டாக்கி, அவைகளின் குமிழ்களையும் வளையங்களையும் பொன்தகட்டால் மூடினான்: அவைகளின் ஐந்து பாதங்களும் வெண்கலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள், இஸ்ரவேல் புத்திரர் திருப்பணிக்கடுத்த சகல வேலைகளுக்காகவும் கொண்டுவந்த காணிக்கைப் பொருள்களையெல்லாம், மோசேயினிடத்தில் வாங்கிக்கொண்டார்கள். பின்னும் ஜனங்கள் காலைதோறும் தங்களுக்கு இஷ்டமான காணிக்கைகளை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது பரிசுத்த ஸ்தலத்து வேலைகளைச் செய்கிற விவேகிகள் யாவரும் அவரவர் செய்கிற வேலையின் காரியமாய் வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள், இஸ்ரவேல் புத்திரர் திருப்பணிக்கடுத்த சகல வேலைகளுக்காகவும் கொண்டுவந்த காணிக்கைப் பொருள்களையெல்லாம், மோசேயினிடத்தில் வாங்கிக்கொண்டார்கள். பின்னும் ஜனங்கள் காலைதோறும் தங்களுக்கு இஷ்டமான காணிக்கைகளை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. மோசேயை நோக்கி: கர்த்தர் செய்யும்படி கற்பித்த வேலைக்கு வேண்டியதற்கு அதிகமான பொருள்களை ஜனங்கள் கொண்டுவருகிறார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பரிசுத்த ஸ்தலத்து வேலைகளைச் செய்கிற விவேகிகள் யாவரும் அவரவர் செய்கிற வேலையின் காரியமாய் வந்து,]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசே இனி புருஷர்களாவது ஸ்திரீகளாவது பரிசுத்த ஸ்தலத்துக்கென்று காணிக்கையாக ஒரு வேலையும் செய்யவேண்டாம் என்று பாளயம் எங்கும் கூறும்படி கட்டளையிட்டான்; இவ்விதமாய் ஜனங்கள் கொண்டுவருகிறது நிறுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசேயை நோக்கி: கர்த்தர் செய்யும்படி கற்பித்த வேலைக்கு வேண்டியதற்கு அதிகமான பொருள்களை ஜனங்கள் கொண்டுவருகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசே இனி புருஷர்களாவது ஸ்திரீகளாவது பரிசுத்த ஸ்தலத்துக்கென்று காணிக்கையாக ஒரு வேலையும் செய்யவேண்டாம் என்று பாளயம் எங்கும் கூறும்படி கட்டளையிட்டான்; இவ்விதமாய் ஜனங்கள் கொண்டுவருகிறது நிறுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506358" r:id="rId1"/>
+    <p:sldLayoutId id="2474540477" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7321,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं।]]></a:t>
+              <a:t><![CDATA[7. তারা প্রয়োজনের চেযে অনেক বেশী জিনিস এনেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तब मूसा ने सारी छावनी में इस आज्ञा का प्रचार करवाया, कि क्या पुरूष, क्या स्त्री, कोई पवित्रस्थान]]></a:t>
+              <a:t><![CDATA[8. তারপর দক্ষ কারিগররা পবিত্র তাঁবু তৈরী করবার কাজ আরম্ভ করল| তারা মিহি শনের কাপড়, বেগুনী, নীল ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के लिये और भेंट न लाए, इस प्रकार लोग और भेंट लाने से रोके गए।]]></a:t>
+              <a:t><![CDATA[লাল সুতো দিয়ে দশটি পর্দা তৈরী করল| তারা তার ওপর সূতো দিয়ে ঈশ্বরের বিশেষ ডানাযুক্ত করূব দূতের ছবি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. क्योंकि सब काम बनाने के लिये जितना सामान आवश्यक था उतना वरन उससे अधिक बनाने वालों के पास आ चुका]]></a:t>
+              <a:t><![CDATA[বসাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[था॥]]></a:t>
+              <a:t><![CDATA[9. প্রত্যেকটি পর্দাই ছিল সমান মাপের - 28 হাত লম্বা ও 4 হাত চওড়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और काम करने वाले जितने बुद्धिमान थे उन्होंने निवास के लिये बटी हुई सूक्ष्म सनी के कपड़े के, और]]></a:t>
+              <a:t><![CDATA[1. “অতএব বত্সলেল, অহলীযাব ও অন্যান্য সব দক্ষ কারিগরদের অবশ্যই প্রভুর আদেশ অনুসারে কাজটি করতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नीले, बैंजनी और लाल रंग के कपड़े के दस पटों को काढ़े हुए करूबों सहित बनाया।]]></a:t>
+              <a:t><![CDATA[প্রভু এদের জ্ঞান ও বুদ্ধি দিয়েছেন যাতে এরা পারদর্শিতার সঙ্গে পবিত্র স্থান তৈরীর কাজ করতে পারে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. एक एक पट की लम्बाई अट्ठाईस हाथ और चौड़ाई चार हाथ की हुई; सब पट एक ही नाप के बने।]]></a:t>
+              <a:t><![CDATA[10. তারপর কারিগররা সেই পর্দাগুলি জুড়ে দুভাগে ভাগ করল| পাঁচটি করে পর্দা নিয়ে একেকটি ভাগ হলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. उसने पांच पट एक दूसरे से जोड़ दिए, और फिर दूसरे पांच पट भी एक दूसरे से जोड़ दिए।]]></a:t>
+              <a:t><![CDATA[11. তারা নীল কাপড় দিয়ে প্রত্যেক ভাগের পর্দার কিনারায একটি ফাঁস তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और जहां ये पट जोड़े गए वहां की दोनों छोरों पर उसने पीली नीली फलियां लगाईं।]]></a:t>
+              <a:t><![CDATA[12. প্রতিটি ভাগের পর্দার ধারে 50 টি করে ফাঁস দিল| ফাঁসগুলি ছিল একে অপরের বিপরীতে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. और बसलेल और ओहोलीआब और सब बुद्धिमान जिन को यहोवा ने ऐसी बुद्धि और समझ दी हो, कि वे यहोवा की सारी]]></a:t>
+              <a:t><![CDATA[2. তারপর মোশি বত্সলেল, অহলীযাব এবং য়েসব লোকদের প্রভু বিশেষ দক্ষতা দিয়েছিলেন তাদের ডেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. उसने दोनों छोरों में पचास पचास फलियां इस प्रकार लगाई कि वे आम्हने-साम्हने हुई।]]></a:t>
+              <a:t><![CDATA[13. তারা দুটি পর্দাকে জোড়া দেবার জন্য 50 টি সোনার আংটা তৈরী করল| এইভাবে পবিত্র তাঁবুটিকে একসঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और उसने सोने की पचास घुंडियां बनाईं, और उनके द्वारा पटों को एक दूसरे से ऐसा जोड़ा कि निवास मिलकर]]></a:t>
+              <a:t><![CDATA[একটি খণ্ডে যুক্ত করা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एक हो गया।]]></a:t>
+              <a:t><![CDATA[14. তারপর কারিগররা সেই পবিত্র তাঁবুর আচ্ছাদনের জন্য আরেকটি তাঁবু তৈরী করল| তারা ছাগলের লোম দিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. फिर निवास के ऊपर के तम्बू के लिये उसने बकरी के बाल के ग्यारह पट बनाए।]]></a:t>
+              <a:t><![CDATA[এগারোটি পর্দা বানাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. एक एक पट की लम्बाई तीस हाथ और चौड़ाई चार हाथ की हुई; और ग्यारहों पट एक ही नाप के थे।]]></a:t>
+              <a:t><![CDATA[15. সবগুলি পর্দাই ছিল সমান মাপের - 30 হাত লম্বাও 4 হাত চওড়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. इन में से उसने पांच पट अलग और छ: पट अलग जोड़ दिए।]]></a:t>
+              <a:t><![CDATA[16. তারপর পাঁচটি পর্দা জুড়ে একটি ও ছয়টি পর্দা জুড়ে আরেকটি ভাগ করা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और जहां दोनों जोड़े गए वहां की छोरों में उसने पचास पचास फलियां लगाईं।]]></a:t>
+              <a:t><![CDATA[17. দুই ভাগের পর্দার মাঝেই 50 টি করে ফাঁস লাগানো হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और उसने तम्बू के जोड़ने के लिये पीतल की पचास घुंडियां भी बनाईं जिस से वह एक हो जाए।]]></a:t>
+              <a:t><![CDATA[18. দুই ভাগের পর্দাগুলি জুড়ে একটি তাঁবু বানানোর জন্য তারা 50 টি পিতলের আংটা তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और उसने तम्बू के लिये लाल रंग से रंगी हुई मेंढ़ों की खालों का एक ओढ़ना और उसके ऊपर के लिये]]></a:t>
+              <a:t><![CDATA[19. তারপর তারা পবিত্র তাঁবুর জন্য আরো দুটি আচ্ছাদন তৈরী করল| একটি বানানো হলো লাল রঙ করা ভেড়ার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सूइसों की खालों का भी एक ओढ़ना बनाया।]]></a:t>
+              <a:t><![CDATA[চামড়া দিয়ে আর অন্যটি বানানো হল মসৃণ চামড়া দিয়ে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आज्ञाओं के अनुसार पवित्रस्थान की सेवकाई के लिये सब प्रकार का काम करना जानें, वे सब यह काम करें॥]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলবাসীদের আনা উপহার সামগ্রীগুলি তাদের হাতে তুলে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. फिर उसने निवास के लिये बबूल की लकड़ी के तख्तों को खड़े रहने के लिये बनाया।]]></a:t>
+              <a:t><![CDATA[20. তারপর কারিগররা পবিত্র তাঁবুকে দাঁড় করানোর জন্য বাবলা কাঠের কাঠামো বানালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. एक एक तख्ते की लम्बाई दस हाथ और चौड़ाई डेढ़ हाथ की हुई।]]></a:t>
+              <a:t><![CDATA[21. প্রতিটি কাঠামো ছিল 10 হাত লম্বা ও 1.5 হাত চওড়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. एक एक तख्ते में एक दूसरी से जोड़ी हुई दो दो चूलें बनीं, निवास के सब तख्तों के लिये उसने इसी]]></a:t>
+              <a:t><![CDATA[22. প্রতিটি কাঠামো পাশাপাশি দুটি তক্তা জোড়া দিয়ে তৈরী হয়েছিল| প্রতিটি কাঠামো ছিল একইরকম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भांति बनाईं।]]></a:t>
+              <a:t><![CDATA[23. এইভাবে তারা পবিত্র তাঁবুর কাঠামোগুলো তৈরী করল| তারা পবিত্র তাঁবুর দক্ষিণ দিকের জন্য 20 টি কাঠামো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और उसने निवास के लिये तख्तों को इस रीति से बनाया, कि दक्खिन की ओर बीस तख्ते लगे।]]></a:t>
+              <a:t><![CDATA[তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और इन बीसों तख्तों के नीचे चांदी की चालीस कुसिर्यां, अर्थात एक एक तख्ते के नीचे उसकी दो चूलों के]]></a:t>
+              <a:t><![CDATA[24. তারপর ঐ কাঠামোর জন্য 40 টি রূপোর পায়া তৈরী করল| প্রত্যেকটি কাঠামোতে দুটি করে পায়া ছিল| প্রতিটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये उसने दो कुसिर्यां बनाईं।]]></a:t>
+              <a:t><![CDATA[তক্তার ধারে একটি করে পায়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और निवास की दूसरी अलंग, अर्थात उत्तर की ओर के लिये भी उसने बीस तख्ते बनाए।]]></a:t>
+              <a:t><![CDATA[25. তাঁবুর উত্তর দিকের জন্যও তারা 20 টি কাঠামো তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और इनके लिये भी उसने चांदी की चालीस कुसिर्यां, अर्थात एक एक तख्ते के नीचे दो दो कुसिर्यां बनाईं।]]></a:t>
+              <a:t><![CDATA[26. তারা 40 টি রূপোর ভিত্তি তৈরী করল, প্রত্যেক কাঠামোর জন্য দুটি করে ভিত্তি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और निवास की पिछली अलंग, अर्थात पश्चिम ओर के लिये उसने छ: तख्ते बनाए।]]></a:t>
+              <a:t><![CDATA[27. তাঁবুর পিছনে পশ্চিম দিকের জন্য তারা আরো দুটি কাঠামো তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब मूसा ने बसलेल और ओहोलीआब और सब बुद्धिमानों को जिनके हृदय में यहोवा ने बुद्धि का प्रकाश दिया]]></a:t>
+              <a:t><![CDATA[3. এই সব লোকরা পবিত্র স্থান তৈরীর কাজে সাহায্য করার জন্যই এসেছিল এবং তারা এই উপহারগুলি ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और पिछली अलंग में निवास के कोनों के लिये उसने दो तख्ते बनाए।]]></a:t>
+              <a:t><![CDATA[28. পবিত্র তাঁবুর পিছনে কোনার দিকের জন্যও তারা দুটি কাঠামো তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और वे नीचे से दो दो भाग के बने, और दोनों भाग ऊपर से सिरे तक उन दोनों तख्तों का ढब ऐसा ही बनाया।]]></a:t>
+              <a:t><![CDATA[29. এই কাঠামোগুলিকে একত্র করে নীচের দিকে জোড়া দেওয়া হল এবং ওপর দিকে একটা আংটা দিয়ে দুদিকের কোনার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. इस प्रकार आठ तख्ते हुए, और उनकी चांदी की सोलह कुसिर्यां हुईं, अर्थात एक एक तख्ते के नीचे दो दो]]></a:t>
+              <a:t><![CDATA[কাঠামোগুলি জোড়া হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुसिर्यां हुईं।]]></a:t>
+              <a:t><![CDATA[30. পবিত্র তাঁবুর পশ্চিম দিকের জন্য মোট আটটি কাঠামো ছিল| সেখানে 16 টি রূপোর পায়াও ছিল যা প্রতিটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. फिर उसने बबूल की लकड़ी के बेंड़े बनाए, अर्थात निवास की एक अलंग के तख्तों के लिये पांच बेंड़े,]]></a:t>
+              <a:t><![CDATA[কাঠামোতে দুটি করে লাগানো হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. और निवास की दूसरी अलंग के तख्तों के लिये पांच बेंड़े, और निवास की जो अलंग पश्चिम ओर पिछले भाग]]></a:t>
+              <a:t><![CDATA[31. তারপর কারিগররা বাবলা কাঠ দিয়ে কাঠামোর আগল তৈরী করল| তাঁবুর প্রথম পাশে পাঁচটি আগল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में थी उसके लिये भी पांच बेंड़े, बनाए।]]></a:t>
+              <a:t><![CDATA[32. অন্য দিকে পাঁচটি আগল লাগালো এবং পেছনদিকে অর্থাত্‌ পশ্চিম দিকে পাঁচটি আগল লাগালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. और उसने बीच वाले बेंड़े को तख्तों के मध्य में तम्बू के एक सिरे से दूसरे सिरे तक पहुंचने के लिये]]></a:t>
+              <a:t><![CDATA[33. মাঝের আগলটিকে রাখা হল কাঠামোর একপ্রান্ত থেকে আরেক প্রান্ত জুড়ে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनाया।]]></a:t>
+              <a:t><![CDATA[34. কাঠামোগুলিকে সোনায মুড়ে দেওয়া হল| তারপর তারা সোনার আংটা তৈরী করল আগলগুলি ধরে রাখার জন্য এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. और तख्तों को उसने सोने से मढ़ा, और बेंड़ों के घर को काम देने वाले कड़ों को सोने के बनाया, और]]></a:t>
+              <a:t><![CDATA[আগলগুলি সোনা দিয়ে মুড়ে দেওয়া হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[था, अर्थात जिस जिस को पास आकर काम करने का उत्साह हुआ था उन सभों को बुलवाया।]]></a:t>
+              <a:t><![CDATA[পবিত্র স্থান তৈরীর কাজে লাগাল| লোকরা প্রত্যেক দিন সকালেই উপহার নিয়ে আসত|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बेंड़ों को भी सोने से मढ़ा॥]]></a:t>
+              <a:t><![CDATA[35. তারা মিহি শনের কাপড় দিয়ে পর্দাসমূহ তৈরী করল এবং তারা বিশেষ পর্দাটি তৈরী করবার জন্য নীল, বেগুনী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. फिर उसने नीले, बैंजनी और लाल रंग के कपड़े का, और बटी हुई सूक्ष्म सनी वाले कपड़े का बीचवाला पर्दा]]></a:t>
+              <a:t><![CDATA[ও লাল সূতো তৈরী করল| তারা সেগুলোর ওপর করূব দূতদের চেহারা সেলাই করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनाया; वह कढ़ाई के काम किये हुए करूबों के साथ बना।]]></a:t>
+              <a:t><![CDATA[36. চারটি বাবলা কাঠের খুঁটি বানিয়ে সোনা দিয়ে মুড়ে দেওয়া হল| তারা খুঁটির জন্য সোনার আংটা তৈরী করল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. और उसने उसके लिये बबूल के चार खम्भे बनाए, और उन को सोने से मढ़ा; उनकी घुंडियां सोने की बनी, और]]></a:t>
+              <a:t><![CDATA[এবং চারটি করে রূপোর পায়া তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने उनके लिये चांदी की चार कुसिर्यां ढालीं।]]></a:t>
+              <a:t><![CDATA[37. তারপর তারা তাঁবুতে ঢোকার জন্য দরজার পর্দা বানাল মিহি শনের কাপড় এবং নীল, বেগুনী ও লাল সুতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. और उसने तम्बू के द्वार के लिये नीले, बैंजनी और लाल रंग के कपड़े का, और बटी हुई सूक्ष्म सनी के]]></a:t>
+              <a:t><![CDATA[ব্যবহার করে| এর ওপর তারা সুতার কাজও করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कपड़े का कढ़ाई का काम किया हुआ पर्दा बनाया।]]></a:t>
+              <a:t><![CDATA[38. তারপর তারা এই ঢোকার দরজার পর্দার জন্য পাঁচটি খুঁটি ও আংটা তৈরী করল| তারপর এই খুঁটির ও পর্দার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. और उसने घुंडियों समेत उसके पांच खम्भे भी बनाए, और उनके सिरों और जोड़ने की छड़ों को सोने से मढ़ा,]]></a:t>
+              <a:t><![CDATA[আংটার মাথাগুলি সোনা দিয়ে মুড়ে দেওয়া হল| তারপর খুঁটির জন্য পাঁচটি করে পিতলের পায়া প্রস্তুত করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उनकी पांच कुसिर्यां पीतल की बनाईं॥]]></a:t>
+              <a:t><![CDATA[হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और इस्त्राएली जो जो भेंट पवित्रस्थान की सेवकाई के काम और उसके बनाने के लिये ले आए थे, उन्हें उन]]></a:t>
+              <a:t><![CDATA[4. শেষকালে ঐসব কারিগররা পবিত্র স্থানের কাজ ছেড়ে মোশির কাছে এল| তারা বলল,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुरूषों ने मूसा के हाथ से ले लिया। तब भी लोग प्रति भोर को उसके पास भेंट अपनी इच्छा से लाते रहें;]]></a:t>
+              <a:t><![CDATA[5. “আমাদের তাঁবুর কাজ শেষ করার জন্য যা প্রযোজন তার চেযে লোকরা অনেক বেশী জিনিস এনেছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और जितने बुद्धिमान पवित्रस्थान का काम करते थे वे सब अपना अपना काम छोड़कर मूसा के पास आए,]]></a:t>
+              <a:t><![CDATA[6. তখন মোশি শিবিরের চারদিকে খবর পাঠাল: “কোনও নারী বা পুরুষ পবিত্র স্থানের জন্য আর কোনও উপহার তৈরী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और कहने लगे, जिस काम के करने की आज्ञा यहोवा ने दी है उसके लिये जितना चाहिये उससे अधिक वे ले आए]]></a:t>
+              <a:t><![CDATA[করবে না|” তাই লোকদের উপহার না দিতে বাধ্য করা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>