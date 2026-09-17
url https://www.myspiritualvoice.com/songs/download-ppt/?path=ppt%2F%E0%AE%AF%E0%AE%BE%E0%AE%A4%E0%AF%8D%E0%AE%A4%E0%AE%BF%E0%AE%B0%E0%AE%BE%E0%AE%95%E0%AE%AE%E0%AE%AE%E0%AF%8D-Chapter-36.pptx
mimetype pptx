--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -107,50 +107,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +209,60 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +418,63 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செய்யவேண்டிய எல்லா வேலைகளுக்கும் போதுமான பொருள்கள் இருந்ததுமல்லாமல் அதிகமாயும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And all the wise men, that wrought all the work of the sanctuary, came every man from his work which they made;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[4. And all the wise men, that wrought all the work of the sanctuary, came every man from his work which they made;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. And they spoke unto Moses, saying, The people bring much more than enough for the service of the work, which the LORD commanded to make.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. And they spoke unto Moses, saying, The people bring much more than enough for the service of the work, which the LORD commanded to make.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒவ்வொரு மூடுதிரை இருபத்தெட்டு முழ நீளமும் நாலு முழ அகலமுமாயிருந்தது; மூடுதிரைகளெல்லாம் ஒரே அளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And Moses gave commandment, and they caused it to be proclaimed throughout the camp, saying, Let neither man nor woman make any more work for the offering of the sanctuary. So the people were restrained from bringing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பரிசுத்த ஸ்தலத்துத் திருப்பணிகளுக்கடுத்த சகல வேலைகளையும், கர்த்தர் கற்பித்தபடியெல்லாம், பெசலெயேலும் அகோலியாபும், செய்ய அறியும்படிக்குக் கர்த்தரால் ஞானமும் புத்தியும் பெற்ற விவேக இருதயமுள்ள மற்ற அனைவரும் செய்யத்தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Moses gave commandment, and they caused it to be proclaimed throughout the camp, saying, Let neither man nor woman make any more work for the offering of the sanctuary. So the people were restrained from bringing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது பரிசுத்த ஸ்தலத்துத் திருப்பணிகளுக்கடுத்த சகல வேலைகளையும், கர்த்தர் கற்பித்தபடியெல்லாம், பெசலெயேலும் அகோலியாபும், செய்ய அறியும்படிக்குக் கர்த்தரால் ஞானமும் புத்தியும் பெற்ற விவேக இருதயமுள்ள மற்ற அனைவரும் செய்யத்தொடங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Moses gave commandment, and they caused it to be proclaimed throughout the camp, saying, Let neither man nor woman make any more work for the offering of the sanctuary. So the people were restrained from bringing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஐந்து மூடுதிரைகளை ஒன்றோடொன்று இணைத்து, மற்ற ஐந்து மூடுதிரைகளையும் ஒன்றோடொன்று இணைத்தான்.]]></a:t>
+              <a:t><![CDATA[7. For the stuff they had was sufficient for all the work to make it, and too much.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இணைக்கப்பட்ட ஒரு மூடுதிரையின் ஓரத்தில் இளநீலநூலால் ஐம்பது காதுகளை உண்டுபண்ணி, அப்படியே இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்திலும் உண்டுபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[8. And every wise hearted man among them that wrought the work of the tabernacle made ten curtains of fine twined linen, and blue, and purple, and scarlet: with cherubims of cunning work made he them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காதுகள் ஒன்றோடொன்று இணைக்கப்பட்டவைகளாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And every wise hearted man among them that wrought the work of the tabernacle made ten curtains of fine twined linen, and blue, and purple, and scarlet: with cherubims of cunning work made he them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெசலெயேலையும் அகோலியாபையும், கர்த்தரால் ஞானமடைந்து அந்த வேலைகளைச் செய்யவரும்படி தங்கள் இருதயத்தில் எழுப்புதலடைந்த ஞான இருதயத்தாராகிய எல்லாரையும், மோசே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[1. Then wrought Bezaleel and Aholiab, and every wise hearted man, in whom the LORD put wisdom and understanding to know how to work all manner of work for the service of the sanctuary, according to all that the LORD had commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, அந்தக் கொக்கிகளால் மூடுதிரைகளை ஒன்றோடொன்று இணைத்துவிட்டான். இவ்விதமாக ஒரே வாசஸ்தலமாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. And every wise hearted man among them that wrought the work of the tabernacle made ten curtains of fine twined linen, and blue, and purple, and scarlet: with cherubims of cunning work made he them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, அந்தக் கொக்கிகளால் மூடுதிரைகளை ஒன்றோடொன்று இணைத்துவிட்டான். இவ்விதமாக ஒரே வாசஸ்தலமாயிற்று.]]></a:t>
+              <a:t><![CDATA[9. The length of one curtain was twenty and eight cubits, and the breadth of one curtain four cubits: the curtains were all of one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வாசஸ்தலத்தின்மேல் கூடாரமாகப் போடும்படி ஆட்டுமயிரினால் நெய்த பதினொரு மூடுதிரைகளையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[9. The length of one curtain was twenty and eight cubits, and the breadth of one curtain four cubits: the curtains were all of one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வாசஸ்தலத்தின்மேல் கூடாரமாகப் போடும்படி ஆட்டுமயிரினால் நெய்த பதினொரு மூடுதிரைகளையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[10. And he coupled the five curtains one unto another: and the other five curtains he coupled one unto another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒவ்வொரு மூடுதிரை முப்பது முழ நீளமும் நாலு முழ அகலமுமாயிருந்தது. பதினொரு மூடுதிரைகளும் ஒரே அளவாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And he made loops of blue on the edge of one curtain from the selvedge in the coupling: likewise he made in the uttermost side of another curtain, in the coupling of the second.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஐந்து மூடுதிரைகளை ஒன்றாகவும், மற்ற ஆறு மூடுதிரைகளை ஒன்றாகவும் இணைத்து,]]></a:t>
+              <a:t><![CDATA[11. And he made loops of blue on the edge of one curtain from the selvedge in the coupling: likewise he made in the uttermost side of another curtain, in the coupling of the second.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இணைக்கப்பட்ட ஒரு மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும், இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும் உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[12. Fifty loops made he in one curtain, and fifty loops made he in the edge of the curtain which was in the coupling of the second: the loops held one curtain to another.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கூடாரத்தை ஒன்றாய் இணைத்துவிட, ஐம்பது வெண்கலக் கொக்கிகளையும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[13. And he made fifty clasps of gold, and coupled the curtains one unto another with the clasps: so it became one tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலினால் கூடாரத்துக்கு ஒரு மூடியையும் அதின்மேல் போடத் தகசுத்தோலினால் ஒரு மூடியையும் உண்டு பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[13. And he made fifty clasps of gold, and coupled the curtains one unto another with the clasps: so it became one tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலினால் கூடாரத்துக்கு ஒரு மூடியையும் அதின்மேல் போடத் தகசுத்தோலினால் ஒரு மூடியையும் உண்டு பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[14. And he made curtains of goats' hair for the tent over the tabernacle: eleven curtains he made them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. பெசலெயேலையும் அகோலியாபையும், கர்த்தரால் ஞானமடைந்து அந்த வேலைகளைச் செய்யவரும்படி தங்கள் இருதயத்தில் எழுப்புதலடைந்த ஞான இருதயத்தாராகிய எல்லாரையும், மோசே வரவழைத்தான்.]]></a:t>
+              <a:t><![CDATA[1. Then wrought Bezaleel and Aholiab, and every wise hearted man, in whom the LORD put wisdom and understanding to know how to work all manner of work for the service of the sanctuary, according to all that the LORD had commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வாசஸ்தலத்துக்கு நிமிர்ந்துநிற்கும் பலகைகளையும் சீத்திம் மரத்தால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[15. The length of one curtain was thirty cubits, and four cubits was the breadth of one curtain: the eleven curtains were of one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஒவ்வொரு பலகையும் பத்துமுழ நீளமும் ஒன்றரை முழ அகலமுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. The length of one curtain was thirty cubits, and four cubits was the breadth of one curtain: the eleven curtains were of one size.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஒவ்வொரு பலகைக்கும் ஒன்றுக்கொன்று சமதூரமான இரண்டு கழுந்துகள் இருந்தது; வாசஸ்தலத்தின் பலகைகளுக்கெல்லாம் இப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[16. And he coupled five curtains by themselves, and six curtains by themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வாசஸ்தலத்திற்காகச் செய்யப்பட்ட பலகைகளில் தெற்கே தென்திசைக்கு இருபது பலகைகளை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[17. And he made fifty loops upon the uttermost edge of the curtain in the coupling, and fifty loops made he upon the edge of the curtain which joins the second.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. வாசஸ்தலத்திற்காகச் செய்யப்பட்ட பலகைகளில் தெற்கே தென்திசைக்கு இருபது பலகைகளை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[17. And he made fifty loops upon the uttermost edge of the curtain in the coupling, and fifty loops made he upon the edge of the curtain which joins the second.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த இருபது பலகைகளின் கீழே வைக்கும் நாற்பது வெள்ளிப் பாதங்களையும் உண்டுபண்ணினான்; ஒரு பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களையும், மற்றப் பலகையின்கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களையும் பண்ணிவைத்து;]]></a:t>
+              <a:t><![CDATA[18. And he made fifty clasps of brass to couple the tent together, that it might be one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்த இருபது பலகைகளின் கீழே வைக்கும் நாற்பது வெள்ளிப் பாதங்களையும் உண்டுபண்ணினான்; ஒரு பலகையின் கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களையும், மற்றப் பலகையின்கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களையும் பண்ணிவைத்து;]]></a:t>
+              <a:t><![CDATA[19. And he made a covering for the tent of rams' skins dyed red, and a covering of badgers' skins above that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. வாசஸ்தலத்தின் மறுபக்கமாகிய வடபுறத்தில் இருபது பலகைகளையும், அவைகளுக்கு நாற்பது வெள்ளிப் பாதங்களையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[19. And he made a covering for the tent of rams' skins dyed red, and a covering of badgers' skins above that.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ஒரு பலகையின்கீழ் இரண்டு பாதங்களும், மற்றப் பலகையின்கீழ் இரண்டு பாதங்களும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[20. And he made boards for the tabernacle of shittim wood, standing up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. வாசஸ்தலத்தின் மேல்புறத்திற்கு ஆறு பலகைகளையும்,]]></a:t>
+              <a:t><![CDATA[21. The length of a board was ten cubits, and the breadth of a board one cubit and a half.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +4022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள், இஸ்ரவேல் புத்திரர் திருப்பணிக்கடுத்த சகல வேலைகளுக்காகவும் கொண்டுவந்த காணிக்கைப் பொருள்களையெல்லாம், மோசேயினிடத்தில் வாங்கிக்கொண்டார்கள். பின்னும் ஜனங்கள் காலைதோறும் தங்களுக்கு இஷ்டமான காணிக்கைகளை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Then wrought Bezaleel and Aholiab, and every wise hearted man, in whom the LORD put wisdom and understanding to know how to work all manner of work for the service of the sanctuary, according to all that the LORD had commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. வாசஸ்தலத்தின் இருபக்கங்களிலுள்ள மூலைகளுக்கு இரண்டு பலகைகளையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. One board had two connections, equally distant one from another: thus did he make for all the boards of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவைகள் கீழே இசைக்கப்பட்டிருந்தது, மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருந்தது; இரண்டு மூலைகளிலுமுள்ள அவ்விரண்டிற்கும் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. One board had two connections, equally distant one from another: thus did he make for all the boards of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அவைகள் கீழே இசைக்கப்பட்டிருந்தது, மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருந்தது; இரண்டு மூலைகளிலுமுள்ள அவ்விரண்டிற்கும் அப்படியே செய்தான்.]]></a:t>
+              <a:t><![CDATA[23. And he made boards for the tabernacle; twenty boards for the south side southward:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்படியே எட்டுப் பலகைகளும், அவைகளுடைய ஒவ்வொரு பலகையின் கீழ் இரண்டிரண்டு பாதங்களாகப் பதினாறு வெள்ளிப்பாதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And forty sockets of silver he made under the twenty boards; two sockets under one board for his two connections, and two sockets under another board for his two connections.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அப்படியே எட்டுப் பலகைகளும், அவைகளுடைய ஒவ்வொரு பலகையின் கீழ் இரண்டிரண்டு பாதங்களாகப் பதினாறு வெள்ளிப்பாதங்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. And forty sockets of silver he made under the twenty boards; two sockets under one board for his two connections, and two sockets under another board for his two connections.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சீத்திம் மரத்தால் வாசஸ்தலத்தின் ஒரு பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும்,]]></a:t>
+              <a:t><![CDATA[24. And forty sockets of silver he made under the twenty boards; two sockets under one board for his two connections, and two sockets under another board for his two connections.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. வாசஸ்தலத்தின் மறுபக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும், வாசஸ்தலத்தின் மேல்புறமான பின்பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[25. And for the other side of the tabernacle, which is toward the north corner, he made twenty boards,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நடுத்தாழ்ப்பாள் ஒரு முனைதொடங்கி மறுமுனைமட்டும் பலகைகளின் மையத்தில் உருவப்பாயும்படி செய்தான்.]]></a:t>
+              <a:t><![CDATA[25. And for the other side of the tabernacle, which is toward the north corner, he made twenty boards,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +5003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[26. And their forty sockets of silver; two sockets under one board, and two sockets under another board.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி, தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[27. And for the sides of the tabernacle westward he made six boards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்கள், இஸ்ரவேல் புத்திரர் திருப்பணிக்கடுத்த சகல வேலைகளுக்காகவும் கொண்டுவந்த காணிக்கைப் பொருள்களையெல்லாம், மோசேயினிடத்தில் வாங்கிக்கொண்டார்கள். பின்னும் ஜனங்கள் காலைதோறும் தங்களுக்கு இஷ்டமான காணிக்கைகளை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Moses called Bezaleel and Aholiab, and every wise hearted man, in whose heart the LORD had put wisdom, even every one whose heart stirred him up to come unto the work to do it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்டதும், விசித்திரவேலையாகிய கேருபீன்களுள்ளதுமான ஒரு திரைச்சீலையை உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[28. And two boards made he for the corners of the tabernacle in the two sides.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்டதும், விசித்திரவேலையாகிய கேருபீன்களுள்ளதுமான ஒரு திரைச்சீலையை உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[29. And they were coupled beneath, and coupled together at the head thereof, to one ring: thus he did to both of them in both the corners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குச் சீத்திம் மரத்தினால் நாலு தூண்களைச்செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளின் கொக்கிகளைப் பொன்னினால் பண்ணி, அவைகளுக்கு நான்கு வெள்ளிப்பாதங்களை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[29. And they were coupled beneath, and coupled together at the head thereof, to one ring: thus he did to both of them in both the corners.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. அதற்குச் சீத்திம் மரத்தினால் நாலு தூண்களைச்செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளின் கொக்கிகளைப் பொன்னினால் பண்ணி, அவைகளுக்கு நான்கு வெள்ளிப்பாதங்களை வார்ப்பித்தான்.]]></a:t>
+              <a:t><![CDATA[30. And there were eight boards; and their sockets were sixteen sockets of silver, under every board two sockets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கூடாரவாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்த சித்திரத் தையல்வேலையான ஒரு தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[30. And there were eight boards; and their sockets were sixteen sockets of silver, under every board two sockets.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. கூடாரவாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்த சித்திரத் தையல்வேலையான ஒரு தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[31. And he made bars of shittim wood; five for the boards of the one side of the tabernacle,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதின் ஐந்து தூண்களையும், அவைகளின் வளைவாணிகளையும் உண்டாக்கி, அவைகளின் குமிழ்களையும் வளையங்களையும் பொன்தகட்டால் மூடினான்: அவைகளின் ஐந்து பாதங்களும் வெண்கலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. And five bars for the boards of the other side of the tabernacle, and five bars for the boards of the tabernacle for the sides westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதின் ஐந்து தூண்களையும், அவைகளின் வளைவாணிகளையும் உண்டாக்கி, அவைகளின் குமிழ்களையும் வளையங்களையும் பொன்தகட்டால் மூடினான்: அவைகளின் ஐந்து பாதங்களும் வெண்கலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[32. And five bars for the boards of the other side of the tabernacle, and five bars for the boards of the tabernacle for the sides westward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6202,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. அதின் ஐந்து தூண்களையும், அவைகளின் வளைவாணிகளையும் உண்டாக்கி, அவைகளின் குமிழ்களையும் வளையங்களையும் பொன்தகட்டால் மூடினான்: அவைகளின் ஐந்து பாதங்களும் வெண்கலமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[33. And he made the middle bar to shoot through the boards from the one end to the other.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he overlaid the boards with gold, and made their rings of gold to be places for the bars, and overlaid the bars with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6420,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது பரிசுத்த ஸ்தலத்து வேலைகளைச் செய்கிற விவேகிகள் யாவரும் அவரவர் செய்கிற வேலையின் காரியமாய் வந்து,]]></a:t>
+              <a:t><![CDATA[2. And Moses called Bezaleel and Aholiab, and every wise hearted man, in whose heart the LORD had put wisdom, even every one whose heart stirred him up to come unto the work to do it:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And he overlaid the boards with gold, and made their rings of gold to be places for the bars, and overlaid the bars with gold.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And he made a vail of blue, and purple, and scarlet, and fine twined linen: with cherubims made he it of cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And he made a vail of blue, and purple, and scarlet, and fine twined linen: with cherubims made he it of cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And he made thereunto four pillars of shittim wood, and overlaid them with gold: their hooks were of gold; and he cast for them four sockets of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. And he made thereunto four pillars of shittim wood, and overlaid them with gold: their hooks were of gold; and he cast for them four sockets of silver.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And he made an hanging for the tabernacle door of blue, and purple, and scarlet, and fine twined linen, of needlework;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And he made an hanging for the tabernacle door of blue, and purple, and scarlet, and fine twined linen, of needlework;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the five pillars of it with their hooks: and he overlaid their capitals and their fillets with gold: but their five sockets were of brass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the five pillars of it with their hooks: and he overlaid their capitals and their fillets with gold: but their five sockets were of brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +7510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மோசேயை நோக்கி: கர்த்தர் செய்யும்படி கற்பித்த வேலைக்கு வேண்டியதற்கு அதிகமான பொருள்களை ஜனங்கள் கொண்டுவருகிறார்கள் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they received of Moses all the offering, which the children of Israel had brought for the work of the service of the sanctuary, to make it likewise. And they brought yet unto him free offerings every morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +7619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே இனி புருஷர்களாவது ஸ்திரீகளாவது பரிசுத்த ஸ்தலத்துக்கென்று காணிக்கையாக ஒரு வேலையும் செய்யவேண்டாம் என்று பாளயம் எங்கும் கூறும்படி கட்டளையிட்டான்; இவ்விதமாய் ஜனங்கள் கொண்டுவருகிறது நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. And they received of Moses all the offering, which the children of Israel had brought for the work of the service of the sanctuary, to make it likewise. And they brought yet unto him free offerings every morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது மோசே இனி புருஷர்களாவது ஸ்திரீகளாவது பரிசுத்த ஸ்தலத்துக்கென்று காணிக்கையாக ஒரு வேலையும் செய்யவேண்டாம் என்று பாளயம் எங்கும் கூறும்படி கட்டளையிட்டான்; இவ்விதமாய் ஜனங்கள் கொண்டுவருகிறது நிறுத்தப்பட்டது.]]></a:t>
+              <a:t><![CDATA[3. And they received of Moses all the offering, which the children of Israel had brought for the work of the service of the sanctuary, to make it likewise. And they brought yet unto him free offerings every morning.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540477" r:id="rId1"/>
+    <p:sldLayoutId id="2478619098" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +8275,134 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারা প্রয়োজনের চেযে অনেক বেশী জিনিস এনেছিল|]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது பரிசுத்த ஸ்தலத்து வேலைகளைச் செய்கிற விவேகிகள் யாவரும் அவரவர் செய்கிற வேலையின் காரியமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তারপর দক্ষ কারিগররা পবিত্র তাঁবু তৈরী করবার কাজ আরম্ভ করল| তারা মিহি শনের কাপড়, বেগুনী, নীল ও]]></a:t>
+              <a:t><![CDATA[வந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাল সুতো দিয়ে দশটি পর্দা তৈরী করল| তারা তার ওপর সূতো দিয়ে ঈশ্বরের বিশেষ ডানাযুক্ত করূব দূতের ছবি]]></a:t>
+              <a:t><![CDATA[5. மோசேயை நோக்கி: கர்த்தர் செய்யும்படி கற்பித்த வேலைக்கு வேண்டியதற்கு அதிகமான பொருள்களை ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বসাল|]]></a:t>
+              <a:t><![CDATA[கொண்டுவருகிறார்கள் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. প্রত্যেকটি পর্দাই ছিল সমান মাপের - 28 হাত লম্বা ও 4 হাত চওড়া|]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது மோசே இனி புருஷர்களாவது ஸ்திரீகளாவது பரிசுத்த ஸ்தலத்துக்கென்று காணிக்கையாக ஒரு வேலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. “অতএব বত্সলেল, অহলীযাব ও অন্যান্য সব দক্ষ কারিগরদের অবশ্যই প্রভুর আদেশ অনুসারে কাজটি করতে হবে|]]></a:t>
+              <a:t><![CDATA[செய்யவேண்டாம் என்று பாளயம் எங்கும் கூறும்படி கட்டளையிட்டான்; இவ்விதமாய் ஜனங்கள் கொண்டுவருகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভু এদের জ্ঞান ও বুদ্ধি দিয়েছেন যাতে এরা পারদর্শিতার সঙ্গে পবিত্র স্থান তৈরীর কাজ করতে পারে|”]]></a:t>
+              <a:t><![CDATA[நிறுத்தப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তারপর কারিগররা সেই পর্দাগুলি জুড়ে দুভাগে ভাগ করল| পাঁচটি করে পর্দা নিয়ে একেকটি ভাগ হলো|]]></a:t>
+              <a:t><![CDATA[7. செய்யவேண்டிய எல்லா வேலைகளுக்கும் போதுமான பொருள்கள் இருந்ததுமல்லாமல் அதிகமாயும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তারা নীল কাপড় দিয়ে প্রত্যেক ভাগের পর্দার কিনারায একটি ফাঁস তৈরী করল|]]></a:t>
+              <a:t><![CDATA[8. வேலைசெய்கிறவர்களாகிய ஞான இருதயமுள்ள யாவரும் வாசஸ்தலத்தை உண்டாக்கினார்கள் அதற்குத் திரித்த மெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. প্রতিটি ভাগের পর্দার ধারে 50 টি করে ফাঁস দিল| ফাঁসগুলি ছিল একে অপরের বিপরীতে|]]></a:t>
+              <a:t><![CDATA[பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், விநோத நெசவுவேலையாகிய கேருபீன்களுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তারপর মোশি বত্সলেল, অহলীযাব এবং য়েসব লোকদের প্রভু বিশেষ দক্ষতা দিয়েছিলেন তাদের ডেকে]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது பரிசுத்த ஸ்தலத்துத் திருப்பணிகளுக்கடுத்த சகல வேலைகளையும், கர்த்தர் கற்பித்தபடியெல்லாம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তারা দুটি পর্দাকে জোড়া দেবার জন্য 50 টি সোনার আংটা তৈরী করল| এইভাবে পবিত্র তাঁবুটিকে একসঙ্গে]]></a:t>
+              <a:t><![CDATA[பத்து மூடுதிரைகளைப் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি খণ্ডে যুক্ত করা হল|]]></a:t>
+              <a:t><![CDATA[9. ஒவ்வொரு மூடுதிரை இருபத்தெட்டு முழ நீளமும் நாலு முழ அகலமுமாயிருந்தது; மூடுதிரைகளெல்லாம் ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তারপর কারিগররা সেই পবিত্র তাঁবুর আচ্ছাদনের জন্য আরেকটি তাঁবু তৈরী করল| তারা ছাগলের লোম দিয়ে]]></a:t>
+              <a:t><![CDATA[அளவாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এগারোটি পর্দা বানাল|]]></a:t>
+              <a:t><![CDATA[10. ஐந்து மூடுதிரைகளை ஒன்றோடொன்று இணைத்து, மற்ற ஐந்து மூடுதிரைகளையும் ஒன்றோடொன்று இணைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সবগুলি পর্দাই ছিল সমান মাপের - 30 হাত লম্বাও 4 হাত চওড়া|]]></a:t>
+              <a:t><![CDATA[11. இணைக்கப்பட்ட ஒரு மூடுதிரையின் ஓரத்தில் இளநீலநூலால் ஐம்பது காதுகளை உண்டுபண்ணி, அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তারপর পাঁচটি পর্দা জুড়ে একটি ও ছয়টি পর্দা জুড়ে আরেকটি ভাগ করা হল|]]></a:t>
+              <a:t><![CDATA[இணைக்கப்பட்ட மற்ற மூடுதிரையின் ஓரத்திலும் உண்டுபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. দুই ভাগের পর্দার মাঝেই 50 টি করে ফাঁস লাগানো হল|]]></a:t>
+              <a:t><![CDATA[12. காதுகள் ஒன்றோடொன்று இணைக்கப்பட்டவைகளாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. দুই ভাগের পর্দাগুলি জুড়ে একটি তাঁবু বানানোর জন্য তারা 50 টি পিতলের আংটা তৈরী করল|]]></a:t>
+              <a:t><![CDATA[13. ஐம்பது பொன் கொக்கிகளையும் பண்ணி, அந்தக் கொக்கிகளால் மூடுதிரைகளை ஒன்றோடொன்று இணைத்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তারপর তারা পবিত্র তাঁবুর জন্য আরো দুটি আচ্ছাদন তৈরী করল| একটি বানানো হলো লাল রঙ করা ভেড়ার]]></a:t>
+              <a:t><![CDATA[இவ்விதமாக ஒரே வாசஸ்தலமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চামড়া দিয়ে আর অন্যটি বানানো হল মসৃণ চামড়া দিয়ে|]]></a:t>
+              <a:t><![CDATA[14. வாசஸ்தலத்தின்மேல் கூடாரமாகப் போடும்படி ஆட்டுமயிரினால் நெய்த பதினொரு மூடுதிரைகளையும் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলবাসীদের আনা উপহার সামগ্রীগুলি তাদের হাতে তুলে দিল|]]></a:t>
+              <a:t><![CDATA[பெசலெயேலும் அகோலியாபும், செய்ய அறியும்படிக்குக் கர்த்தரால் ஞானமும் புத்தியும் பெற்ற விவேக இருதயமுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. তারপর কারিগররা পবিত্র তাঁবুকে দাঁড় করানোর জন্য বাবলা কাঠের কাঠামো বানালো|]]></a:t>
+              <a:t><![CDATA[15. ஒவ்வொரு மூடுதிரை முப்பது முழ நீளமும் நாலு முழ அகலமுமாயிருந்தது. பதினொரு மூடுதிரைகளும் ஒரே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. প্রতিটি কাঠামো ছিল 10 হাত লম্বা ও 1.5 হাত চওড়া|]]></a:t>
+              <a:t><![CDATA[அளவாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. প্রতিটি কাঠামো পাশাপাশি দুটি তক্তা জোড়া দিয়ে তৈরী হয়েছিল| প্রতিটি কাঠামো ছিল একইরকম|]]></a:t>
+              <a:t><![CDATA[16. ஐந்து மூடுதிரைகளை ஒன்றாகவும், மற்ற ஆறு மூடுதிரைகளை ஒன்றாகவும் இணைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এইভাবে তারা পবিত্র তাঁবুর কাঠামোগুলো তৈরী করল| তারা পবিত্র তাঁবুর দক্ষিণ দিকের জন্য 20 টি কাঠামো]]></a:t>
+              <a:t><![CDATA[17. இணைக்கப்பட்ட ஒரு மூடுதிரையின் ஓரத்தில் ஐம்பது காதுகளையும், இணைக்கப்பட்ட மற்ற மூடுதிரையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তৈরী করল|]]></a:t>
+              <a:t><![CDATA[ஓரத்தில் ஐம்பது காதுகளையும் உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. তারপর ঐ কাঠামোর জন্য 40 টি রূপোর পায়া তৈরী করল| প্রত্যেকটি কাঠামোতে দুটি করে পায়া ছিল| প্রতিটি]]></a:t>
+              <a:t><![CDATA[18. கூடாரத்தை ஒன்றாய் இணைத்துவிட, ஐம்பது வெண்கலக் கொக்கிகளையும் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তক্তার ধারে একটি করে পায়া|]]></a:t>
+              <a:t><![CDATA[19. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோலினால் கூடாரத்துக்கு ஒரு மூடியையும் அதின்மேல் போடத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. তাঁবুর উত্তর দিকের জন্যও তারা 20 টি কাঠামো তৈরী করল|]]></a:t>
+              <a:t><![CDATA[தகசுத்தோலினால் ஒரு மூடியையும் உண்டு பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. তারা 40 টি রূপোর ভিত্তি তৈরী করল, প্রত্যেক কাঠামোর জন্য দুটি করে ভিত্তি|]]></a:t>
+              <a:t><![CDATA[20. வாசஸ்தலத்துக்கு நிமிர்ந்துநிற்கும் பலகைகளையும் சீத்திம் மரத்தால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তাঁবুর পিছনে পশ্চিম দিকের জন্য তারা আরো দুটি কাঠামো তৈরী করল|]]></a:t>
+              <a:t><![CDATA[21. ஒவ்வொரு பலகையும் பத்துமுழ நீளமும் ஒன்றரை முழ அகலமுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এই সব লোকরা পবিত্র স্থান তৈরীর কাজে সাহায্য করার জন্যই এসেছিল এবং তারা এই উপহারগুলি ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[மற்ற அனைவரும் செய்யத்தொடங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. পবিত্র তাঁবুর পিছনে কোনার দিকের জন্যও তারা দুটি কাঠামো তৈরী করল|]]></a:t>
+              <a:t><![CDATA[22. ஒவ்வொரு பலகைக்கும் ஒன்றுக்கொன்று சமதூரமான இரண்டு கழுந்துகள் இருந்தது; வாசஸ்தலத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. এই কাঠামোগুলিকে একত্র করে নীচের দিকে জোড়া দেওয়া হল এবং ওপর দিকে একটা আংটা দিয়ে দুদিকের কোনার]]></a:t>
+              <a:t><![CDATA[பலகைகளுக்கெல்லாம் இப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঠামোগুলি জোড়া হল|]]></a:t>
+              <a:t><![CDATA[23. வாசஸ்தலத்திற்காகச் செய்யப்பட்ட பலகைகளில் தெற்கே தென்திசைக்கு இருபது பலகைகளை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. পবিত্র তাঁবুর পশ্চিম দিকের জন্য মোট আটটি কাঠামো ছিল| সেখানে 16 টি রূপোর পায়াও ছিল যা প্রতিটি]]></a:t>
+              <a:t><![CDATA[24. அந்த இருபது பலகைகளின் கீழே வைக்கும் நாற்பது வெள்ளிப் பாதங்களையும் உண்டுபண்ணினான்; ஒரு பலகையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঠামোতে দুটি করে লাগানো হল|]]></a:t>
+              <a:t><![CDATA[கீழ் அதின் இரண்டு கழுந்துகளுக்கும் இரண்டு பாதங்களையும், மற்றப் பலகையின்கீழ் அதின் இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +13547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. তারপর কারিগররা বাবলা কাঠ দিয়ে কাঠামোর আগল তৈরী করল| তাঁবুর প্রথম পাশে পাঁচটি আগল,]]></a:t>
+              <a:t><![CDATA[கழுந்துகளுக்கும் இரண்டு பாதங்களையும் பண்ணிவைத்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +13679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. অন্য দিকে পাঁচটি আগল লাগালো এবং পেছনদিকে অর্থাত্‌ পশ্চিম দিকে পাঁচটি আগল লাগালো|]]></a:t>
+              <a:t><![CDATA[25. வாசஸ்தலத்தின் மறுபக்கமாகிய வடபுறத்தில் இருபது பலகைகளையும், அவைகளுக்கு நாற்பது வெள்ளிப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. মাঝের আগলটিকে রাখা হল কাঠামোর একপ্রান্ত থেকে আরেক প্রান্ত জুড়ে|]]></a:t>
+              <a:t><![CDATA[பாதங்களையும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. কাঠামোগুলিকে সোনায মুড়ে দেওয়া হল| তারপর তারা সোনার আংটা তৈরী করল আগলগুলি ধরে রাখার জন্য এবং]]></a:t>
+              <a:t><![CDATA[26. ஒரு பலகையின்கீழ் இரண்டு பாதங்களும், மற்றப் பலகையின்கீழ் இரண்டு பாதங்களும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আগলগুলি সোনা দিয়ে মুড়ে দেওয়া হল|]]></a:t>
+              <a:t><![CDATA[27. வாசஸ்தலத்தின் மேல்புறத்திற்கு ஆறு பலகைகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পবিত্র স্থান তৈরীর কাজে লাগাল| লোকরা প্রত্যেক দিন সকালেই উপহার নিয়ে আসত|]]></a:t>
+              <a:t><![CDATA[2. பெசலெயேலையும் அகோலியாபையும், கர்த்தரால் ஞானமடைந்து அந்த வேலைகளைச் செய்யவரும்படி தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +14339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. তারা মিহি শনের কাপড় দিয়ে পর্দাসমূহ তৈরী করল এবং তারা বিশেষ পর্দাটি তৈরী করবার জন্য নীল, বেগুনী]]></a:t>
+              <a:t><![CDATA[28. வாசஸ்தலத்தின் இருபக்கங்களிலுள்ள மூலைகளுக்கு இரண்டு பலகைகளையும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +14471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও লাল সূতো তৈরী করল| তারা সেগুলোর ওপর করূব দূতদের চেহারা সেলাই করল|]]></a:t>
+              <a:t><![CDATA[29. அவைகள் கீழே இசைக்கப்பட்டிருந்தது, மேலேயும் ஒரு வளையத்தினால் இசைக்கப்பட்டிருந்தது; இரண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +14603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. চারটি বাবলা কাঠের খুঁটি বানিয়ে সোনা দিয়ে মুড়ে দেওয়া হল| তারা খুঁটির জন্য সোনার আংটা তৈরী করল]]></a:t>
+              <a:t><![CDATA[மூலைகளிலுமுள்ள அவ்விரண்டிற்கும் அப்படியே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14735,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এবং চারটি করে রূপোর পায়া তৈরী করল|]]></a:t>
+              <a:t><![CDATA[30. அப்படியே எட்டுப் பலகைகளும், அவைகளுடைய ஒவ்வொரு பலகையின் கீழ் இரண்டிரண்டு பாதங்களாகப் பதினாறு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. তারপর তারা তাঁবুতে ঢোকার জন্য দরজার পর্দা বানাল মিহি শনের কাপড় এবং নীল, বেগুনী ও লাল সুতা]]></a:t>
+              <a:t><![CDATA[வெள்ளிப்பாதங்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করে| এর ওপর তারা সুতার কাজও করল|]]></a:t>
+              <a:t><![CDATA[31. சீத்திம் மரத்தால் வாசஸ்தலத்தின் ஒரு பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +15131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. তারপর তারা এই ঢোকার দরজার পর্দার জন্য পাঁচটি খুঁটি ও আংটা তৈরী করল| তারপর এই খুঁটির ও পর্দার]]></a:t>
+              <a:t><![CDATA[32. வாசஸ்தலத்தின் மறுபக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும், வாசஸ்தலத்தின் மேல்புறமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +15263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আংটার মাথাগুলি সোনা দিয়ে মুড়ে দেওয়া হল| তারপর খুঁটির জন্য পাঁচটি করে পিতলের পায়া প্রস্তুত করা]]></a:t>
+              <a:t><![CDATA[பின்பக்கத்துப் பலகைகளுக்கு ஐந்து தாழ்ப்பாள்களையும் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +15395,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হল|]]></a:t>
+              <a:t><![CDATA[33. நடுத்தாழ்ப்பாள் ஒரு முனைதொடங்கி மறுமுனைமட்டும் பலகைகளின் மையத்தில் உருவப்பாயும்படி செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. பலகைகளைப் பொன்தகட்டால் மூடி, தாழ்ப்பாள்களின் இடங்களாகிய அவைகளின் வளையங்களைப் பொன்னினால் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +15659,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. শেষকালে ঐসব কারিগররা পবিত্র স্থানের কাজ ছেড়ে মোশির কাছে এল| তারা বলল,]]></a:t>
+              <a:t><![CDATA[இருதயத்தில் எழுப்புதலடைந்த ஞான இருதயத்தாராகிய எல்லாரையும், மோசே வரவழைத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தாழ்ப்பாள்களைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்டதும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விசித்திரவேலையாகிய கேருபீன்களுள்ளதுமான ஒரு திரைச்சீலையை உண்டுபண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[36. அதற்குச் சீத்திம் மரத்தினால் நாலு தூண்களைச்செய்து, அவைகளைப் பொன்தகட்டால் மூடி, அவைகளின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொக்கிகளைப் பொன்னினால் பண்ணி, அவைகளுக்கு நான்கு வெள்ளிப்பாதங்களை வார்ப்பித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. கூடாரவாசலுக்கு இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்த சித்திரத் தையல்வேலையான ஒரு தொங்குதிரையையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. அதின் ஐந்து தூண்களையும், அவைகளின் வளைவாணிகளையும் உண்டாக்கி, அவைகளின் குமிழ்களையும் வளையங்களையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொன்தகட்டால் மூடினான்: அவைகளின் ஐந்து பாதங்களும் வெண்கலமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +16979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. “আমাদের তাঁবুর কাজ শেষ করার জন্য যা প্রযোজন তার চেযে লোকরা অনেক বেশী জিনিস এনেছে|”]]></a:t>
+              <a:t><![CDATA[3. அவர்கள், இஸ்ரவேல் புத்திரர் திருப்பணிக்கடுத்த சகல வேலைகளுக்காகவும் கொண்டுவந்த காணிக்கைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +17111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তখন মোশি শিবিরের চারদিকে খবর পাঠাল: “কোনও নারী বা পুরুষ পবিত্র স্থানের জন্য আর কোনও উপহার তৈরী]]></a:t>
+              <a:t><![CDATA[பொருள்களையெல்லாம், மோசேயினிடத்தில் வாங்கிக்கொண்டார்கள். பின்னும் ஜனங்கள் காலைதோறும் தங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +17243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবে না|” তাই লোকদের উপহার না দিতে বাধ্য করা হল|]]></a:t>
+              <a:t><![CDATA[இஷ்டமான காணிக்கைகளை அவனிடத்தில் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme75">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme75">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme75">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +17589,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>68</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>