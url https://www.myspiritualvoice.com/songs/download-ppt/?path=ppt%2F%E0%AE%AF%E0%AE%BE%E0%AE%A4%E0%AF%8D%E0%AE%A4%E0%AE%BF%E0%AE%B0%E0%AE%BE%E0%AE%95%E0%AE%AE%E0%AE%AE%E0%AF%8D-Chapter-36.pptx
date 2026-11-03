--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -7807,51 +7807,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619098" r:id="rId1"/>
+    <p:sldLayoutId id="2482630792" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -17304,91 +17304,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 36]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme48">
   <a:themeElements>
-    <a:clrScheme name="Theme66">
+    <a:clrScheme name="Theme48">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme66">
+    <a:fontScheme name="Theme48">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -17414,51 +17414,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme66">
+    <a:fmtScheme name="Theme48">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>