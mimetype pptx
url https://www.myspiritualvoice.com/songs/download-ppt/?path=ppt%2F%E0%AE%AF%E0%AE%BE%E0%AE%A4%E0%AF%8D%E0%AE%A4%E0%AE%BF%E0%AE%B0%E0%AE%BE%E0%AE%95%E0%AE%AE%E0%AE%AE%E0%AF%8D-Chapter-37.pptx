--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -438,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒவ்வொரு கிளையிலே வாதுமைக்கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும் ஒரு பழமும் ஒரு பூவும் இருந்தது; குத்துவிளக்கில் செய்யப்பட்ட ஆறு கிளைகளிலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. விளக்குத்தண்டில் வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும் பழங்களும் பூக்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒவ்வொரு கிளையிலே வாதுமைக்கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும் ஒரு பழமும் ஒரு பூவும் இருந்தது; குத்துவிளக்கில் செய்யப்பட்ட ஆறு கிளைகளிலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அதில் செய்யப்பட்ட இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருந்தது; விளக்குத்தண்டில் செய்யப்பட்ட ஆறு கிளைகளுக்கும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. விளக்குத்தண்டில் வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும் பழங்களும் பூக்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[21. அதில் செய்யப்பட்ட இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருந்தது; விளக்குத்தண்டில் செய்யப்பட்ட ஆறு கிளைகளுக்கும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதில் செய்யப்பட்ட இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருந்தது; விளக்குத்தண்டில் செய்யப்பட்ட ஆறு கிளைகளுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[22. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பசும்பொன்னினால் ஒரே அடிப்பு வேலையாய்ச் செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதில் செய்யப்பட்ட இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருந்தது; விளக்குத்தண்டில் செய்யப்பட்ட ஆறு கிளைகளுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[23. அதின் ஏழு அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும் பசும்பொன்னினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பசும்பொன்னினால் ஒரே அடிப்பு வேலையாய்ச் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. அதின் ஏழு அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும் பசும்பொன்னினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பசும்பொன்னினால் ஒரே அடிப்பு வேலையாய்ச் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. அதையும் அதின் பணிமுட்டுகள் யாவையும் ஒரு தாலந்து பசும்பொன்னினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதின் ஏழு அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும் பசும்பொன்னினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[25. தூபபீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்கினான்; அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும் இரண்டு முழ உயரமுமாய் இருந்தது; அதின் கொம்புகள் அதனோடே ஏகவேலைப்பாடாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதையும் அதின் பணிமுட்டுகள் யாவையும் ஒரு தாலந்து பசும்பொன்னினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[25. தூபபீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்கினான்; அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும் இரண்டு முழ உயரமுமாய் இருந்தது; அதின் கொம்புகள் அதனோடே ஏகவேலைப்பாடாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு நான்கு பொன்வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலுகால்களுக்கு இருக்கும் நாலு மூலைகளிலும் தைத்தான்.]]></a:t>
+              <a:t><![CDATA[15. மேஜையைச் சுமக்கும் அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தூபபீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்கினான்; அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும் இரண்டு முழ உயரமுமாய் இருந்தது; அதின் கொம்புகள் அதனோடே ஏகவேலைப்பாடாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. அதின் மேற்புறத்தையும், அதின் சுற்றுப்புறத்தையும், அதின் கொம்புகளையும், பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டு பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் மேற்புறத்தையும், அதின் சுற்றுப்புறத்தையும், அதின் கொம்புகளையும், பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டு பண்ணி,]]></a:t>
+              <a:t><![CDATA[27. அந்தத் திரணையின்கீழ் அதின் இரண்டு பக்கங்களில் இருக்கும் இரண்டு மூலைகளிலும் இரண்டு பொன்வளையங்களைப் பண்ணி, அதைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாகத் தைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தத் திரணையின்கீழ் அதின் இரண்டு பக்கங்களில் இருக்கும் இரண்டு மூலைகளிலும் இரண்டு பொன்வளையங்களைப் பண்ணி, அதைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாகத் தைத்து,]]></a:t>
+              <a:t><![CDATA[28. சீத்திம் மரத்தால் அந்தத் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தத் திரணையின்கீழ் அதின் இரண்டு பக்கங்களில் இருக்கும் இரண்டு மூலைகளிலும் இரண்டு பொன்வளையங்களைப் பண்ணி, அதைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாகத் தைத்து,]]></a:t>
+              <a:t><![CDATA[29. பரிசுத்த அபிஷேக தைலத்தையும், சுத்தமான சுகந்தங்களின் தூபவர்க்கத்தையும், தைலக்காரன் வேலைக்கு ஒப்பாக உண்டுபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சீத்திம் மரத்தால் அந்தத் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[29. பரிசுத்த அபிஷேக தைலத்தையும், சுத்தமான சுகந்தங்களின் தூபவர்க்கத்தையும், தைலக்காரன் வேலைக்கு ஒப்பாக உண்டுபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பரிசுத்த அபிஷேக தைலத்தையும், சுத்தமான சுகந்தங்களின் தூபவர்க்கத்தையும், தைலக்காரன் வேலைக்கு ஒப்பாக உண்டுபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[1. பெசலெயேல் சீத்திம் மரத்தினால் பெட்டியை உண்டுபண்ணினான்; அதின் நீளம் இரண்டரை முழமும் அதின் அகலம் ஒன்றரை முழமும் அதின் உயரம் ஒன்றரை முழமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெசலெயேல் சீத்திம் மரத்தினால் பெட்டியை உண்டுபண்ணினான்; அதின் நீளம் இரண்டரை முழமும் அதின் அகலம் ஒன்றரை முழமும் அதின் உயரம் ஒன்றரை முழமுமானது.]]></a:t>
+              <a:t><![CDATA[2. அதை உள்ளும் புறம்பும் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாயிருக்கும்படி சட்டத்தின் அருகே இருந்தது.]]></a:t>
+              <a:t><![CDATA[15. மேஜையைச் சுமக்கும் அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிருபாசனத்தையும் பசும்பொன்னினால் பண்ணினான்; அது இரண்டரை முழ நீளமும் ஒன்றரை முழ அகலமுமானது.]]></a:t>
+              <a:t><![CDATA[7. தகடாய் அடிக்கப்பட்ட பொன்னினால் இரண்டு கேருபீன்களையும் உண்டாக்கி, கிருபாசனத்தின் இரண்டு ஓரங்களிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தகடாய் அடிக்கப்பட்ட பொன்னினால் இரண்டு கேருபீன்களையும் உண்டாக்கி, கிருபாசனத்தின் இரண்டு ஓரங்களிலே,]]></a:t>
+              <a:t><![CDATA[8. ஒருபுறத்து ஓரத்தில் ஒரு கேருபீனும், மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனுமாக அந்தக் கேருபீன்களைக் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏக வேலைப்பாடாகவே பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருபுறத்து ஓரத்தில் ஒரு கேருபீனும், மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனுமாக அந்தக் கேருபீன்களைக் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏக வேலைப்பாடாகவே பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும், ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாயிருந்தது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்கிக் கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருபுறத்து ஓரத்தில் ஒரு கேருபீனும், மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனுமாக அந்தக் கேருபீன்களைக் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏக வேலைப்பாடாகவே பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும், ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாயிருந்தது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்கிக் கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும், ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாயிருந்தது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்கிக் கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. மேஜையையும் சீத்திம் மரத்தால் பண்ணினான்; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேஜையைச் சுமக்கும் அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[16. மேஜையின் மேலிருக்கும் பாத்திரங்களாகிய அதின் பணிமுட்டுகளையும், அதின் தட்டுகளையும், தூபக்கரண்டிகளையும், அதின் பானபலி கரகங்களையும், மூடுகிறதற்கான அதின் கிண்ணங்களையும் பசும்பொன்னினால் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும், ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாயிருந்தது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்கிக் கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. அதைப் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேஜையையும் சீத்திம் மரத்தால் பண்ணினான்; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமானது.]]></a:t>
+              <a:t><![CDATA[12. சுற்றிலும் அதற்கு நான்கு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன் திரணையையும் உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேஜையையும் சீத்திம் மரத்தால் பண்ணினான்; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமானது.]]></a:t>
+              <a:t><![CDATA[12. சுற்றிலும் அதற்கு நான்கு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன் திரணையையும் உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[13. அதற்கு நான்கு பொன்வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலுகால்களுக்கு இருக்கும் நாலு மூலைகளிலும் தைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சுற்றிலும் அதற்கு நான்கு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன் திரணையையும் உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[14. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாயிருக்கும்படி சட்டத்தின் அருகே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. குத்துவிளக்கின் ஒருபக்கத்தில் மூன்று கிளைகளும் அதின் மறுபக்கத்தில் மூன்று கிளைகளுமாக அதின் பக்கங்களில் ஆறு கிளைகள் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[19. ஒவ்வொரு கிளையிலே வாதுமைக்கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும் ஒரு பழமும் ஒரு பூவும் இருந்தது; குத்துவிளக்கில் செய்யப்பட்ட ஆறு கிளைகளிலும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506318" r:id="rId1"/>
+    <p:sldLayoutId id="2474540478" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5627,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. एक एक डाली में बादाम के फूल के सरीखे तीन तीन पुष्प कोष, एक एक गांठ, और एक एक फूल बना; दीवट से]]></a:t>
+              <a:t><![CDATA[20. বাতিদানের দণ্ডে আরও চারটি ফুল রাখা হল কুঁড়ি ও পাপড়ি সমেত যা দেখতে বাদাম ফুলের মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निकली हुई, उन छहों डालियों का यही ढब हुआ।]]></a:t>
+              <a:t><![CDATA[21. তাতে একেক দিকে তিনটি করে মোট ছয়টি ডালও রাখা হল| প্রতি জোড়া ডালগুলির নীচে য়েগুলি বিস্তৃত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और दीवट की डण्डी में बादाम के फूल के सामान अपनी अपनी गांठ और फूल समेत चार पुष्प कोष बने।]]></a:t>
+              <a:t><![CDATA[পাদানীর সঙ্গে যুক্ত ছিল, সেখানে কুঁড়ি ও পাপড়িসহ একটি ফুল ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. और दीवट से निकली हुई छहों डालियों में से दो दो डालियों के नीचे एक एक गांठ दीवट के साथ एक ही]]></a:t>
+              <a:t><![CDATA[22. পুরো বাতিদানটি খাঁটি সোনায ফুলপাতাসহ একসাথে জোড়া দিয়ে তৈরী করা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टुकड़े की बनी।]]></a:t>
+              <a:t><![CDATA[23. এই বাতিদানের জন্য সাতটি প্রদীপ তৈরী করা হল| তারপর সে খাঁটি সোনা দিয়ে সলতের চিমটা ও শীষদানী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. गांठे और डालियां सब दीवट के साथ एक ही टुकड़े की बनीं; सारा दीवट गढ़े हुए चोखे सोने का और एक ही]]></a:t>
+              <a:t><![CDATA[পাত্র তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टुकड़े का बना।]]></a:t>
+              <a:t><![CDATA[24. সে মোট 75 পাউণ্ড খাঁটি সোনা ব্যবহার করে এই বাতিদান ও তার আনুষঙ্গিক জিনিসপত্র তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और उसने दीवट के सातों दीपक, और गुलतराश, और गुलदान, चोखे सोने के बनाए।]]></a:t>
+              <a:t><![CDATA[25. এরপর ধূপ-ধূনা পোড়াবার জন্য সে বাবলা কাঠ দিয়ে একটি ধূপদানী তৈরী করল| এটা ছিল1 হাত লম্বা, 1 হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. उसने सारे सामान समेत दीवट को किक्कार भर सोने का बनाया॥]]></a:t>
+              <a:t><![CDATA[চওড়া এবং 2 হাত উচ্চতা বিশিষ্ট একটি চৌকোনা জিনিস| ধূপদানের চারকোণের প্রতিটিতে একটি করে শৃঙ্গ ছিল| এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. फिर उसने बबूल की लकड़ी की धूपवेदी भी बनाईं; उसकी लम्बाई एक हाथ और चौड़ाई एक हाथ ही थी; वह चौकोर]]></a:t>
+              <a:t><![CDATA[শৃঙ্গগুলি ও ধূপবেদী একটি অখণ্ড টুকরো ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और उसने मेज़ के लिये सोने के चार कड़े ढालकर उन चारों कोनों में लगाया, जो उसके चारों पायों पर थे।]]></a:t>
+              <a:t><![CDATA[15. তারপর সে টেবিলটি বয়ে নিয়ে যাওয়ার জন্য বাবলা কাঠের খুঁটি তৈরী করল| খাঁটি সোনা দিয়ে খুঁটিগুলিও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बनी, और उसकी ऊंचाई दो हाथ की थी; और उसके सींग उसके साथ बिना जोड़ के बने थे]]></a:t>
+              <a:t><![CDATA[26. সে ধূপদানের ওপর চারপাশ এবং শৃঙ্গগুলি খাঁটি সোনা দিয়ে মুড়ে দিল| তারপর ধূপদানের চারপাশ সোনার জরি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और ऊपर वाले पल्लों, और चारों ओर की अलंगों, और सींगो समेत उसने उस वेदी को चोखे सोने से मढ़ा; और]]></a:t>
+              <a:t><![CDATA[দিয়ে মুড়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसकी चारों ओर सोने की एक बाड़ बनाईं,]]></a:t>
+              <a:t><![CDATA[27. এই জরির নীচে দুধারে আংটা লাগানো হল| এই আংটা লাগানো হল বয়ে নিয়ে যাওয়ার খুঁটি ধরে রাখার জন্য|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और उस बाड़ के नीचे उसके दोनों पल्लों पर उसने सोने के दो कड़े बनाए, जो उसके उठाने के डण्डों के]]></a:t>
+              <a:t><![CDATA[28. সে এই খুঁটিগুলি বাবলা কাঠ দিয়ে তৈরী করে সোনা দিয়ে মুড়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खानों का काम दें।]]></a:t>
+              <a:t><![CDATA[29. তারপর সে একজন সুগন্ধি প্রস্তুতকারক য়েমন করে সুগন্ধ তৈরী করে সেইভাবে পবিত্র অভিষেকের তেল এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. और डण्डों को उसने बबूल की लकड़ी का बनाया, और सोने से मढ़ा।]]></a:t>
+              <a:t><![CDATA[খাঁটি ও সুগন্ধি ধূপ-ধূনা তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और उसने अभिषेक का पवित्र तेल, और सुगन्धद्रव्य का धूप, गन्धी की रीति के अनुसार बनाया॥]]></a:t>
+              <a:t><![CDATA[1. বত্সলেল বাবলা কাঠ দিয়ে পবিত্র সিন্দুক তৈরী করল| সিন্দুকটি 2.5 হাত লম্বা, 1.5 হাত চওড়া আর 1.5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर बसलेल ने बबूल की लकड़ी का सन्दूक बनाया; उसकी लम्बाई अढ़ाई हाथ, चौड़ाई डेढ़ हाथ, और ऊंचाई डेढ़]]></a:t>
+              <a:t><![CDATA[হাত উঁচু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हाथ की थी।]]></a:t>
+              <a:t><![CDATA[2. তারপর সে খাঁটি সোনা দিয়ে সিন্দুকের ভেতর ও বাইরের দিকে মুড়ে দিল| সে সিন্দুকের চারিদিকে সোনার জরি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और उसने उसको भीतर बाहर चोखे सोने से मढ़ा, और उसके चारों ओर सोने की बाड़ बनाई।]]></a:t>
+              <a:t><![CDATA[দিয়ে ঘিরেও দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. वे कड़े पटरी के पास मेज़ उठाने के डण्डों के खानों का काम देने को बने।]]></a:t>
+              <a:t><![CDATA[মুড়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और उसके चारों पायों पर लगाने को उसने सोने के चार कड़े ढ़ाले, दो कड़े एक अलंग और दो कड़े दूसरी]]></a:t>
+              <a:t><![CDATA[3. এরপর সে চারটি সোনার আংটা চারকোণায় রাখল সিন্দুকটি বয়ে নিয়ে যাওয়ার জন্য| এর একদিকে দুটি আংটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अलंग पर लगे।]]></a:t>
+              <a:t><![CDATA[লাগানো ছিল এবং দুটি আংটা লাগানো ছিল এর অন্য দিকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर उसने बबूल के डण्डे बनाए, और उन्हें सोने से मढ़ा,]]></a:t>
+              <a:t><![CDATA[4. সিন্দুকটি বয়ে নিয়ে যাওয়ার জন্য বাবলা কাঠের খুঁটি তৈরী করে সে সেগুলি খাঁটি সোনায মুড়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और उन को सन्दूक की दोनो अलंगों के कड़ों में डाला कि उनके बल सन्दूक उठाया जाए।]]></a:t>
+              <a:t><![CDATA[5. তারপর সে পবিত্র সিন্দুকের প্রতিটি ধারে আংটাগুলির ভেতর দিয়ে খুঁটিগুলি ঢুকিয়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. फिर उसने चोखे सोने के प्रायश्चित्त वाले ढकने को बनाया; उसकी लम्बाई अढ़ाई हाथ और चौड़ाई डेढ़ हाथ]]></a:t>
+              <a:t><![CDATA[6. তারপর সে খাঁটি সোনা দিয়ে আচ্ছাদনটি তৈরী করল| এটা ছিল 2.5 হাত লম্বা ও 1.5 হাত চওড়া|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की थी।]]></a:t>
+              <a:t><![CDATA[7. তারপর সে পেটানো সোনা দিয়ে দুটি করূব দূত তৈরী করল এবং সেগুলো আচ্ছাদনের দুধারে রেখে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और उसने सोना गढ़कर दो करूब प्रायश्चित्त के ढकने के दानों सिरों पर बनाए;]]></a:t>
+              <a:t><![CDATA[8. তারপর সে করূব দূতের মূর্ত্তি দুটি পাপমোচন স্থানের আচ্ছাদনের সঙ্গে জুড়ে একত্র করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. एक करूब तो एक सिरे पर, और दूसरा करूब दूसरे सिरे पर बना; उसने उन को प्रायश्चित्त के ढकने के साथ एक]]></a:t>
+              <a:t><![CDATA[9. দূতরা ডানা আকাশে ছড়িয়ে পবিত্র সিন্দুকটিকে ঢেকে দিল| দূতরা পরস্পর মুখোমুখি হয়ে পাপমোচন স্থানের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ही टुकड़े के दोनों सिरों पर बनाया।]]></a:t>
+              <a:t><![CDATA[দিকে তাকিযে রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. और करूबों के पंख ऊपर से फैले हुए बने, और उन पंखों से प्रायश्चित्त का ढकना ढपा हुआ बना, और उनके]]></a:t>
+              <a:t><![CDATA[10. বত্সলেল বাবলা কাঠ দিয়ে একটি 2 হাত লম্বা, 1 হাত চওড়া ও 1.5 হাত উঁচু টেবিল বানাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और उसने मेज़ उठाने के लिये डण्डों को बबूल की लकड़ी के बनाया, और सोने से मढ़ा।]]></a:t>
+              <a:t><![CDATA[16. এরপর সে টেবিলে ব্যবহারের জন্য সোনার প্লেট, চামচ, বাটি ও কলসী বানাল| পেয নৈবেদ্য ঢালার জন্য বাটি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मुख आम्हने-साम्हने और प्रायश्चित्त के ढकने की ओर किए हुए बने॥]]></a:t>
+              <a:t><![CDATA[11. টেবিলের চারধার খাঁটি সোনার পাত দিয়ে সে মুড়ে দিল| এবং তার চারধারে একটি সোনার ঝালর লাগিয়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. फिर उसने बबूल की लकड़ी की मेज़ को बनाया; उसकी लम्बाई दो हाथ, चौड़ाई एक हाथ, और ऊंचाई डेढ़ हाथ की]]></a:t>
+              <a:t><![CDATA[12. তারপর সে একটি 1 হাত চওড়া কাঠামো তৈরী করল টেবিলের সব ধার ঘিরে এবং কাঠামোর চারপাশে সোনার ঝালর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थी;]]></a:t>
+              <a:t><![CDATA[লাগালো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और उसने उसको चोखे सोने से मढ़ा, और उस में चारों ओर सोने की एक बाड़ बनाई।]]></a:t>
+              <a:t><![CDATA[13. তারপর সে টেবিলের চারকোণায চারপায়ায চারটি সোনার আংটা লাগাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और उसने उसके लिये चार अंगुल चौड़ी एक पटरी, और इस पटरी के लिये चारों ओर सोने की एक बाड़ बनाईं।]]></a:t>
+              <a:t><![CDATA[14. সে টেবিলটাকে বইবার জন্য আংটাগুলো কাঠামোর খুব কাছে আটকে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और उसने मेज़ पर का सामान अर्थात परात, धूपदान, कटोरे, और उंडेलने के बर्तन सब चोखे सोने के बनाए॥]]></a:t>
+              <a:t><![CDATA[ও কলসী ব্যবহার করা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. फिर उसने चोखा सोना गढ़ के पाए और डण्डी समेत दीवट को बनाया; उसके पुष्प कोष, गांठ, और फूल सब एक ही]]></a:t>
+              <a:t><![CDATA[17. তারপর সে সোনার বাতিদানটি তৈরী করল| সে খাঁটি সোনা হাতুড়ি দিয়ে পেটালো এবং তৈরী করল বাতিদানের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[टुकड़े के बने।]]></a:t>
+              <a:t><![CDATA[বিস্তৃত পাদানী| সে ফুল, পাতা, কুঁড়ি দিয়ে কারুকার্য়্য় করে সবকিছু একত্রে জুড়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. और दीवट से निकली हुई छ: डालियां बनीं; तीन डालियां तो उसकी एक अलंग से और तीन डालियां उसकी दूसरी]]></a:t>
+              <a:t><![CDATA[18. বাতিদানের ছয়টি শাখা, একদিকে তিনটি অপরদিকে আরও তিনটি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अलंग से निकली हुई बनीं।]]></a:t>
+              <a:t><![CDATA[19. প্রতিটি ডালে থাকল তিনটি করে ফুল| সেগুলি কাঠ বাদামের ফুলের মতো তাতে কুঁড়ি ও পাতা রাখা হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>