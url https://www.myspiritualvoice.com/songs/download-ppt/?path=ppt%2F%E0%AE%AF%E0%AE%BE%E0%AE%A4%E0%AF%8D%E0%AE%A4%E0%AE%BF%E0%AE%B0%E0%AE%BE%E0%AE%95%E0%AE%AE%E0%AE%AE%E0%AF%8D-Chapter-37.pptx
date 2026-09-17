--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -79,50 +79,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +161,57 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +353,60 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. விளக்குத்தண்டில் வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும் பழங்களும் பூக்களும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And he made the mercy seat of pure gold: two cubits and a half was the length thereof, and one cubit and a half the breadth thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதில் செய்யப்பட்ட இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருந்தது; விளக்குத்தண்டில் செய்யப்பட்ட ஆறு கிளைகளுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And he made two cherubims of gold, beaten out of one piece made he them, on the two ends of the mercy seat;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அதில் செய்யப்பட்ட இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருந்தது; விளக்குத்தண்டில் செய்யப்பட்ட ஆறு கிளைகளுக்கும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[8. One cherub on the end on this side, and another cherub on the other end on that side: out of the mercy seat made he the cherubims on the two ends thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பசும்பொன்னினால் ஒரே அடிப்பு வேலையாய்ச் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[8. One cherub on the end on this side, and another cherub on the other end on that side: out of the mercy seat made he the cherubims on the two ends thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதின் ஏழு அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும் பசும்பொன்னினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[9. And the cherubims spread out their wings on high, and covered with their wings over the mercy seat, with their faces one to another; even towards the mercy seat were the faces of the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதின் ஏழு அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும் பசும்பொன்னினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[9. And the cherubims spread out their wings on high, and covered with their wings over the mercy seat, with their faces one to another; even towards the mercy seat were the faces of the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அதையும் அதின் பணிமுட்டுகள் யாவையும் ஒரு தாலந்து பசும்பொன்னினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[9. And the cherubims spread out their wings on high, and covered with their wings over the mercy seat, with their faces one to another; even towards the mercy seat were the faces of the cherubims.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தூபபீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்கினான்; அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும் இரண்டு முழ உயரமுமாய் இருந்தது; அதின் கொம்புகள் அதனோடே ஏகவேலைப்பாடாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And he made the table of shittim wood: two cubits was the length thereof, and a cubit the breadth thereof, and a cubit and a half the height thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தூபபீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்கினான்; அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும் இரண்டு முழ உயரமுமாய் இருந்தது; அதின் கொம்புகள் அதனோடே ஏகவேலைப்பாடாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And he made the table of shittim wood: two cubits was the length thereof, and a cubit the breadth thereof, and a cubit and a half the height thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தூபபீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்கினான்; அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும் இரண்டு முழ உயரமுமாய் இருந்தது; அதின் கொம்புகள் அதனோடே ஏகவேலைப்பாடாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. And he overlaid it with pure gold, and made thereunto a crown of gold round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேஜையைச் சுமக்கும் அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[1. And Bezaleel made the ark of shittim wood: two cubits and a half was the length of it, and a cubit and a half the breadth of it, and a cubit and a half the height of it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் மேற்புறத்தையும், அதின் சுற்றுப்புறத்தையும், அதின் கொம்புகளையும், பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டு பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. Also he made thereunto a border of an handbreadth round about; and made a crown of gold for the border thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதின் மேற்புறத்தையும், அதின் சுற்றுப்புறத்தையும், அதின் கொம்புகளையும், பசும்பொன்தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டு பண்ணி,]]></a:t>
+              <a:t><![CDATA[12. Also he made thereunto a border of an handbreadth round about; and made a crown of gold for the border thereof round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்தத் திரணையின்கீழ் அதின் இரண்டு பக்கங்களில் இருக்கும் இரண்டு மூலைகளிலும் இரண்டு பொன்வளையங்களைப் பண்ணி, அதைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாகத் தைத்து,]]></a:t>
+              <a:t><![CDATA[13. And he cast for it four rings of gold, and put the rings upon the four corners that were in the four feet thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. சீத்திம் மரத்தால் அந்தத் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடினான்.]]></a:t>
+              <a:t><![CDATA[13. And he cast for it four rings of gold, and put the rings upon the four corners that were in the four feet thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பரிசுத்த அபிஷேக தைலத்தையும், சுத்தமான சுகந்தங்களின் தூபவர்க்கத்தையும், தைலக்காரன் வேலைக்கு ஒப்பாக உண்டுபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[14. Opposite to the border were the rings, the places for the staves to bear the table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. பரிசுத்த அபிஷேக தைலத்தையும், சுத்தமான சுகந்தங்களின் தூபவர்க்கத்தையும், தைலக்காரன் வேலைக்கு ஒப்பாக உண்டுபண்ணினான்.]]></a:t>
+              <a:t><![CDATA[14. Opposite to the border were the rings, the places for the staves to bear the table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெசலெயேல் சீத்திம் மரத்தினால் பெட்டியை உண்டுபண்ணினான்; அதின் நீளம் இரண்டரை முழமும் அதின் அகலம் ஒன்றரை முழமும் அதின் உயரம் ஒன்றரை முழமுமானது.]]></a:t>
+              <a:t><![CDATA[15. And he made the staves of shittim wood, and overlaid them with gold, to bear the table.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பெசலெயேல் சீத்திம் மரத்தினால் பெட்டியை உண்டுபண்ணினான்; அதின் நீளம் இரண்டரை முழமும் அதின் அகலம் ஒன்றரை முழமும் அதின் உயரம் ஒன்றரை முழமுமானது.]]></a:t>
+              <a:t><![CDATA[16. And he made the vessels which were upon the table, his dishes, and his spoons, and his bowls, and his covers to cover likewise, of pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதை உள்ளும் புறம்பும் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[16. And he made the vessels which were upon the table, his dishes, and his spoons, and his bowls, and his covers to cover likewise, of pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதை உள்ளும் புறம்பும் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[16. And he made the vessels which were upon the table, his dishes, and his spoons, and his bowls, and his covers to cover likewise, of pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மேஜையைச் சுமக்கும் அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[1. And Bezaleel made the ark of shittim wood: two cubits and a half was the length of it, and a cubit and a half the breadth of it, and a cubit and a half the height of it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு நான்கு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும் மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
+              <a:t><![CDATA[17. And he made the candlestick of pure gold: of beaten work made he the candlestick; his shaft, and his branch, his bowls, his knops, and his flowers, were of the same:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதற்கு நான்கு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில் இரண்டு வளையங்களும் மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
+              <a:t><![CDATA[17. And he made the candlestick of pure gold: of beaten work made he the candlestick; his shaft, and his branch, his bowls, his knops, and his flowers, were of the same:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. சீத்திம் மரத்தினால் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[18. And six branches going out of the sides thereof; three branches of the candlestick out of the one side thereof, and three branches of the candlestick out of the other side thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களில் இருக்கும் வளையங்களிலே பாய்ச்சினான்.]]></a:t>
+              <a:t><![CDATA[18. And six branches going out of the sides thereof; three branches of the candlestick out of the one side thereof, and three branches of the candlestick out of the other side thereof:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிருபாசனத்தையும் பசும்பொன்னினால் பண்ணினான்; அது இரண்டரை முழ நீளமும் ஒன்றரை முழ அகலமுமானது.]]></a:t>
+              <a:t><![CDATA[19. Three bowls made after the fashion of almonds in one branch, a the shape of round apples and a flower; and three bowls made like almonds in another branch, a the shape of round apples and a flower: so throughout the six branches going out of the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தகடாய் அடிக்கப்பட்ட பொன்னினால் இரண்டு கேருபீன்களையும் உண்டாக்கி, கிருபாசனத்தின் இரண்டு ஓரங்களிலே,]]></a:t>
+              <a:t><![CDATA[19. Three bowls made after the fashion of almonds in one branch, a the shape of round apples and a flower; and three bowls made like almonds in another branch, a the shape of round apples and a flower: so throughout the six branches going out of the candlestick.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஒருபுறத்து ஓரத்தில் ஒரு கேருபீனும், மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனுமாக அந்தக் கேருபீன்களைக் கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏக வேலைப்பாடாகவே பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[20. And in the candlestick were four bowls made like almonds, his knops, and his flowers:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும், ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாயிருந்தது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்கிக் கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, according to the six branches going out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும், ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாயிருந்தது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்கிக் கொண்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, according to the six branches going out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மேஜையையும் சீத்திம் மரத்தால் பண்ணினான்; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ உயரமுமானது.]]></a:t>
+              <a:t><![CDATA[21. And a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, and a the shape of round apples under two branches of the same, according to the six branches going out of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேஜையின் மேலிருக்கும் பாத்திரங்களாகிய அதின் பணிமுட்டுகளையும், அதின் தட்டுகளையும், தூபக்கரண்டிகளையும், அதின் பானபலி கரகங்களையும், மூடுகிறதற்கான அதின் கிண்ணங்களையும் பசும்பொன்னினால் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[2. And he overlaid it with pure gold within and without, and made a crown of gold to it round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
+              <a:t><![CDATA[22. Their knops and their branches were of the same: all of it was one beaten work of pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சுற்றிலும் அதற்கு நான்கு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன் திரணையையும் உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[23. And he made his seven lamps, and his snuffers, and his intruments for snuffings, of pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சுற்றிலும் அதற்கு நான்கு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன் திரணையையும் உண்டுபண்ணி,]]></a:t>
+              <a:t><![CDATA[24. Of a talent of pure gold made he it, and all the vessels thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு நான்கு பொன்வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலுகால்களுக்கு இருக்கும் நாலு மூலைகளிலும் தைத்தான்.]]></a:t>
+              <a:t><![CDATA[25. And he made the incense altar of shittim wood: the length of it was a cubit, and the breadth of it a cubit; it was foursquare; and two cubits was the height of it; the horns thereof were of the same.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4499,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாயிருக்கும்படி சட்டத்தின் அருகே இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And he made the incense altar of shittim wood: the length of it was a cubit, and the breadth of it a cubit; it was foursquare; and two cubits was the height of it; the horns thereof were of the same.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he overlaid it with pure gold, both the top of it, and the sides thereof round about, and the horns of it: also he made unto it a crown of gold round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. And he overlaid it with pure gold, both the top of it, and the sides thereof round about, and the horns of it: also he made unto it a crown of gold round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And he made two rings of gold for it under the crown thereof, by the two corners of it, upon the two sides thereof, to be places for the staves to bear it likewise.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And he made two rings of gold for it under the crown thereof, by the two corners of it, upon the two sides thereof, to be places for the staves to bear it likewise.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And he made the staves of shittim wood, and overlaid them with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேஜையின் மேலிருக்கும் பாத்திரங்களாகிய அதின் பணிமுட்டுகளையும், அதின் தட்டுகளையும், தூபக்கரண்டிகளையும், அதின் பானபலி கரகங்களையும், மூடுகிறதற்கான அதின் கிண்ணங்களையும் பசும்பொன்னினால் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[3. And he cast for it four rings of gold, to be set by the four corners of it; even two rings upon the one side of it, and two rings upon the other side of it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And he made the holy anointing oil, and the pure incense of sweet spices, according to the work of the apothecary.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And he made the holy anointing oil, and the pure incense of sweet spices, according to the work of the apothecary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. குத்துவிளக்கையும் பசும்பொன்னினால் அடிப்புவேலையாய் உண்டாக்கினான்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And he cast for it four rings of gold, to be set by the four corners of it; even two rings upon the one side of it, and two rings upon the other side of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. குத்துவிளக்கையும் பசும்பொன்னினால் அடிப்புவேலையாய் உண்டாக்கினான்; அதின் தண்டும் கிளைகளும் மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[4. And he made staves of shittim wood, and overlaid them with gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. குத்துவிளக்கின் ஒருபக்கத்தில் மூன்று கிளைகளும் அதின் மறுபக்கத்தில் மூன்று கிளைகளுமாக அதின் பக்கங்களில் ஆறு கிளைகள் செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. And he put the staves into the rings by the sides of the ark, to bear the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒவ்வொரு கிளையிலே வாதுமைக்கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும் ஒரு பழமும் ஒரு பூவும் இருந்தது; குத்துவிளக்கில் செய்யப்பட்ட ஆறு கிளைகளிலும் அப்படியே இருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And he put the staves into the rings by the sides of the ark, to bear the ark.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540478" r:id="rId1"/>
+    <p:sldLayoutId id="2478619077" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,54 +6234,110 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5627,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. বাতিদানের দণ্ডে আরও চারটি ফুল রাখা হল কুঁড়ি ও পাপড়ি সমেত যা দেখতে বাদাম ফুলের মতো|]]></a:t>
+              <a:t><![CDATA[6. கிருபாசனத்தையும் பசும்பொன்னினால் பண்ணினான்; அது இரண்டரை முழ நீளமும் ஒன்றரை முழ அகலமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. তাতে একেক দিকে তিনটি করে মোট ছয়টি ডালও রাখা হল| প্রতি জোড়া ডালগুলির নীচে য়েগুলি বিস্তৃত]]></a:t>
+              <a:t><![CDATA[7. தகடாய் அடிக்கப்பட்ட பொன்னினால் இரண்டு கேருபீன்களையும் உண்டாக்கி, கிருபாசனத்தின் இரண்டு ஓரங்களிலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাদানীর সঙ্গে যুক্ত ছিল, সেখানে কুঁড়ি ও পাপড়িসহ একটি ফুল ছিল|]]></a:t>
+              <a:t><![CDATA[8. ஒருபுறத்து ஓரத்தில் ஒரு கேருபீனும், மறுபுறத்து ஓரத்தில் மற்றக் கேருபீனுமாக அந்தக் கேருபீன்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. পুরো বাতিদানটি খাঁটি সোনায ফুলপাতাসহ একসাথে জোড়া দিয়ে তৈরী করা হল|]]></a:t>
+              <a:t><![CDATA[கிருபாசனத்தின் இரண்டு ஓரங்களிலும் அதனோடே ஏக வேலைப்பாடாகவே பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এই বাতিদানের জন্য সাতটি প্রদীপ তৈরী করা হল| তারপর সে খাঁটি সোনা দিয়ে সলতের চিমটা ও শীষদানী]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கேருபீன்கள் தங்கள் செட்டைகளை உயர விரித்து, தங்கள் செட்டைகளால் கிருபாசனத்தை மூடுகிறவைகளும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাত্র তৈরী করল|]]></a:t>
+              <a:t><![CDATA[ஒன்றுக்கொன்று எதிர்முகமுள்ளவைகளுமாயிருந்தது; கேருபீன்களின் முகங்கள் கிருபாசனத்தை நோக்கிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. সে মোট 75 পাউণ্ড খাঁটি সোনা ব্যবহার করে এই বাতিদান ও তার আনুষঙ্গিক জিনিসপত্র তৈরী করল|]]></a:t>
+              <a:t><![CDATA[கொண்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এরপর ধূপ-ধূনা পোড়াবার জন্য সে বাবলা কাঠ দিয়ে একটি ধূপদানী তৈরী করল| এটা ছিল1 হাত লম্বা, 1 হাত]]></a:t>
+              <a:t><![CDATA[10. மேஜையையும் சீத்திம் மரத்தால் பண்ணினான்; அது இரண்டு முழ நீளமும் ஒரு முழ அகலமும் ஒன்றரை முழ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চওড়া এবং 2 হাত উচ্চতা বিশিষ্ট একটি চৌকোনা জিনিস| ধূপদানের চারকোণের প্রতিটিতে একটি করে শৃঙ্গ ছিল| এই]]></a:t>
+              <a:t><![CDATA[உயரமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শৃঙ্গগুলি ও ধূপবেদী একটি অখণ্ড টুকরো ছিল|]]></a:t>
+              <a:t><![CDATA[11. அதைப் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তারপর সে টেবিলটি বয়ে নিয়ে যাওয়ার জন্য বাবলা কাঠের খুঁটি তৈরী করল| খাঁটি সোনা দিয়ে খুঁটিগুলিও]]></a:t>
+              <a:t><![CDATA[1. பெசலெயேல் சீத்திம் மரத்தினால் பெட்டியை உண்டுபண்ணினான்; அதின் நீளம் இரண்டரை முழமும் அதின் அகலம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. সে ধূপদানের ওপর চারপাশ এবং শৃঙ্গগুলি খাঁটি সোনা দিয়ে মুড়ে দিল| তারপর ধূপদানের চারপাশ সোনার জরি]]></a:t>
+              <a:t><![CDATA[12. சுற்றிலும் அதற்கு நான்கு விரற்கடையான சட்டத்தையும், அதின் சட்டத்திற்குச் சுற்றிலும் பொன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে মুড়ে দিল|]]></a:t>
+              <a:t><![CDATA[திரணையையும் உண்டுபண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. এই জরির নীচে দুধারে আংটা লাগানো হল| এই আংটা লাগানো হল বয়ে নিয়ে যাওয়ার খুঁটি ধরে রাখার জন্য|]]></a:t>
+              <a:t><![CDATA[13. அதற்கு நான்கு பொன்வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலுகால்களுக்கு இருக்கும் நாலு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. সে এই খুঁটিগুলি বাবলা কাঠ দিয়ে তৈরী করে সোনা দিয়ে মুড়ে দিল|]]></a:t>
+              <a:t><![CDATA[மூலைகளிலும் தைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. তারপর সে একজন সুগন্ধি প্রস্তুতকারক য়েমন করে সুগন্ধ তৈরী করে সেইভাবে পবিত্র অভিষেকের তেল এবং]]></a:t>
+              <a:t><![CDATA[14. அந்த வளையங்கள் மேஜையைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாயிருக்கும்படி சட்டத்தின் அருகே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খাঁটি ও সুগন্ধি ধূপ-ধূনা তৈরী করল|]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. বত্সলেল বাবলা কাঠ দিয়ে পবিত্র সিন্দুক তৈরী করল| সিন্দুকটি 2.5 হাত লম্বা, 1.5 হাত চওড়া আর 1.5]]></a:t>
+              <a:t><![CDATA[15. மேஜையைச் சுமக்கும் அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হাত উঁচু|]]></a:t>
+              <a:t><![CDATA[16. மேஜையின் மேலிருக்கும் பாத்திரங்களாகிய அதின் பணிமுட்டுகளையும், அதின் தட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তারপর সে খাঁটি সোনা দিয়ে সিন্দুকের ভেতর ও বাইরের দিকে মুড়ে দিল| সে সিন্দুকের চারিদিকে সোনার জরি]]></a:t>
+              <a:t><![CDATA[தூபக்கரண்டிகளையும், அதின் பானபலி கரகங்களையும், மூடுகிறதற்கான அதின் கிண்ணங்களையும் பசும்பொன்னினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে ঘিরেও দিল|]]></a:t>
+              <a:t><![CDATA[உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মুড়ে দিল|]]></a:t>
+              <a:t><![CDATA[ஒன்றரை முழமும் அதின் உயரம் ஒன்றரை முழமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. এরপর সে চারটি সোনার আংটা চারকোণায় রাখল সিন্দুকটি বয়ে নিয়ে যাওয়ার জন্য| এর একদিকে দুটি আংটা]]></a:t>
+              <a:t><![CDATA[17. குத்துவிளக்கையும் பசும்பொன்னினால் அடிப்புவேலையாய் உண்டாக்கினான்; அதின் தண்டும் கிளைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগানো ছিল এবং দুটি আংটা লাগানো ছিল এর অন্য দিকে|]]></a:t>
+              <a:t><![CDATA[மொக்குகளும் பழங்களும் பூக்களும் பொன்னினால் செய்யப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. সিন্দুকটি বয়ে নিয়ে যাওয়ার জন্য বাবলা কাঠের খুঁটি তৈরী করে সে সেগুলি খাঁটি সোনায মুড়ে দিল|]]></a:t>
+              <a:t><![CDATA[18. குத்துவிளக்கின் ஒருபக்கத்தில் மூன்று கிளைகளும் அதின் மறுபக்கத்தில் மூன்று கிளைகளுமாக அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারপর সে পবিত্র সিন্দুকের প্রতিটি ধারে আংটাগুলির ভেতর দিয়ে খুঁটিগুলি ঢুকিয়ে দিল|]]></a:t>
+              <a:t><![CDATA[பக்கங்களில் ஆறு கிளைகள் செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তারপর সে খাঁটি সোনা দিয়ে আচ্ছাদনটি তৈরী করল| এটা ছিল 2.5 হাত লম্বা ও 1.5 হাত চওড়া|]]></a:t>
+              <a:t><![CDATA[19. ஒவ்வொரு கிளையிலே வாதுமைக்கொட்டைக்கு ஒப்பான மூன்று மொக்குகளும் ஒரு பழமும் ஒரு பூவும் இருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তারপর সে পেটানো সোনা দিয়ে দুটি করূব দূত তৈরী করল এবং সেগুলো আচ্ছাদনের দুধারে রেখে দিল|]]></a:t>
+              <a:t><![CDATA[குத்துவிளக்கில் செய்யப்பட்ட ஆறு கிளைகளிலும் அப்படியே இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তারপর সে করূব দূতের মূর্ত্তি দুটি পাপমোচন স্থানের আচ্ছাদনের সঙ্গে জুড়ে একত্র করল|]]></a:t>
+              <a:t><![CDATA[20. விளக்குத்தண்டில் வாதுமைக் கொட்டைக்கு ஒப்பான நாலு மொக்குகளும் பழங்களும் பூக்களும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. দূতরা ডানা আকাশে ছড়িয়ে পবিত্র সিন্দুকটিকে ঢেকে দিল| দূতরা পরস্পর মুখোমুখি হয়ে পাপমোচন স্থানের]]></a:t>
+              <a:t><![CDATA[21. அதில் செய்யப்பட்ட இரண்டு கிளைகளின்கீழ் ஒரு பழமும், வேறு இரண்டு கிளைகளின்கீழ் ஒரு பழமும், மற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিকে তাকিযে রইল|]]></a:t>
+              <a:t><![CDATA[இரண்டு கிளைகளின்கீழ் ஒரு பழமும் இருந்தது; விளக்குத்தண்டில் செய்யப்பட்ட ஆறு கிளைகளுக்கும் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. বত্সলেল বাবলা কাঠ দিয়ে একটি 2 হাত লম্বা, 1 হাত চওড়া ও 1.5 হাত উঁচু টেবিল বানাল|]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. এরপর সে টেবিলে ব্যবহারের জন্য সোনার প্লেট, চামচ, বাটি ও কলসী বানাল| পেয নৈবেদ্য ঢালার জন্য বাটি]]></a:t>
+              <a:t><![CDATA[2. அதை உள்ளும் புறம்பும் பசும்பொன் தகட்டால் மூடி, சுற்றிலும் அதற்குப் பொன் திரணையை உண்டாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. টেবিলের চারধার খাঁটি সোনার পাত দিয়ে সে মুড়ে দিল| এবং তার চারধারে একটি সোনার ঝালর লাগিয়ে দিল|]]></a:t>
+              <a:t><![CDATA[22. அவைகளின் பழங்களும் அவைகளின் கிளைகளும் பசும்பொன்னினால் ஒரே அடிப்பு வேலையாய்ச் செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. তারপর সে একটি 1 হাত চওড়া কাঠামো তৈরী করল টেবিলের সব ধার ঘিরে এবং কাঠামোর চারপাশে সোনার ঝালর]]></a:t>
+              <a:t><![CDATA[23. அதின் ஏழு அகல்களையும், அதின் கத்தரிகளையும், சாம்பல் பாத்திரங்களையும் பசும்பொன்னினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লাগালো|]]></a:t>
+              <a:t><![CDATA[24. அதையும் அதின் பணிமுட்டுகள் யாவையும் ஒரு தாலந்து பசும்பொன்னினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তারপর সে টেবিলের চারকোণায চারপায়ায চারটি সোনার আংটা লাগাল|]]></a:t>
+              <a:t><![CDATA[25. தூபபீடத்தையும் சீத்திம் மரத்தினால் உண்டாக்கினான்; அது ஒரு முழ நீளமும் ஒரு முழ அகலமுமான சதுரமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11358,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. সে টেবিলটাকে বইবার জন্য আংটাগুলো কাঠামোর খুব কাছে আটকে দিল|]]></a:t>
+              <a:t><![CDATA[இரண்டு முழ உயரமுமாய் இருந்தது; அதின் கொம்புகள் அதனோடே ஏகவேலைப்பாடாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அதின் மேற்புறத்தையும், அதின் சுற்றுப்புறத்தையும், அதின் கொம்புகளையும், பசும்பொன்தகட்டால் மூடி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுற்றிலும் அதற்குப் பொன் திரணையை உண்டு பண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அந்தத் திரணையின்கீழ் அதின் இரண்டு பக்கங்களில் இருக்கும் இரண்டு மூலைகளிலும் இரண்டு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பொன்வளையங்களைப் பண்ணி, அதைச் சுமக்கும் தண்டுகளைப் பாய்ச்சும் இடங்களாகத் தைத்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. சீத்திம் மரத்தால் அந்தத் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ও কলসী ব্যবহার করা হল|]]></a:t>
+              <a:t><![CDATA[3. அதற்கு நான்கு பொன் வளையங்களை வார்ப்பித்து, அவைகளை அதின் நாலு மூலைகளிலும் போட்டு, ஒரு பக்கத்தில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. பரிசுத்த அபிஷேக தைலத்தையும், சுத்தமான சுகந்தங்களின் தூபவர்க்கத்தையும், தைலக்காரன் வேலைக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒப்பாக உண்டுபண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তারপর সে সোনার বাতিদানটি তৈরী করল| সে খাঁটি সোনা হাতুড়ি দিয়ে পেটালো এবং তৈরী করল বাতিদানের]]></a:t>
+              <a:t><![CDATA[இரண்டு வளையங்களும் மறுபக்கத்தில் இரண்டு வளையங்களும் இருக்கும்படி தைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিস্তৃত পাদানী| সে ফুল, পাতা, কুঁড়ি দিয়ে কারুকার্য়্য় করে সবকিছু একত্রে জুড়ে দিল|]]></a:t>
+              <a:t><![CDATA[4. சீத்திம் மரத்தினால் தண்டுகளைச் செய்து, அவைகளைப் பொன்தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. বাতিদানের ছয়টি শাখা, একদিকে তিনটি অপরদিকে আরও তিনটি|]]></a:t>
+              <a:t><![CDATA[5. அந்தத் தண்டுகளால் பெட்டியைச் சுமக்கும்படி, அவைகளைப் பெட்டியின் பக்கங்களில் இருக்கும் வளையங்களிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. প্রতিটি ডালে থাকল তিনটি করে ফুল| সেগুলি কাঠ বাদামের ফুলের মতো তাতে কুঁড়ি ও পাতা রাখা হল|]]></a:t>
+              <a:t><![CDATA[பாய்ச்சினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
   <a:themeElements>
-    <a:clrScheme name="Theme19">
+    <a:clrScheme name="Theme12">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme19">
+    <a:fontScheme name="Theme12">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme19">
+    <a:fmtScheme name="Theme12">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>