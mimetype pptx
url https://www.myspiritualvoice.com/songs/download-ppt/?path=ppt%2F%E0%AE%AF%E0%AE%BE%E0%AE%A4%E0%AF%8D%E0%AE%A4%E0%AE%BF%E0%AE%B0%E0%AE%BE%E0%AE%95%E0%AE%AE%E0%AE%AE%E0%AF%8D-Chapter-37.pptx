--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619077" r:id="rId1"/>
+    <p:sldLayoutId id="2482539797" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 37]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme12">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme12">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme12">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme12">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>