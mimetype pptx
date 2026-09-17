--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -101,50 +101,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +196,58 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +400,61 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -482,51 +514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வெண்கலச் சல்லடையின் நாலு மூலைகளிலும் தண்டுகளைப் பாய்ச்சுகிறதற்கு நாலு வளையங்களை வார்ப்பித்து,]]></a:t>
+              <a:t><![CDATA[4. And he made for the altar a brazen grate of network under the compass thereof beneath unto the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -591,51 +623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளை வெண்கலத் தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[5. And he cast four rings for the four ends of the grate of brass, to be places for the staves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -700,51 +732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பலிபீடத்தை அவைகளால் சுமக்கத்தக்கதாக, அதின் பக்கங்களிலுள்ள வளையங்களில் பாய்ச்சினான்; பலிபீடத்தை உள்வெளிவிட்டுப் பலகைகளினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[5. And he cast four rings for the four ends of the grate of brass, to be places for the staves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -809,51 +841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பலிபீடத்தை அவைகளால் சுமக்கத்தக்கதாக, அதின் பக்கங்களிலுள்ள வளையங்களில் பாய்ச்சினான்; பலிபீடத்தை உள்வெளிவிட்டுப் பலகைகளினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[6. And he made the staves of shittim wood, and overlaid them with brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -918,51 +950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டம் கூட்டமாய்க் கூடின ஸ்திரீகளின் தர்ப்பணங்களாலே, வெண்கலத் தொட்டியையும் அதின் வெண்கலப் பாதத்தையும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[7. And he put the staves into the rings on the sides of the altar, to bear it likewise; he made the altar hollow with boards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1027,51 +1059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டம் கூட்டமாய்க் கூடின ஸ்திரீகளின் தர்ப்பணங்களாலே, வெண்கலத் தொட்டியையும் அதின் வெண்கலப் பாதத்தையும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[7. And he put the staves into the rings on the sides of the altar, to bear it likewise; he made the altar hollow with boards.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1136,51 +1168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிராகாரத்தையும் உண்டுபண்ணினான். தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்தமெல்லிய பஞ்சுநூலால் நெய்த நூறு முழ நீளமான தொங்குதிரைகளைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[8. And he made the vessel that holds water of brass, and the foot of it of brass, of the looking-glasses of the women assembling, which assembled at the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1245,51 +1277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிராகாரத்தையும் உண்டுபண்ணினான். தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்தமெல்லிய பஞ்சுநூலால் நெய்த நூறு முழ நீளமான தொங்குதிரைகளைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[8. And he made the vessel that holds water of brass, and the foot of it of brass, of the looking-glasses of the women assembling, which assembled at the door of the tabernacle of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1354,51 +1386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[9. And he made the court: on the south side southward the hangings of the court were of fine twined linen, an hundred cubits:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1463,51 +1495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[9. And he made the court: on the south side southward the hangings of the court were of fine twined linen, an hundred cubits:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1572,51 +1604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தகனபலிபீடத்தையும் சீத்திம் மரத்தால் உண்டாக்கினான்; அது ஐந்து முழ நீளமும் ஐந்து முழ அகலமும் சதுரவடிவும் மூன்று முழ உயரமுமானது.]]></a:t>
+              <a:t><![CDATA[1. And he made the altar of burnt offering of shittim wood: five cubits was the length thereof, and five cubits the breadth thereof; it was foursquare; and three cubits the height thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1681,51 +1713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வடபக்கத்துத் தொங்குதிரைகள் நூறுமுழம்; அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[10. Their pillars were twenty, and their brazen sockets twenty; the hooks of the pillars and their fillets were of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1790,51 +1822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வடபக்கத்துத் தொங்குதிரைகள் நூறுமுழம்; அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[10. Their pillars were twenty, and their brazen sockets twenty; the hooks of the pillars and their fillets were of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்; அவைகளின் தூண்கள் பத்து; அவைகளின் பாதங்கள் பத்து; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[11. And for the north side the hangings were an hundred cubits, their pillars were twenty, and their sockets of brass twenty; the hooks of the pillars and their fillets of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2008,51 +2040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்; அவைகளின் தூண்கள் பத்து; அவைகளின் பாதங்கள் பத்து; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[11. And for the north side the hangings were an hundred cubits, their pillars were twenty, and their sockets of brass twenty; the hooks of the pillars and their fillets of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சூரியன் உதிக்கிற திசையாகிய கீழ்ப்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்.]]></a:t>
+              <a:t><![CDATA[12. And for the west side were hangings of fifty cubits, their pillars ten, and their sockets ten; the hooks of the pillars and their fillets of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2226,51 +2258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருபுறத்துத் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[12. And for the west side were hangings of fifty cubits, their pillars ten, and their sockets ten; the hooks of the pillars and their fillets of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிராகாரவாசலின் ஒருபுறத்துக்குச் சரியாக மறுபுறத்திலும் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[13. And for the east side eastward fifty cubits.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2444,51 +2476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுற்றுப்பிராகாரத்துத் தொங்குதிரைகளெல்லாம் மெல்லிய பஞ்சுநூலால் நெய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. The hangings of the one side of the gate were fifteen cubits; their pillars three, and their sockets three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களின் பாதங்கள் வெண்கலம்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் வெள்ளி; பிராகாரத்தின் தூண்களெல்லாம் வெள்ளிப்பூண்கள் போடப்பட்டவைகளுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And for the other side of the court gate, on this hand and that hand, were hangings of fifteen cubits; their pillars three, and their sockets three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2662,51 +2694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களின் பாதங்கள் வெண்கலம்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் வெள்ளி; பிராகாரத்தின் தூண்களெல்லாம் வெள்ளிப்பூண்கள் போடப்பட்டவைகளுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And for the other side of the court gate, on this hand and that hand, were hangings of fifteen cubits; their pillars three, and their sockets three.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2771,51 +2803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தகனபலிபீடத்தையும் சீத்திம் மரத்தால் உண்டாக்கினான்; அது ஐந்து முழ நீளமும் ஐந்து முழ அகலமும் சதுரவடிவும் மூன்று முழ உயரமுமானது.]]></a:t>
+              <a:t><![CDATA[1. And he made the altar of burnt offering of shittim wood: five cubits was the length thereof, and five cubits the breadth thereof; it was foursquare; and three cubits the height thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2880,51 +2912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
+              <a:t><![CDATA[16. All the hangings of the court round about were of fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2989,51 +3021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
+              <a:t><![CDATA[17. And the sockets for the pillars were of brass; the hooks of the pillars and their fillets of silver; and the overlaying of their capitals of silver; and all the pillars of the court were filleted with silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
+              <a:t><![CDATA[17. And the sockets for the pillars were of brass; the hooks of the pillars and their fillets of silver; and the overlaying of their capitals of silver; and all the pillars of the court were filleted with silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3207,51 +3239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளின் தூண்கள் நாலு; அவைகளின் வெண்கலப் பாதங்கள் நாலு; அவைகளின் கொக்கிகள் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[18. And the hanging for the gate of the court was needlework, of blue, and purple, and scarlet, and fine twined linen: and twenty cubits was the length, and the height in the breadth was five cubits, answerable to the hangings of the court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3316,51 +3348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளின் தூண்கள் நாலு; அவைகளின் வெண்கலப் பாதங்கள் நாலு; அவைகளின் கொக்கிகள் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[18. And the hanging for the gate of the court was needlework, of blue, and purple, and scarlet, and fine twined linen: and twenty cubits was the length, and the height in the breadth was five cubits, answerable to the hangings of the court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்த ஆயிரத்தெழுநூற்று எழுபத்தைந்து சேக்கலால் தூண்களுக்குப் பூண்களைப் பண்ணி, அவைகளின் குமிழ்களைத் தகடுகளால் மூடி, அவைகளுக்குப் பூண்களை உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[18. And the hanging for the gate of the court was needlework, of blue, and purple, and scarlet, and fine twined linen: and twenty cubits was the length, and the height in the breadth was five cubits, answerable to the hangings of the court.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3534,51 +3566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வாசஸ்தலத்துக்கும் பிராகாரத்துக்கும் சுற்றிலும் இருந்த முளைகளெல்லாம் வெண்கலம்.]]></a:t>
+              <a:t><![CDATA[19. And their pillars were four, and their sockets of brass four; their hooks of silver, and the overlaying of their capitals and their fillets of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. காணிக்கையாகச் செலுத்தப்பட்ட வெண்கலமானது எழுபது தாலந்தும் இரண்டாயிரத்து நானூறு சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And their pillars were four, and their sockets of brass four; their hooks of silver, and the overlaying of their capitals and their fillets of silver.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3752,51 +3784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசேயின் கட்டளைப்படி ஆசாரியனான ஆரோனின் குமாரனாகிய இத்தாமாரின் கையிலே லேவியரின் ஊழியத்திற்கென்று எண்ணிக் கொடுக்கப்பட்ட சாட்சியின் வாசஸ்தலத்துப் பொருள்களின் தொகை இதுவே.]]></a:t>
+              <a:t><![CDATA[20. And all the pins of the tabernacle, and of the court round about, were of brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3861,51 +3893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசேயின் கட்டளைப்படி ஆசாரியனான ஆரோனின் குமாரனாகிய இத்தாமாரின் கையிலே லேவியரின் ஊழியத்திற்கென்று எண்ணிக் கொடுக்கப்பட்ட சாட்சியின் வாசஸ்தலத்துப் பொருள்களின் தொகை இதுவே.]]></a:t>
+              <a:t><![CDATA[21. This is the sum of the tabernacle, even of the tabernacle of testimony, as it was counted, according to the commandment of Moses, for the service of the Levites, by the hand of Ithamar, son to Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3970,51 +4002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதின் நாலு மூலைகளிலும் அதனோடு ஏகமாயிருக்கிற அதின் நாலு கொம்புகளையும் உண்டாக்கி, அதை வெண்கலத் தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[2. And he made the horns thereof on the four corners of it; the horns thereof were of the same: and he overlaid it with brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4079,51 +4111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யூதாவின் கோத்திரத்தில் ஊரின் மகனாகிய ஊரியின் குமாரன் பெசலெயேல் கர்த்தர் மோசேக்குக் கற்பித்ததை எல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. This is the sum of the tabernacle, even of the tabernacle of testimony, as it was counted, according to the commandment of Moses, for the service of the Levites, by the hand of Ithamar, son to Aaron the priest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4188,51 +4220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யூதாவின் கோத்திரத்தில் ஊரின் மகனாகிய ஊரியின் குமாரன் பெசலெயேல் கர்த்தர் மோசேக்குக் கற்பித்ததை எல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. And Bezaleel the son Uri, the son of Hur, of the tribe of Judah, made all that the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4297,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதினாலே ஆசரிப்புக் கூடாரவாசல் மறைவின் பாதங்களையும், வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், பலிபீடத்தின் சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[22. And Bezaleel the son Uri, the son of Hur, of the tribe of Judah, made all that the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4406,51 +4438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதினாலே ஆசரிப்புக் கூடாரவாசல் மறைவின் பாதங்களையும், வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், பலிபீடத்தின் சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[23. And with him was Aholiab, son of Ahisamach, of the tribe of Dan, an engraver, and a cunning workman, and an embroiderer in blue, and in purple, and in scarlet, and fine linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4515,51 +4547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோடேகூடத் தாண் கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாப் சித்திரக் கொத்துவேலைக்காரனும், விநோத வேலைகளைச் செய்கிற தொழிலாளியும், இளநீலநூலாலும் இரத்தாம்பர நூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலை செய்கிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And with him was Aholiab, son of Ahisamach, of the tribe of Dan, an engraver, and a cunning workman, and an embroiderer in blue, and in purple, and in scarlet, and fine linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4624,51 +4656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோடேகூடத் தாண் கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாப் சித்திரக் கொத்துவேலைக்காரனும், விநோத வேலைகளைச் செய்கிற தொழிலாளியும், இளநீலநூலாலும் இரத்தாம்பர நூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலை செய்கிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. And with him was Aholiab, son of Ahisamach, of the tribe of Dan, an engraver, and a cunning workman, and an embroiderer in blue, and in purple, and in scarlet, and fine linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4733,51 +4765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சுற்றுப் பிராகாரத்தின் பாதங்களையும், பிராகாரவாசல் மறைவின் பாதங்களையும், வாசஸ்தலத்தின் சகல முளைகளையும், சுற்றுப்பிராகாரத்தின் சகல முளைகளையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[24. All the gold that was occupied for the work in all the work of the holy place, even the gold of the offering, was twenty and nine talents, and seven hundred and thirty shekels, after the shekel of the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4842,51 +4874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சுற்றுப் பிராகாரத்தின் பாதங்களையும், பிராகாரவாசல் மறைவின் பாதங்களையும், வாசஸ்தலத்தின் சகல முளைகளையும், சுற்றுப்பிராகாரத்தின் சகல முளைகளையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[24. All the gold that was occupied for the work in all the work of the holy place, even the gold of the offering, was twenty and nine talents, and seven hundred and thirty shekels, after the shekel of the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4951,51 +4983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பரிசுத்த ஸ்தலத்தின் வேலைகள் யாவற்றிற்கும் காணிக்கையாகக் கொடுக்கப்பட்டுச் செலவான பொன்னெல்லாம் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி இருபத்தொன்பது தாலந்தும் எழுநூற்று முப்பது சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[24. All the gold that was occupied for the work in all the work of the holy place, even the gold of the offering, was twenty and nine talents, and seven hundred and thirty shekels, after the shekel of the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5060,51 +5092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பரிசுத்த ஸ்தலத்தின் வேலைகள் யாவற்றிற்கும் காணிக்கையாகக் கொடுக்கப்பட்டுச் செலவான பொன்னெல்லாம் பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி இருபத்தொன்பது தாலந்தும் எழுநூற்று முப்பது சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And the silver of them that were numbered of the congregation was an hundred talents, and a thousand seven hundred and threescore and fifteen shekels, after the shekel of the sanctuary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5169,51 +5201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதின் நாலு மூலைகளிலும் அதனோடு ஏகமாயிருக்கிற அதின் நாலு கொம்புகளையும் உண்டாக்கி, அதை வெண்கலத் தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[2. And he made the horns thereof on the four corners of it; the horns thereof were of the same: and he overlaid it with brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சபையில் எண்ணப்பட்டவர்கள் கொடுத்த வெள்ளி பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி நூறு தாலந்தும், ஆயிரத்தெழுநூற்று எழுபத்தைந்து சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. And the silver of them that were numbered of the congregation was an hundred talents, and a thousand seven hundred and threescore and fifteen shekels, after the shekel of the sanctuary:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5387,51 +5419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எண்ணப்பட்டவர்களின் தொகையில் சேர்ந்த இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஆறுலட்சத்து மூவாயிரத்து ஐந்நூற்று ஐம்பது பேர்களில் ஒவ்வொரு தலைக்கு பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி அரைச்சேக்கலாகிய பெக்கா என்னும் விழுக்காடு சேர்ந்தது.]]></a:t>
+              <a:t><![CDATA[26. A bekah for every man, that is, half a shekel, after the shekel of the sanctuary, for every one that went to be numbered, from twenty years old and upward, for six hundred thousand and three thousand and five hundred and fifty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எண்ணப்பட்டவர்களின் தொகையில் சேர்ந்த இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஆறுலட்சத்து மூவாயிரத்து ஐந்நூற்று ஐம்பது பேர்களில் ஒவ்வொரு தலைக்கு பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி அரைச்சேக்கலாகிய பெக்கா என்னும் விழுக்காடு சேர்ந்தது.]]></a:t>
+              <a:t><![CDATA[26. A bekah for every man, that is, half a shekel, after the shekel of the sanctuary, for every one that went to be numbered, from twenty years old and upward, for six hundred thousand and three thousand and five hundred and fifty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5605,51 +5637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வெள்ளியில் நூறு தாலந்து வெள்ளியினால் பரிசுத்த ஸ்தலத்தின் பாதங்களும் திரையின் பாதங்களும் வார்ப்பிக்கப்பட்டது; பாதத்துக்கு ஒரு தாலந்து விழுக்காடு நூறு பாதங்களுக்கு நூறு தாலந்து செலவாயிற்று.]]></a:t>
+              <a:t><![CDATA[26. A bekah for every man, that is, half a shekel, after the shekel of the sanctuary, for every one that went to be numbered, from twenty years old and upward, for six hundred thousand and three thousand and five hundred and fifty men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,51 +5746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வெள்ளியில் நூறு தாலந்து வெள்ளியினால் பரிசுத்த ஸ்தலத்தின் பாதங்களும் திரையின் பாதங்களும் வார்ப்பிக்கப்பட்டது; பாதத்துக்கு ஒரு தாலந்து விழுக்காடு நூறு பாதங்களுக்கு நூறு தாலந்து செலவாயிற்று.]]></a:t>
+              <a:t><![CDATA[27. And of the hundred talents of silver were cast the sockets of the sanctuary, and the sockets of the vail; an hundred sockets of the hundred talents, a talent for a socket.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5823,51 +5855,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அந்த வெள்ளியில் நூறு தாலந்து வெள்ளியினால் பரிசுத்த ஸ்தலத்தின் பாதங்களும் திரையின் பாதங்களும் வார்ப்பிக்கப்பட்டது; பாதத்துக்கு ஒரு தாலந்து விழுக்காடு நூறு பாதங்களுக்கு நூறு தாலந்து செலவாயிற்று.]]></a:t>
+              <a:t><![CDATA[27. And of the hundred talents of silver were cast the sockets of the sanctuary, and the sockets of the vail; an hundred sockets of the hundred talents, a talent for a socket.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And of the thousand seven hundred seventy and five shekels he made hooks for the pillars, and overlaid their capitals, and filleted them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. And of the thousand seven hundred seventy and five shekels he made hooks for the pillars, and overlaid their capitals, and filleted them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the brass of the offering was seventy talents, and two thousand and four hundred shekels.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And the brass of the offering was seventy talents, and two thousand and four hundred shekels.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5932,51 +6400,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பீடத்தின் சகல பணிமுட்டுகளாகிய சாம்பல் எடுக்கத்தக்க சட்டிகளையும், கரண்டிகளையும், கிண்ணிகளையும், முள்துறடுகளையும், நெருப்புச் சட்டிகளையும் உண்டாக்கினான்; அதின் பனிமுட்டுகளையெல்லாம் வெண்கலத்தினால் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. And he made all the vessels of the altar, the pots, and the shovels, and the basons, and the forks, and the fire-pans: all the vessels thereof made he of brass.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And therewith he made the sockets to the door of the tabernacle of the congregation, and the brazen altar, and the brazen grate for it, and all the vessels of the altar,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And therewith he made the sockets to the door of the tabernacle of the congregation, and the brazen altar, and the brazen grate for it, and all the vessels of the altar,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the sockets of the court round about, and the sockets of the court gate, and all the pins of the tabernacle, and all the pins of the court round about.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the sockets of the court round about, and the sockets of the court gate, and all the pins of the tabernacle, and all the pins of the court round about.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6041,51 +6945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பீடத்தின் சகல பணிமுட்டுகளாகிய சாம்பல் எடுக்கத்தக்க சட்டிகளையும், கரண்டிகளையும், கிண்ணிகளையும், முள்துறடுகளையும், நெருப்புச் சட்டிகளையும் உண்டாக்கினான்; அதின் பனிமுட்டுகளையெல்லாம் வெண்கலத்தினால் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. And he made all the vessels of the altar, the pots, and the shovels, and the basons, and the forks, and the fire-pans: all the vessels thereof made he of brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6150,51 +7054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வலைப்பின்னல்போன்ற ஒரு வெண்கலச் சல்லடையையும் பலிபீடத்திற்கு உண்டாக்கி, அதை அந்தப் பீடத்தின் சுற்றுக்குக் கீழே பாதி உயரத்தில் இருக்கத்தக்கதாக வைத்து,]]></a:t>
+              <a:t><![CDATA[3. And he made all the vessels of the altar, the pots, and the shovels, and the basons, and the forks, and the fire-pans: all the vessels thereof made he of brass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6259,51 +7163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வலைப்பின்னல்போன்ற ஒரு வெண்கலச் சல்லடையையும் பலிபீடத்திற்கு உண்டாக்கி, அதை அந்தப் பீடத்தின் சுற்றுக்குக் கீழே பாதி உயரத்தில் இருக்கத்தக்கதாக வைத்து,]]></a:t>
+              <a:t><![CDATA[4. And he made for the altar a brazen grate of network under the compass thereof beneath unto the midst of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6338,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540476" r:id="rId1"/>
+    <p:sldLayoutId id="2478619108" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,54 +7686,118 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6958,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. তারপর সে বেদীটি বয়ে নিয়ে যাওয়ার খুঁটি লাগাবার জন্য ঝাঁঝরির চারকোণা়য চারটি আংটা লাগাল|]]></a:t>
+              <a:t><![CDATA[சுற்றுக்குக் கீழே பாதி உயரத்தில் இருக்கத்தக்கதாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. তারপর সে বাবলা কাঠ দিয়ে খুঁটি তৈরী করে পিতল দিয়ে মুড়ে দিল|]]></a:t>
+              <a:t><![CDATA[5. அந்த வெண்கலச் சல்லடையின் நாலு மூலைகளிலும் தண்டுகளைப் பாய்ச்சுகிறதற்கு நாலு வளையங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. বেদীটি বয়ে নিয়ে যাওয়ার জন্য খুঁটিগুলো আংটার ভিতরে ঢুকিয়ে দেওয়া হল| বেদীর ধারগুলো তৈরী করা হল]]></a:t>
+              <a:t><![CDATA[வார்ப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তক্তা দিয়ে| এটা ছিল একটা খালি সিন্দুকের মতো ফাঁপা|]]></a:t>
+              <a:t><![CDATA[6. அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளை வெண்கலத் தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. তারপর সে পিতল দিয়ে পাত্র এবং পাত্রের পায়া তৈরী করল| এটা মহিলাদের দেওয়া পিতলের আযনা থেকে নেওয়া]]></a:t>
+              <a:t><![CDATA[7. பலிபீடத்தை அவைகளால் சுமக்கத்தக்கதாக, அதின் பக்கங்களிலுள்ள வளையங்களில் பாய்ச்சினான்; பலிபீடத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিল| এই মহিলারা সমাগম তাঁবুর প্রবেশ দরজায় সেবা করার জন্য এসেছিল|]]></a:t>
+              <a:t><![CDATA[உள்வெளிவிட்டுப் பலகைகளினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. তারপর সে প্রাঙ্গণের চারিদিকে পর্দার একটি দেওয়াল তৈরী করল| দক্ষিণ দিকে সে 100 হাত লম্বা পর্দার]]></a:t>
+              <a:t><![CDATA[8. ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டம் கூட்டமாய்க் கூடின ஸ்திரீகளின் தர்ப்பணங்களாலே, வெண்கலத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি দেওয়াল তৈরী করল| এই পর্দাগুলো ছিল মিহি শনের কাপড় দিয়ে তৈরী|]]></a:t>
+              <a:t><![CDATA[தொட்டியையும் அதின் வெண்கலப் பாதத்தையும் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. কুড়িটি খুঁটির সাহায্যে এই পর্দাগুলিতে অবলম্বন দেওয়া ছিল| খুঁটিগুলো ছিল 20 টি পিতলের ভিত্তির]]></a:t>
+              <a:t><![CDATA[9. பிராகாரத்தையும் உண்டுபண்ணினான். தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்தமெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপর| খুঁটির আংটা ও পর্দার বন্ধনী ছিল রূপোর তৈরী|]]></a:t>
+              <a:t><![CDATA[பஞ்சுநூலால் நெய்த நூறு முழ நீளமான தொங்குதிரைகளைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তারপর বত্সলেল বাবলা কাঠ দিয়ে হোমবলির বেদী তৈরী করলেন| এটা ছিল 5 হাত লম্বা, 5 হাত চওড়া ও 3 হাত]]></a:t>
+              <a:t><![CDATA[1. தகனபலிபீடத்தையும் சீத்திம் மரத்தால் உண்டாக்கினான்; அது ஐந்து முழ நீளமும் ஐந்து முழ அகலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. উত্তর দিকের প্রাঙ্গণেও ছিল 100 হাত লম্বা পর্দার একটি দেওয়াল| সেখানে 20 টি পিতলের ভিত্তির ওপর 20]]></a:t>
+              <a:t><![CDATA[10. அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[টি খুঁটি ছিল| খুঁটির আংটা ও পর্দার বন্ধনী ছিল রূপোর|]]></a:t>
+              <a:t><![CDATA[பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. পশ্চিমদিকের প্রাঙ্গণে থাকল 50 হাত লম্বা পর্দার দেওয়াল| আর থাকল 10 টি খুঁটি ও 10 টি ভিত্তি|]]></a:t>
+              <a:t><![CDATA[11. வடபக்கத்துத் தொங்குதிரைகள் நூறுமுழம்; அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুঁটির আংটা ও পর্দার বন্ধনী তৈরী করা হল রূপো দিয়ে|]]></a:t>
+              <a:t><![CDATA[இருபது; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. প্রাঙ্গণের পূর্ব দিকে 50 হাত চওড়া| প্রাঙ্গণে প্রবেশের দরজা রাখা হল এই দিকেই|]]></a:t>
+              <a:t><![CDATA[12. மேற்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்; அவைகளின் தூண்கள் பத்து; அவைகளின் பாதங்கள் பத்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. প্রবেশ দরজার দিকের পর্দা ছিল 15 হাত লম্বা| এইদিকে তিনটি খুঁটি ও তিনটি ভিত্তি ছিল|]]></a:t>
+              <a:t><![CDATA[தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. অন্যদিকের প্রবেশ দরজাও ছিল 15 হাত লম্বা| ঐদিকে তিনটি খুঁটি ও তিনটি পায়া ছিল|]]></a:t>
+              <a:t><![CDATA[13. சூரியன் உதிக்கிற திசையாகிய கீழ்ப்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. প্রাঙ্গণের চারিদিকের সব পর্দাই ছিল মিহি শনের কাপড়ের তৈরী|]]></a:t>
+              <a:t><![CDATA[14. ஒருபுறத்துத் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. খুঁটির ভিত্তিগুলো ছিল পিতলের তৈরী| দণ্ডগুলির আংটা ও পর্দার বন্ধনী ছিল রূপো দিয়ে তৈরী| খুঁটির]]></a:t>
+              <a:t><![CDATA[15. பிராகாரவாசலின் ஒருபுறத்துக்குச் சரியாக மறுபுறத்திலும் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মাথাগুলো ছিল রূপো দিয়ে মোড়া| প্রাঙ্গণের সব খুঁটিতেই ছিল রূপোর পর্দাবন্ধনী|]]></a:t>
+              <a:t><![CDATA[தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উচ্চতা বিশিষ্ট চৌকোনা আকারের|]]></a:t>
+              <a:t><![CDATA[சதுரவடிவும் மூன்று முழ உயரமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. প্রাঙ্গণের প্রবেশ দরজার পর্দা তৈরী করা হল মিহি শনের কাপড় দিয়ে| এবং নীল, বেগুনী ও লাল সুতো]]></a:t>
+              <a:t><![CDATA[16. சுற்றுப்பிராகாரத்துத் தொங்குதிரைகளெல்லாம் மெல்லிய பஞ்சுநூலால் நெய்யப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে| পর্দার ওপর সুতোর কারুকার্য়্য়ও করা হল| পর্দাটি ছিল 20 হাত লম্বা এবং 5 হাত উঁচু| এগুলো]]></a:t>
+              <a:t><![CDATA[17. தூண்களின் பாதங்கள் வெண்கலம்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி; அவைகளின் குமிழ்களை மூடிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রাঙ্গণের চারিদিকের পর্দার সমান উঁচু|]]></a:t>
+              <a:t><![CDATA[தகடும் வெள்ளி; பிராகாரத்தின் தூண்களெல்லாம் வெள்ளிப்பூண்கள் போடப்பட்டவைகளுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. পর্দা ঠেকা দেওয়া হল চারটি খুঁটি ও চারটি পিতলের পায়া দিয়ে| খুঁটির আংটা তৈরী করা হল রূপো দিয়ে|]]></a:t>
+              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুঁটির ওপরের দিক আর পর্দার বন্ধনী রূপোর|]]></a:t>
+              <a:t><![CDATA[பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. বাকি 50 পাউণ্ড রূপো দিয়ে আংটা পর্দার বন্ধনী তৈরী করেছিল এবং খুঁটির মাথা মুড়ে দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. পবিত্র তাঁবুর সমস্ত কীলকগুলো এবং প্রাঙ্গণের চারিদিকের পর্দাগুলো ছিল পিতলের তৈরী|]]></a:t>
+              <a:t><![CDATA[19. அவைகளின் தூண்கள் நாலு; அவைகளின் வெண்கலப் பாதங்கள் நாலு; அவைகளின் கொக்கிகள் வெள்ளி; அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. প্রভুকে 26.5 টনেরও বেশী পিতল নৈবেদ্য দেওয়া হয়েছিল|]]></a:t>
+              <a:t><![CDATA[குமிழ்களை மூடிய தகடும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. মোশি লেবীয়দের আদেশ দিল পবিত্র তাঁবু বা সাক্ষ্যের তাঁবু তৈরীর কাজে যা কিছু ব্যবহার করা হয়েছে তা]]></a:t>
+              <a:t><![CDATA[20. வாசஸ்தலத்துக்கும் பிராகாரத்துக்கும் சுற்றிலும் இருந்த முளைகளெல்லாம் வெண்கலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একটি তালিকায লিখে রাখতে| এই তালিকার দায়িত্ব দেওয়া হল যাজক হারোণের পুত্র ঈথামরকে|]]></a:t>
+              <a:t><![CDATA[21. மோசேயின் கட்டளைப்படி ஆசாரியனான ஆரோனின் குமாரனாகிய இத்தாமாரின் கையிலே லேவியரின் ஊழியத்திற்கென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তারপর সে বেদীর প্রত্যেকটি কোণের জন্য একটি করে শৃঙ্গ বানালো এবং তাদের কোণায জুড়ে দিল যাতে তা]]></a:t>
+              <a:t><![CDATA[2. அதின் நாலு மூலைகளிலும் அதனோடு ஏகமாயிருக்கிற அதின் நாலு கொம்புகளையும் உண்டாக்கி, அதை வெண்கலத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. যিহূদা বংশীয হূরের পৌত্র ও উরির পুত্র বত্সলেল মোশিকে দেওয়া প্রভুর আদেশ অনুসারে সব কিছু তৈরী]]></a:t>
+              <a:t><![CDATA[எண்ணிக் கொடுக்கப்பட்ட சாட்சியின் வாசஸ்தலத்துப் பொருள்களின் தொகை இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করল|]]></a:t>
+              <a:t><![CDATA[22. யூதாவின் கோத்திரத்தில் ஊரின் மகனாகிய ஊரியின் குமாரன் பெசலெயேல் கர்த்தர் மோசேக்குக் கற்பித்ததை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ঐ পিতল দিয়ে সমাগম তাঁবুর প্রবেশ দরজার পায়া তৈরী করা হয়েছিল| পিতল দিয়ে, বেদী ও ঝাঁঝরি তৈরী]]></a:t>
+              <a:t><![CDATA[எல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছিল| বেদীতে প্রযোজনীয সমস্ত জিনিসপত্র পিতল দিয়ে তৈরী করা হয়েছিল|]]></a:t>
+              <a:t><![CDATA[23. அவனோடேகூடத் தாண் கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாப் சித்திரக் கொத்துவேலைக்காரனும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. দান বংশীয অহীষামকের পুত্র অহলীযাব তাকে এই কাজে সাহায্য করল| সে একজন দক্ষ কারিগর ও কারুশিল্পী| সে]]></a:t>
+              <a:t><![CDATA[விநோத வேலைகளைச் செய்கிற தொழிலாளியும், இளநீலநூலாலும் இரத்தாம்பர நூலாலும் சிவப்புநூலாலும் மெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিহি শনের কাপড়, নীল, বেগুনী ও লাল সুতো বোনায পারদর্শী ছিল|]]></a:t>
+              <a:t><![CDATA[பஞ்சுநூலாலும் சித்திரத் தையல்வேலை செய்கிறவனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. প্রাঙ্গণের চারিদিকের পর্দা ও প্রবেশ দরজার পর্দার পায়াও পিতল দিয়ে বানানো হয়েছিল| পবিত্র তাঁবুর]]></a:t>
+              <a:t><![CDATA[24. பரிசுத்த ஸ்தலத்தின் வேலைகள் யாவற்றிற்கும் காணிக்கையாகக் கொடுக்கப்பட்டுச் செலவான பொன்னெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খুঁটি এবং প্রাঙ্গণের চারদিকের পর্দার জন্য পিতল ব্যবহার করা হয়েছিল|]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி இருபத்தொன்பது தாலந்தும் எழுநூற்று முப்பது சேக்கல் நிறையுமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. এই পবিত্র স্থান নির্মাণের জন্য 2 টনেরও বেশী সোনা দেওয়া হয়েছিল| এটা ছিল সরকারি হিসাব]]></a:t>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনুযায়ীওজন|]]></a:t>
+              <a:t><![CDATA[25. சபையில் எண்ணப்பட்டவர்கள் கொடுத்த வெள்ளி பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி நூறு தாலந்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অখণ্ড হয় এবং বেদীটি পিতল দিয়ে ঢেকে দিল|]]></a:t>
+              <a:t><![CDATA[தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. যতজন লোককে গোনা হয়েছিল তারা সবাই আমলাতান্ত্রিক পরিমাণ অনুসারে 3.75 টন রূপো দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[ஆயிரத்தெழுநூற்று எழுபத்தைந்து சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. কুড়ি বছর বা তার বেশী বযসের লোকদের গোনা হয়েছিল| মোট 6,03,550 জন পুরুষ ছিল এবং প্রত্যেককে]]></a:t>
+              <a:t><![CDATA[26. எண்ணப்பட்டவர்களின் தொகையில் சேர்ந்த இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஆறுலட்சத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমলাতান্ত্রিক পরিমাপ অনুসারে 1.5 আউন্স রূপো কর হিসেবে দিতে হয়েছিল|]]></a:t>
+              <a:t><![CDATA[மூவாயிரத்து ஐந்நூற்று ஐம்பது பேர்களில் ஒவ்வொரு தலைக்கு பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তারা 3.75 টন রূপো ব্যবহার করে প্রভুর পবিত্র স্থান এবং পর্দার জন্য 100 টি ভিত্তি তৈরী করেছিল|]]></a:t>
+              <a:t><![CDATA[அரைச்சேக்கலாகிய பெக்கா என்னும் விழுக்காடு சேர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তারা পবিত্র স্থানের ভিত্তির জন্য এবং পর্দার পায়ার জন্য 3.75 টন রূপো ব্যবহার করেছিল| মোট 100 টি]]></a:t>
+              <a:t><![CDATA[27. அந்த வெள்ளியில் நூறு தாலந்து வெள்ளியினால் பரிசுத்த ஸ்தலத்தின் பாதங்களும் திரையின் பாதங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +14394,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ভিত্তি করা হয়েছিল| তারা প্রতিটি ভিত্তির জন্য 75 পাউণ্ড রূপো ব্যবহার করেছিল|]]></a:t>
+              <a:t><![CDATA[வார்ப்பிக்கப்பட்டது; பாதத்துக்கு ஒரு தாலந்து விழுக்காடு நூறு பாதங்களுக்கு நூறு தாலந்து செலவாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. அந்த ஆயிரத்தெழுநூற்று எழுபத்தைந்து சேக்கலால் தூண்களுக்குப் பூண்களைப் பண்ணி, அவைகளின் குமிழ்களைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தகடுகளால் மூடி, அவைகளுக்குப் பூண்களை உண்டாக்கினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. காணிக்கையாகச் செலுத்தப்பட்ட வெண்கலமானது எழுபது தாலந்தும் இரண்டாயிரத்து நானூறு சேக்கல் நிறையுமாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +15054,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. সে বেদীতে ব্যবহারের সব সরঞ্জাম পিতল দিয়ে তৈরী করল| সে পাত্র, বেলচা, বাটি, কাঁটা চামচ, চাটু]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பீடத்தின் சகல பணிமுட்டுகளாகிய சாம்பல் எடுக்கத்தக்க சட்டிகளையும், கரண்டிகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. அதினாலே ஆசரிப்புக் கூடாரவாசல் மறைவின் பாதங்களையும், வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சல்லடையையும், பலிபீடத்தின் சகல பணிமுட்டுகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. சுற்றுப் பிராகாரத்தின் பாதங்களையும், பிராகாரவாசல் மறைவின் பாதங்களையும், வாசஸ்தலத்தின் சகல]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முளைகளையும், சுற்றுப்பிராகாரத்தின் சகல முளைகளையும் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইত্যাদি তৈরী করল|]]></a:t>
+              <a:t><![CDATA[கிண்ணிகளையும், முள்துறடுகளையும், நெருப்புச் சட்டிகளையும் உண்டாக்கினான்; அதின் பனிமுட்டுகளையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তারপর সে পিতল দিয়ে জালের মতো একটি ঝাঁঝরি তৈরী করল| বেদীর বেড়ের নীচে থেকে মাঝখান পর্য়ন্ত এই]]></a:t>
+              <a:t><![CDATA[வெண்கலத்தினால் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঝাঁঝরি বসানো হল|]]></a:t>
+              <a:t><![CDATA[4. வலைப்பின்னல்போன்ற ஒரு வெண்கலச் சல்லடையையும் பலிபீடத்திற்கு உண்டாக்கி, அதை அந்தப் பீடத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +16324,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>63</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>