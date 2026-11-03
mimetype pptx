--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -7242,51 +7242,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619108" r:id="rId1"/>
+    <p:sldLayoutId id="2482634562" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -16039,91 +16039,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +16149,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>