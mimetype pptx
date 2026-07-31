--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -101,52 +101,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -182,51 +180,50 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
-    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -379,54 +376,53 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பீடத்தின் சகல பணிமுட்டுகளாகிய சாம்பல் எடுக்கத்தக்க சட்டிகளையும், கரண்டிகளையும், கிண்ணிகளையும், முள்துறடுகளையும், நெருப்புச் சட்டிகளையும் உண்டாக்கினான்; அதின் பனிமுட்டுகளையெல்லாம் வெண்கலத்தினால் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[5. அந்த வெண்கலச் சல்லடையின் நாலு மூலைகளிலும் தண்டுகளைப் பாய்ச்சுகிறதற்கு நாலு வளையங்களை வார்ப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பீடத்தின் சகல பணிமுட்டுகளாகிய சாம்பல் எடுக்கத்தக்க சட்டிகளையும், கரண்டிகளையும், கிண்ணிகளையும், முள்துறடுகளையும், நெருப்புச் சட்டிகளையும் உண்டாக்கினான்; அதின் பனிமுட்டுகளையெல்லாம் வெண்கலத்தினால் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[6. அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளை வெண்கலத் தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வலைப்பின்னல்போன்ற ஒரு வெண்கலச் சல்லடையையும் பலிபீடத்திற்கு உண்டாக்கி, அதை அந்தப் பீடத்தின் சுற்றுக்குக் கீழே பாதி உயரத்தில் இருக்கத்தக்கதாக வைத்து,]]></a:t>
+              <a:t><![CDATA[7. பலிபீடத்தை அவைகளால் சுமக்கத்தக்கதாக, அதின் பக்கங்களிலுள்ள வளையங்களில் பாய்ச்சினான்; பலிபீடத்தை உள்வெளிவிட்டுப் பலகைகளினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வலைப்பின்னல்போன்ற ஒரு வெண்கலச் சல்லடையையும் பலிபீடத்திற்கு உண்டாக்கி, அதை அந்தப் பீடத்தின் சுற்றுக்குக் கீழே பாதி உயரத்தில் இருக்கத்தக்கதாக வைத்து,]]></a:t>
+              <a:t><![CDATA[7. பலிபீடத்தை அவைகளால் சுமக்கத்தக்கதாக, அதின் பக்கங்களிலுள்ள வளையங்களில் பாய்ச்சினான்; பலிபீடத்தை உள்வெளிவிட்டுப் பலகைகளினால் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த வெண்கலச் சல்லடையின் நாலு மூலைகளிலும் தண்டுகளைப் பாய்ச்சுகிறதற்கு நாலு வளையங்களை வார்ப்பித்து,]]></a:t>
+              <a:t><![CDATA[8. ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டம் கூட்டமாய்க் கூடின ஸ்திரீகளின் தர்ப்பணங்களாலே, வெண்கலத் தொட்டியையும் அதின் வெண்கலப் பாதத்தையும் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்தத் தண்டுகளைச் சீத்திம் மரத்தால் பண்ணி, அவைகளை வெண்கலத் தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[8. ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டம் கூட்டமாய்க் கூடின ஸ்திரீகளின் தர்ப்பணங்களாலே, வெண்கலத் தொட்டியையும் அதின் வெண்கலப் பாதத்தையும் உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பலிபீடத்தை அவைகளால் சுமக்கத்தக்கதாக, அதின் பக்கங்களிலுள்ள வளையங்களில் பாய்ச்சினான்; பலிபீடத்தை உள்வெளிவிட்டுப் பலகைகளினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[9. பிராகாரத்தையும் உண்டுபண்ணினான். தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்தமெல்லிய பஞ்சுநூலால் நெய்த நூறு முழ நீளமான தொங்குதிரைகளைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பலிபீடத்தை அவைகளால் சுமக்கத்தக்கதாக, அதின் பக்கங்களிலுள்ள வளையங்களில் பாய்ச்சினான்; பலிபீடத்தை உள்வெளிவிட்டுப் பலகைகளினால் செய்தான்.]]></a:t>
+              <a:t><![CDATA[9. பிராகாரத்தையும் உண்டுபண்ணினான். தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்தமெல்லிய பஞ்சுநூலால் நெய்த நூறு முழ நீளமான தொங்குதிரைகளைச் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டம் கூட்டமாய்க் கூடின ஸ்திரீகளின் தர்ப்பணங்களாலே, வெண்கலத் தொட்டியையும் அதின் வெண்கலப் பாதத்தையும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[10. அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆசரிப்புக் கூடாரத்தின் வாசலில் கூட்டம் கூட்டமாய்க் கூடின ஸ்திரீகளின் தர்ப்பணங்களாலே, வெண்கலத் தொட்டியையும் அதின் வெண்கலப் பாதத்தையும் உண்டாக்கினான்.]]></a:t>
+              <a:t><![CDATA[10. அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. காணிக்கையாகச் செலுத்தப்பட்ட வெண்கலமானது எழுபது தாலந்தும் இரண்டாயிரத்து நானூறு சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[1. தகனபலிபீடத்தையும் சீத்திம் மரத்தால் உண்டாக்கினான்; அது ஐந்து முழ நீளமும் ஐந்து முழ அகலமும் சதுரவடிவும் மூன்று முழ உயரமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிராகாரத்தையும் உண்டுபண்ணினான். தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்தமெல்லிய பஞ்சுநூலால் நெய்த நூறு முழ நீளமான தொங்குதிரைகளைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. வடபக்கத்துத் தொங்குதிரைகள் நூறுமுழம்; அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிராகாரத்தையும் உண்டுபண்ணினான். தெற்கே தென்திசைக்கு எதிரான பிராகாரத்துக்குத் திரித்தமெல்லிய பஞ்சுநூலால் நெய்த நூறு முழ நீளமான தொங்குதிரைகளைச் செய்தான்.]]></a:t>
+              <a:t><![CDATA[11. வடபக்கத்துத் தொங்குதிரைகள் நூறுமுழம்; அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[12. மேற்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்; அவைகளின் தூண்கள் பத்து; அவைகளின் பாதங்கள் பத்து; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[12. மேற்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்; அவைகளின் தூண்கள் பத்து; அவைகளின் பாதங்கள் பத்து; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வடபக்கத்துத் தொங்குதிரைகள் நூறுமுழம்; அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[13. சூரியன் உதிக்கிற திசையாகிய கீழ்ப்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வடபக்கத்துத் தொங்குதிரைகள் நூறுமுழம்; அவைகளின் தூண்கள் இருபது; அவைகளின் வெண்கலப் பாதங்கள் இருபது; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[14. ஒருபுறத்துத் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்; அவைகளின் தூண்கள் பத்து; அவைகளின் பாதங்கள் பத்து; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[15. பிராகாரவாசலின் ஒருபுறத்துக்குச் சரியாக மறுபுறத்திலும் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மேற்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்; அவைகளின் தூண்கள் பத்து; அவைகளின் பாதங்கள் பத்து; தூண்களின் கொக்கிகளும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[16. சுற்றுப்பிராகாரத்துத் தொங்குதிரைகளெல்லாம் மெல்லிய பஞ்சுநூலால் நெய்யப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. சூரியன் உதிக்கிற திசையாகிய கீழ்ப்பக்கத்துத் தொங்குதிரைகள் ஐம்பது முழம்.]]></a:t>
+              <a:t><![CDATA[17. தூண்களின் பாதங்கள் வெண்கலம்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் வெள்ளி; பிராகாரத்தின் தூண்களெல்லாம் வெள்ளிப்பூண்கள் போடப்பட்டவைகளுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருபுறத்துத் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[17. தூண்களின் பாதங்கள் வெண்கலம்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் வெள்ளி; பிராகாரத்தின் தூண்களெல்லாம் வெள்ளிப்பூண்கள் போடப்பட்டவைகளுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதினாலே ஆசரிப்புக் கூடாரவாசல் மறைவின் பாதங்களையும், வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், பலிபீடத்தின் சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[1. தகனபலிபீடத்தையும் சீத்திம் மரத்தால் உண்டாக்கினான்; அது ஐந்து முழ நீளமும் ஐந்து முழ அகலமும் சதுரவடிவும் மூன்று முழ உயரமுமானது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒருபுறத்துத் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிராகாரவாசலின் ஒருபுறத்துக்குச் சரியாக மறுபுறத்திலும் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பிராகாரவாசலின் ஒருபுறத்துக்குச் சரியாக மறுபுறத்திலும் தொங்குதிரைகள் பதினைந்து முழம்; அவைகளின் தூண்கள் மூன்று; அவைகளின் பாதங்கள் மூன்று.]]></a:t>
+              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. சுற்றுப்பிராகாரத்துத் தொங்குதிரைகளெல்லாம் மெல்லிய பஞ்சுநூலால் நெய்யப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. அவைகளின் தூண்கள் நாலு; அவைகளின் வெண்கலப் பாதங்கள் நாலு; அவைகளின் கொக்கிகள் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களின் பாதங்கள் வெண்கலம்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் வெள்ளி; பிராகாரத்தின் தூண்களெல்லாம் வெள்ளிப்பூண்கள் போடப்பட்டவைகளுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[19. அவைகளின் தூண்கள் நாலு; அவைகளின் வெண்கலப் பாதங்கள் நாலு; அவைகளின் கொக்கிகள் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தூண்களின் பாதங்கள் வெண்கலம்; தூண்களின் கொக்கிகளும் பூண்களும் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் வெள்ளி; பிராகாரத்தின் தூண்களெல்லாம் வெள்ளிப்பூண்கள் போடப்பட்டவைகளுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[28. அந்த ஆயிரத்தெழுநூற்று எழுபத்தைந்து சேக்கலால் தூண்களுக்குப் பூண்களைப் பண்ணி, அவைகளின் குமிழ்களைத் தகடுகளால் மூடி, அவைகளுக்குப் பூண்களை உண்டாக்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
+              <a:t><![CDATA[20. வாசஸ்தலத்துக்கும் பிராகாரத்துக்கும் சுற்றிலும் இருந்த முளைகளெல்லாம் வெண்கலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
+              <a:t><![CDATA[29. காணிக்கையாகச் செலுத்தப்பட்ட வெண்கலமானது எழுபது தாலந்தும் இரண்டாயிரத்து நானூறு சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பிராகார வாசலின் தொங்குதிரை இளநீல நூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்யப்பட்ட விசித்திரத்தையல் வேலையாயிருந்தது; அதின் நீளம் இருபது முழம், அதின் அகலமும் உயரமும் பிராகாரத்தின் தொங்குதிரைகளுக்குச் சரியாய் ஐந்து முழம்.]]></a:t>
+              <a:t><![CDATA[21. மோசேயின் கட்டளைப்படி ஆசாரியனான ஆரோனின் குமாரனாகிய இத்தாமாரின் கையிலே லேவியரின் ஊழியத்திற்கென்று எண்ணிக் கொடுக்கப்பட்ட சாட்சியின் வாசஸ்தலத்துப் பொருள்களின் தொகை இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளின் தூண்கள் நாலு; அவைகளின் வெண்கலப் பாதங்கள் நாலு; அவைகளின் கொக்கிகள் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[21. மோசேயின் கட்டளைப்படி ஆசாரியனான ஆரோனின் குமாரனாகிய இத்தாமாரின் கையிலே லேவியரின் ஊழியத்திற்கென்று எண்ணிக் கொடுக்கப்பட்ட சாட்சியின் வாசஸ்தலத்துப் பொருள்களின் தொகை இதுவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அதினாலே ஆசரிப்புக் கூடாரவாசல் மறைவின் பாதங்களையும், வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், பலிபீடத்தின் சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[2. அதின் நாலு மூலைகளிலும் அதனோடு ஏகமாயிருக்கிற அதின் நாலு கொம்புகளையும் உண்டாக்கி, அதை வெண்கலத் தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவைகளின் தூண்கள் நாலு; அவைகளின் வெண்கலப் பாதங்கள் நாலு; அவைகளின் கொக்கிகள் வெள்ளி; அவைகளின் குமிழ்களை மூடிய தகடும் அவைகளின் பூண்களும் வெள்ளி.]]></a:t>
+              <a:t><![CDATA[22. யூதாவின் கோத்திரத்தில் ஊரின் மகனாகிய ஊரியின் குமாரன் பெசலெயேல் கர்த்தர் மோசேக்குக் கற்பித்ததை எல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வாசஸ்தலத்துக்கும் பிராகாரத்துக்கும் சுற்றிலும் இருந்த முளைகளெல்லாம் வெண்கலம்.]]></a:t>
+              <a:t><![CDATA[22. யூதாவின் கோத்திரத்தில் ஊரின் மகனாகிய ஊரியின் குமாரன் பெசலெயேல் கர்த்தர் மோசேக்குக் கற்பித்ததை எல்லாம் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசேயின் கட்டளைப்படி ஆசாரியனான ஆரோனின் குமாரனாகிய இத்தாமாரின் கையிலே லேவியரின் ஊழியத்திற்கென்று எண்ணிக் கொடுக்கப்பட்ட சாட்சியின் வாசஸ்தலத்துப் பொருள்களின் தொகை இதுவே.]]></a:t>
+              <a:t><![CDATA[30. அதினாலே ஆசரிப்புக் கூடாரவாசல் மறைவின் பாதங்களையும், வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், பலிபீடத்தின் சகல பணிமுட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசேயின் கட்டளைப்படி ஆசாரியனான ஆரோனின் குமாரனாகிய இத்தாமாரின் கையிலே லேவியரின் ஊழியத்திற்கென்று எண்ணிக் கொடுக்கப்பட்ட சாட்சியின் வாசஸ்தலத்துப் பொருள்களின் தொகை இதுவே.]]></a:t>
+              <a:t><![CDATA[30. அதினாலே ஆசரிப்புக் கூடாரவாசல் மறைவின் பாதங்களையும், வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், பலிபீடத்தின் சகல பணிமுட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யூதாவின் கோத்திரத்தில் ஊரின் மகனாகிய ஊரியின் குமாரன் பெசலெயேல் கர்த்தர் மோசேக்குக் கற்பித்ததை எல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[23. அவனோடேகூடத் தாண் கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாப் சித்திரக் கொத்துவேலைக்காரனும், விநோத வேலைகளைச் செய்கிற தொழிலாளியும், இளநீலநூலாலும் இரத்தாம்பர நூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலை செய்கிறவனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. யூதாவின் கோத்திரத்தில் ஊரின் மகனாகிய ஊரியின் குமாரன் பெசலெயேல் கர்த்தர் மோசேக்குக் கற்பித்ததை எல்லாம் செய்தான்.]]></a:t>
+              <a:t><![CDATA[23. அவனோடேகூடத் தாண் கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாப் சித்திரக் கொத்துவேலைக்காரனும், விநோத வேலைகளைச் செய்கிற தொழிலாளியும், இளநீலநூலாலும் இரத்தாம்பர நூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலை செய்கிறவனுமாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோடேகூடத் தாண் கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாப் சித்திரக் கொத்துவேலைக்காரனும், விநோத வேலைகளைச் செய்கிற தொழிலாளியும், இளநீலநூலாலும் இரத்தாம்பர நூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலை செய்கிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. சுற்றுப் பிராகாரத்தின் பாதங்களையும், பிராகாரவாசல் மறைவின் பாதங்களையும், வாசஸ்தலத்தின் சகல முளைகளையும், சுற்றுப்பிராகாரத்தின் சகல முளைகளையும் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவனோடேகூடத் தாண் கோத்திரத்து அகிசாமாகின் குமாரனாகிய அகோலியாப் சித்திரக் கொத்துவேலைக்காரனும், விநோத வேலைகளைச் செய்கிற தொழிலாளியும், இளநீலநூலாலும் இரத்தாம்பர நூலாலும் சிவப்புநூலாலும் மெல்லிய பஞ்சுநூலாலும் சித்திரத் தையல்வேலை செய்கிறவனுமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[31. சுற்றுப் பிராகாரத்தின் பாதங்களையும், பிராகாரவாசல் மறைவின் பாதங்களையும், வாசஸ்தலத்தின் சகல முளைகளையும், சுற்றுப்பிராகாரத்தின் சகல முளைகளையும் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சுற்றுப் பிராகாரத்தின் பாதங்களையும், பிராகாரவாசல் மறைவின் பாதங்களையும், வாசஸ்தலத்தின் சகல முளைகளையும், சுற்றுப்பிராகாரத்தின் சகல முளைகளையும் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. அதின் நாலு மூலைகளிலும் அதனோடு ஏகமாயிருக்கிற அதின் நாலு கொம்புகளையும் உண்டாக்கி, அதை வெண்கலத் தகட்டால் மூடி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சபையில் எண்ணப்பட்டவர்கள் கொடுத்த வெள்ளி பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி நூறு தாலந்தும், ஆயிரத்தெழுநூற்று எழுபத்தைந்து சேக்கல் நிறையுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[26. எண்ணப்பட்டவர்களின் தொகையில் சேர்ந்த இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஆறுலட்சத்து மூவாயிரத்து ஐந்நூற்று ஐம்பது பேர்களில் ஒவ்வொரு தலைக்கு பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி அரைச்சேக்கலாகிய பெக்கா என்னும் விழுக்காடு சேர்ந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எண்ணப்பட்டவர்களின் தொகையில் சேர்ந்த இருபது வயது முதற்கொண்டு அதற்கு மேற்பட்ட ஆறுலட்சத்து மூவாயிரத்து ஐந்நூற்று ஐம்பது பேர்களில் ஒவ்வொரு தலைக்கு பரிசுத்த ஸ்தலத்தின் சேக்கலின்படி அரைச்சேக்கலாகிய பெக்கா என்னும் விழுக்காடு சேர்ந்தது.]]></a:t>
+              <a:t><![CDATA[27. அந்த வெள்ளியில் நூறு தாலந்து வெள்ளியினால் பரிசுத்த ஸ்தலத்தின் பாதங்களும் திரையின் பாதங்களும் வார்ப்பிக்கப்பட்டது; பாதத்துக்கு ஒரு தாலந்து விழுக்காடு நூறு பாதங்களுக்கு நூறு தாலந்து செலவாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5837,159 +5833,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[27. அந்த வெள்ளியில் நூறு தாலந்து வெள்ளியினால் பரிசுத்த ஸ்தலத்தின் பாதங்களும் திரையின் பாதங்களும் வார்ப்பிக்கப்பட்டது; பாதத்துக்கு ஒரு தாலந்து விழுக்காடு நூறு பாதங்களுக்கு நூறு தாலந்து செலவாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -6045,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தகனபலிபீடத்தையும் சீத்திம் மரத்தால் உண்டாக்கினான்; அது ஐந்து முழ நீளமும் ஐந்து முழ அகலமும் சதுரவடிவும் மூன்று முழ உயரமுமானது.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பீடத்தின் சகல பணிமுட்டுகளாகிய சாம்பல் எடுக்கத்தக்க சட்டிகளையும், கரண்டிகளையும், கிண்ணிகளையும், முள்துறடுகளையும், நெருப்புச் சட்டிகளையும் உண்டாக்கினான்; அதின் பனிமுட்டுகளையெல்லாம் வெண்கலத்தினால் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தகனபலிபீடத்தையும் சீத்திம் மரத்தால் உண்டாக்கினான்; அது ஐந்து முழ நீளமும் ஐந்து முழ அகலமும் சதுரவடிவும் மூன்று முழ உயரமுமானது.]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பீடத்தின் சகல பணிமுட்டுகளாகிய சாம்பல் எடுக்கத்தக்க சட்டிகளையும், கரண்டிகளையும், கிண்ணிகளையும், முள்துறடுகளையும், நெருப்புச் சட்டிகளையும் உண்டாக்கினான்; அதின் பனிமுட்டுகளையெல்லாம் வெண்கலத்தினால் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதின் நாலு மூலைகளிலும் அதனோடு ஏகமாயிருக்கிற அதின் நாலு கொம்புகளையும் உண்டாக்கி, அதை வெண்கலத் தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[4. வலைப்பின்னல்போன்ற ஒரு வெண்கலச் சல்லடையையும் பலிபீடத்திற்கு உண்டாக்கி, அதை அந்தப் பீடத்தின் சுற்றுக்குக் கீழே பாதி உயரத்தில் இருக்கத்தக்கதாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதின் நாலு மூலைகளிலும் அதனோடு ஏகமாயிருக்கிற அதின் நாலு கொம்புகளையும் உண்டாக்கி, அதை வெண்கலத் தகட்டால் மூடி,]]></a:t>
+              <a:t><![CDATA[4. வலைப்பின்னல்போன்ற ஒரு வெண்கலச் சல்லடையையும் பலிபீடத்திற்கு உண்டாக்கி, அதை அந்தப் பீடத்தின் சுற்றுக்குக் கீழே பாதி உயரத்தில் இருக்கத்தக்கதாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506374" r:id="rId1"/>
+    <p:sldLayoutId id="2474540476" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6895,58 +6782,50 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -7079,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और उसने वेदी का सारा सामान, अर्थात उसकी हांडिय़ों, फावडिय़ों, कटोरों, कांटों, और करछों को बनाया।]]></a:t>
+              <a:t><![CDATA[5. তারপর সে বেদীটি বয়ে নিয়ে যাওয়ার খুঁটি লাগাবার জন্য ঝাঁঝরির চারকোণা়য চারটি আংটা লাগাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसका सारा सामान उसने पीतल का बनाया।]]></a:t>
+              <a:t><![CDATA[6. তারপর সে বাবলা কাঠ দিয়ে খুঁটি তৈরী করে পিতল দিয়ে মুড়ে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. और वेदी के लिये उसके चारों ओर की कंगनी के तले उसने पीतल की जाली की एक झंझरी बनाईं, वह नीचे से]]></a:t>
+              <a:t><![CDATA[7. বেদীটি বয়ে নিয়ে যাওয়ার জন্য খুঁটিগুলো আংটার ভিতরে ঢুকিয়ে দেওয়া হল| বেদীর ধারগুলো তৈরী করা হল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वेदी की ऊंचाई के मध्य तक पहुंची।]]></a:t>
+              <a:t><![CDATA[তক্তা দিয়ে| এটা ছিল একটা খালি সিন্দুকের মতো ফাঁপা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और उसने पीतल की झंझरी के चारों कोनों के लिये चार कड़े ढाले, जो डण्डों के खानों का काम दें।]]></a:t>
+              <a:t><![CDATA[8. তারপর সে পিতল দিয়ে পাত্র এবং পাত্রের পায়া তৈরী করল| এটা মহিলাদের দেওয়া পিতলের আযনা থেকে নেওয়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. फिर उसने डण्डों को बबूल की लकड़ी का बनाया, और पीतल से मढ़ा।]]></a:t>
+              <a:t><![CDATA[হয়েছিল| এই মহিলারা সমাগম তাঁবুর প্রবেশ দরজায় সেবা করার জন্য এসেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब उसने डण्डों को वेदी की अलंगों के कड़ों में वेदी के उठाने के लिये डाल दिया। वेदी को उसने तख्तों]]></a:t>
+              <a:t><![CDATA[9. তারপর সে প্রাঙ্গণের চারিদিকে পর্দার একটি দেওয়াল তৈরী করল| দক্ষিণ দিকে সে 100 হাত লম্বা পর্দার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से खोखली बनाया॥]]></a:t>
+              <a:t><![CDATA[একটি দেওয়াল তৈরী করল| এই পর্দাগুলো ছিল মিহি শনের কাপড় দিয়ে তৈরী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और उसे ने हौदी और उसका पाया दोनों पीतल के बनाए, यह मिलाप वाले तम्बू के द्वार पर सेवा करने वाली]]></a:t>
+              <a:t><![CDATA[10. কুড়িটি খুঁটির সাহায্যে এই পর্দাগুলিতে অবলম্বন দেওয়া ছিল| খুঁটিগুলো ছিল 20 টি পিতলের ভিত্তির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[महिलाओं के दर्पणों के लिये पीतल के बनाए गए॥]]></a:t>
+              <a:t><![CDATA[উপর| খুঁটির আংটা ও পর্দার বন্ধনী ছিল রূপোর তৈরী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. और भेंट का पीतल सत्तर किक्कार और दो हज़ार चार सौ शेकेल था;]]></a:t>
+              <a:t><![CDATA[1. তারপর বত্সলেল বাবলা কাঠ দিয়ে হোমবলির বেদী তৈরী করলেন| এটা ছিল 5 হাত লম্বা, 5 হাত চওড়া ও 3 হাত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. फिर उसने आंगन बनाया; और दक्खिन अलंग के लिये आंगन के पर्दे बटी हुई सूक्ष्म सनी के कपड़े के थे, और]]></a:t>
+              <a:t><![CDATA[11. উত্তর দিকের প্রাঙ্গণেও ছিল 100 হাত লম্বা পর্দার একটি দেওয়াল| সেখানে 20 টি পিতলের ভিত্তির ওপর 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सब मिलाकर सौ हाथ लम्बे थे;]]></a:t>
+              <a:t><![CDATA[টি খুঁটি ছিল| খুঁটির আংটা ও পর্দার বন্ধনী ছিল রূপোর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. उनके लिये बीस खम्भे, और इनकी पीतल की बीस कुसिर्यां बनी; और खम्भों की घुंडियां और जोड़ने की छड़ें]]></a:t>
+              <a:t><![CDATA[12. পশ্চিমদিকের প্রাঙ্গণে থাকল 50 হাত লম্বা পর্দার দেওয়াল| আর থাকল 10 টি খুঁটি ও 10 টি ভিত্তি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[चांदी की बनीं।]]></a:t>
+              <a:t><![CDATA[খুঁটির আংটা ও পর্দার বন্ধনী তৈরী করা হল রূপো দিয়ে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और उत्तर अलंग के लिये बीस खम्भे, और इनकी पीतल की बीस ही कुसिर्यां बनीं, और खम्भों की घुंडियां और]]></a:t>
+              <a:t><![CDATA[13. প্রাঙ্গণের পূর্ব দিকে 50 হাত চওড়া| প্রাঙ্গণে প্রবেশের দরজা রাখা হল এই দিকেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जोड़ने की छड़ें चांदी की बनी।]]></a:t>
+              <a:t><![CDATA[14. প্রবেশ দরজার দিকের পর্দা ছিল 15 হাত লম্বা| এইদিকে তিনটি খুঁটি ও তিনটি ভিত্তি ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और पश्चिम अलंग के लिये सब पर्दे मिलाकर पचास हाथ के थे; उनके लिये दस खम्भे, और दस ही उनकी]]></a:t>
+              <a:t><![CDATA[15. অন্যদিকের প্রবেশ দরজাও ছিল 15 হাত লম্বা| ঐদিকে তিনটি খুঁটি ও তিনটি পায়া ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कुसिर्यां थीं, और खम्भों की घुंडियां और जोड़ने की छड़ें चांदी की थीं।]]></a:t>
+              <a:t><![CDATA[16. প্রাঙ্গণের চারিদিকের সব পর্দাই ছিল মিহি শনের কাপড়ের তৈরী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और पूरब अलंग में भी वह पचास हाथ के थे।]]></a:t>
+              <a:t><![CDATA[17. খুঁটির ভিত্তিগুলো ছিল পিতলের তৈরী| দণ্ডগুলির আংটা ও পর্দার বন্ধনী ছিল রূপো দিয়ে তৈরী| খুঁটির]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. आंगन के द्वार के एक ओर के लिये पंद्रह हाथ के पर्दे बने; और उनके लिये तीन खम्भे और तीन कुसिर्यां]]></a:t>
+              <a:t><![CDATA[মাথাগুলো ছিল রূপো দিয়ে মোড়া| প্রাঙ্গণের সব খুঁটিতেই ছিল রূপোর পর্দাবন্ধনী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. उससे मिलाप वाले तम्बू के द्वार की कुसिर्यां, और पीतल की वेदी, पीतल की झंझरी, और वेदी का सारा]]></a:t>
+              <a:t><![CDATA[উচ্চতা বিশিষ্ট চৌকোনা আকারের|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[थी।]]></a:t>
+              <a:t><![CDATA[18. প্রাঙ্গণের প্রবেশ দরজার পর্দা তৈরী করা হল মিহি শনের কাপড় দিয়ে| এবং নীল, বেগুনী ও লাল সুতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. और आंगन के द्वार की दूसरी ओर भी वैसा ही बना था; और आंगन के दरवाजे के इधर और उधर पंद्रह पंद्रह]]></a:t>
+              <a:t><![CDATA[দিয়ে| পর্দার ওপর সুতোর কারুকার্য়্য়ও করা হল| পর্দাটি ছিল 20 হাত লম্বা এবং 5 হাত উঁচু| এগুলো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हाथ के पर्दे बने थे; और उनके लिये तीन ही खम्भे, और तीन ही तीन इनकी कुसिर्यां भी थीं।]]></a:t>
+              <a:t><![CDATA[প্রাঙ্গণের চারিদিকের পর্দার সমান উঁচু|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. आंगन की चारों ओर सब पर्दे सूक्ष्म बटी हुई सनी के कपड़े के बने हुए थे।]]></a:t>
+              <a:t><![CDATA[19. পর্দা ঠেকা দেওয়া হল চারটি খুঁটি ও চারটি পিতলের পায়া দিয়ে| খুঁটির আংটা তৈরী করা হল রূপো দিয়ে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. और खम्भों की कुसिर्यां पीतल की, और घुंडियां और छड़े चांदी की बनी, और उनके सिरे चांदी से मढ़े गए,]]></a:t>
+              <a:t><![CDATA[খুঁটির ওপরের দিক আর পর্দার বন্ধনী রূপোর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और आंगन के सब खम्भे चांदी के छड़ों से जोड़े गए थे।]]></a:t>
+              <a:t><![CDATA[28. বাকি 50 পাউণ্ড রূপো দিয়ে আংটা পর্দার বন্ধনী তৈরী করেছিল এবং খুঁটির মাথা মুড়ে দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. आंगन के द्वार के पर्दे पर बेल बूटे का काम किया हुआ था, और वह नीले, बैंजनी और लाल रंग के कपड़े]]></a:t>
+              <a:t><![CDATA[20. পবিত্র তাঁবুর সমস্ত কীলকগুলো এবং প্রাঙ্গণের চারিদিকের পর্দাগুলো ছিল পিতলের তৈরী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का; और सूक्ष्म बटी हुई सनी के कपड़े के बने थे; और उसकी लम्बाई बीस हाथ की थी, और उसकी ऊंचाई आंगन की]]></a:t>
+              <a:t><![CDATA[29. প্রভুকে 26.5 টনেরও বেশী পিতল নৈবেদ্য দেওয়া হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कनात की चौड़ाई के सामान पांच हाथ की बनी।]]></a:t>
+              <a:t><![CDATA[21. মোশি লেবীয়দের আদেশ দিল পবিত্র তাঁবু বা সাক্ষ্যের তাঁবু তৈরীর কাজে যা কিছু ব্যবহার করা হয়েছে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. और उनके लिये चार खम्भे, और खम्भों की चार ही कुसिर्यां पीतल की बनीं, उनकी घुंडियां चांदी की बनीं,]]></a:t>
+              <a:t><![CDATA[একটি তালিকায লিখে রাখতে| এই তালিকার দায়িত্ব দেওয়া হল যাজক হারোণের পুত্র ঈথামরকে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सामान;]]></a:t>
+              <a:t><![CDATA[2. তারপর সে বেদীর প্রত্যেকটি কোণের জন্য একটি করে শৃঙ্গ বানালো এবং তাদের কোণায জুড়ে দিল যাতে তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[और उनके सिरे चांदी से मढ़े गए, और उनकी छड़ें चांदी की बनीं।]]></a:t>
+              <a:t><![CDATA[22. যিহূদা বংশীয হূরের পৌত্র ও উরির পুত্র বত্সলেল মোশিকে দেওয়া প্রভুর আদেশ অনুসারে সব কিছু তৈরী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और निवास और आंगन की चारों ओर के सब खूंटे पीतल के बने थे॥]]></a:t>
+              <a:t><![CDATA[করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. साक्षीपत्र के निवास का सामान जो लेवियों की सेवकाई के लिये बना; और जिसकी गिनती हारून याजक के]]></a:t>
+              <a:t><![CDATA[30. ঐ পিতল দিয়ে সমাগম তাঁবুর প্রবেশ দরজার পায়া তৈরী করা হয়েছিল| পিতল দিয়ে, বেদী ও ঝাঁঝরি তৈরী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र ईतामार के द्वारा मूसा के कहने से हुई थी, उसका वर्णन यह है।]]></a:t>
+              <a:t><![CDATA[হয়েছিল| বেদীতে প্রযোজনীয সমস্ত জিনিসপত্র পিতল দিয়ে তৈরী করা হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. जिस जिस वस्तु के बनाने की आज्ञा यहोवा ने मूसा को दी थी उसको यहूदा के गोत्र वाले बसलेल ने, जो हूर]]></a:t>
+              <a:t><![CDATA[23. দান বংশীয অহীষামকের পুত্র অহলীযাব তাকে এই কাজে সাহায্য করল| সে একজন দক্ষ কারিগর ও কারুশিল্পী| সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[का पोता और ऊरी का पुत्र था, बना दिया।]]></a:t>
+              <a:t><![CDATA[মিহি শনের কাপড়, নীল, বেগুনী ও লাল সুতো বোনায পারদর্শী ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और उसके संग दान के गोत्र वाले, अहीसामाक के पुत्र, ओहोलीआब था, जो खोदने और काढ़ने वाला और नीले,]]></a:t>
+              <a:t><![CDATA[31. প্রাঙ্গণের চারিদিকের পর্দা ও প্রবেশ দরজার পর্দার পায়াও পিতল দিয়ে বানানো হয়েছিল| পবিত্র তাঁবুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बैंजनी और लाल रंग के और सूक्ष्म सनी के कपड़े में कारचोब करने वाला निपुण कारीगर था॥]]></a:t>
+              <a:t><![CDATA[খুঁটি এবং প্রাঙ্গণের চারদিকের পর্দার জন্য পিতল ব্যবহার করা হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. पवित्रस्थान के सारे काम में जो भेंट का सोना लगा वह उनतीस किक्कार, और पवित्रस्थान के शेकेल के]]></a:t>
+              <a:t><![CDATA[24. এই পবিত্র স্থান নির্মাণের জন্য 2 টনেরও বেশী সোনা দেওয়া হয়েছিল| এটা ছিল সরকারি হিসাব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हिसाब से सात सौ तीन शेकेल था।]]></a:t>
+              <a:t><![CDATA[অনুযায়ীওজন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और आंगन के चारों ओर की कुसिर्यां, और आंगन की चारों ओर के खूंटे भी बनाए गए॥]]></a:t>
+              <a:t><![CDATA[অখণ্ড হয় এবং বেদীটি পিতল দিয়ে ঢেকে দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. और मण्डली के गिने हुए लोगों की भेंट की चांदी सौ किक्कार, और पवित्रस्थान के शेकेल के हिसाब से]]></a:t>
+              <a:t><![CDATA[25. যতজন লোককে গোনা হয়েছিল তারা সবাই আমলাতান্ত্রিক পরিমাণ অনুসারে 3.75 টন রূপো দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सत्तरह सौ पचहत्तर शेकेल थी।]]></a:t>
+              <a:t><![CDATA[26. কুড়ি বছর বা তার বেশী বযসের লোকদের গোনা হয়েছিল| মোট 6,03,550 জন পুরুষ ছিল এবং প্রত্যেককে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. अर्थात जितने बीस बरस के और उससे अधिक अवस्था के गिने गए थे, वे छ: लाख तीन हज़ार साढ़े पांच सौ]]></a:t>
+              <a:t><![CDATA[আমলাতান্ত্রিক পরিমাপ অনুসারে 1.5 আউন্স রূপো কর হিসেবে দিতে হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुरूष थे, और एक एक जन की ओर से पवित्रस्थान के शेकेल के अनुसार आधा शेकेल, जो एक बेका होता है मिला।]]></a:t>
+              <a:t><![CDATA[27. তারা 3.75 টন রূপো ব্যবহার করে প্রভুর পবিত্র স্থান এবং পর্দার জন্য 100 টি ভিত্তি তৈরী করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और वह सौ किक्कार चांदी पवित्रस्थान और बीच वाले पर्दे दोनों की कुसिर्यों के ढालने में लग गई; सौ]]></a:t>
+              <a:t><![CDATA[তারা পবিত্র স্থানের ভিত্তির জন্য এবং পর্দার পায়ার জন্য 3.75 টন রূপো ব্যবহার করেছিল| মোট 100 টি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,183 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किक्कार से सौ कुसिर्यां बनीं, एक एक कुर्सी एक किक्कार की बनी।]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[28. और सत्तरह सौ पचहत्तर शेकेल जो बच गए उन से खम्भों की चोटियां मढ़ी गईं, और उनकी छड़ें भी बनाईं गई।]]></a:t>
+              <a:t><![CDATA[ভিত্তি করা হয়েছিল| তারা প্রতিটি ভিত্তির জন্য 75 পাউণ্ড রূপো ব্যবহার করেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. फिर उसने बबूल की लकड़ी की होमवेदी भी बनाई; उसकी लम्बाई पांच हाथ और चौड़ाई पांच हाथ की थी; इस]]></a:t>
+              <a:t><![CDATA[3. সে বেদীতে ব্যবহারের সব সরঞ্জাম পিতল দিয়ে তৈরী করল| সে পাত্র, বেলচা, বাটি, কাঁটা চামচ, চাটু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रकार से वह चौकोर बनी, और ऊंचाई तीन हाथ की थी।]]></a:t>
+              <a:t><![CDATA[ইত্যাদি তৈরী করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. और उसने उसके चारों कोनों पर उसके चार सींग बनाए, वे उसके साथ बिना जोड़ के बने; और उसने उसको पीतल]]></a:t>
+              <a:t><![CDATA[4. তারপর সে পিতল দিয়ে জালের মতো একটি ঝাঁঝরি তৈরী করল| বেদীর বেড়ের নীচে থেকে মাঝখান পর্য়ন্ত এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से मढ़ा।]]></a:t>
+              <a:t><![CDATA[ঝাঁঝরি বসানো হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 38]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme57">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme57">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme57">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme57">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>