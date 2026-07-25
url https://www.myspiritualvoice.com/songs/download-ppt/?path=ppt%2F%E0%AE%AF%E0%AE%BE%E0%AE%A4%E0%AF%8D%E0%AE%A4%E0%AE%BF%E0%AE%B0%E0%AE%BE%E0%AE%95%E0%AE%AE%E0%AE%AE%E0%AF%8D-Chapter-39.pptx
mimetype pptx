--- v0 (2026-06-03)
+++ v1 (2026-07-25)
@@ -133,68 +133,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...16 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -246,59 +228,50 @@
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
-    <p:sldId id="327" r:id="rId74"/>
-[...7 lines deleted...]
-    <p:sldId id="335" r:id="rId82"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -467,62 +440,53 @@
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
-[...10 lines deleted...]
-  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -582,51 +546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்னும் இரண்டு வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தின் மற்ற இரண்டு பக்கங்களிலும் அதின் ஓரத்தில் வைத்து,]]></a:t>
+              <a:t><![CDATA[22. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் நெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -691,51 +655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்னும் இரண்டு வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தின் மற்ற இரண்டு பக்கங்களிலும் அதின் ஓரத்தில் வைத்து,]]></a:t>
+              <a:t><![CDATA[23. அங்கியின் நடுவில் மார்க்கவசத் துவாரத்துக்கு ஒப்பாக ஒரு துவாரமும், அது கிழியாதபடி அந்தத் துவாரத்தைச் சுற்றிலும் ஒரு நாடாவும் தைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -800,51 +764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[24. அங்கியின் கீழ் ஓரங்களில் தொங்கத்தக்கதாகத் திரித்த இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலுமான வேலையாக மாதளம்பழங்களைப் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -909,51 +873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[25. பசும்பொன்னினால் மணிகளையும் பண்ணி, அந்த மணிகளை அங்கியின் ஓரங்களில் சுற்றிலும் மாதளம்பழங்களின் இடைஇடையே தொங்கவைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1018,51 +982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[25. பசும்பொன்னினால் மணிகளையும் பண்ணி, அந்த மணிகளை அங்கியின் ஓரங்களில் சுற்றிலும் மாதளம்பழங்களின் இடைஇடையே தொங்கவைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1127,51 +1091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தர் மோசேக்குக் கற்பித்தபடியே ஆராதனைக்குரிய அங்கியின் ஓரத்தைச் சுற்றிலும், ஒரு மணியும் ஒரு மாதளம்பழமும், ஒரு மணியும் ஒரு மாதளம்பழமுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1236,51 +1200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தர் மோசேக்குக் கற்பித்தபடியே ஆராதனைக்குரிய அங்கியின் ஓரத்தைச் சுற்றிலும், ஒரு மணியும் ஒரு மாதளம்பழமும், ஒரு மணியும் ஒரு மாதளம்பழமுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1345,51 +1309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. ஆரோனுக்கும் அவன் குமாரருக்கும் மெல்லிய பஞ்சுநூலால் நெசவுவேலையான அங்கிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1454,51 +1418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் நெய்தான்.]]></a:t>
+              <a:t><![CDATA[28. மெல்லிய பஞ்சுநூலால் பாகையையும், அலங்காரமான குல்லாக்களையும், திரித்த மெல்லிய சணல்நூலால் சல்லடங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1563,51 +1527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அங்கியின் நடுவில் மார்க்கவசத் துவாரத்துக்கு ஒப்பாக ஒரு துவாரமும், அது கிழியாதபடி அந்தத் துவாரத்தைச் சுற்றிலும் ஒரு நாடாவும் தைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[29. திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் சித்திரத் தையல்வேலையான இடைக்கச்சையையும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1672,51 +1636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்களுள்ளவைகளுமாயிருந்தது; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொரு கோத்திரத்தின் நாமம் ஒவ்வொன்றிலும் முத்திரை வெட்டாய் வெட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. பின்னல் வேலையான அவ்விரண்டு சங்கிலிகளின் இரண்டு நுனிகளையும் ஏபோத்தின் தோள்புறத்துத் துண்டுகள் மேல் முன்புறத்தில் இருக்கிற இரண்டு குவளைகளிலும் மாட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1781,51 +1745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அங்கியின் நடுவில் மார்க்கவசத் துவாரத்துக்கு ஒப்பாக ஒரு துவாரமும், அது கிழியாதபடி அந்தத் துவாரத்தைச் சுற்றிலும் ஒரு நாடாவும் தைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[29. திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் சித்திரத் தையல்வேலையான இடைக்கச்சையையும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1890,51 +1854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கியின் கீழ் ஓரங்களில் தொங்கத்தக்கதாகத் திரித்த இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலுமான வேலையாக மாதளம்பழங்களைப் பண்ணி,]]></a:t>
+              <a:t><![CDATA[30. பரிசுத்த கிரீடத்தின் பட்டத்தையும் பசும்பொன்னினாலே பண்ணி, கர்த்தருக்குப் பரிசுத்தம் என்னும் எழுத்துக்களை அதிலே முத்திரை வெட்டாக வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1999,51 +1963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கியின் கீழ் ஓரங்களில் தொங்கத்தக்கதாகத் திரித்த இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலுமான வேலையாக மாதளம்பழங்களைப் பண்ணி,]]></a:t>
+              <a:t><![CDATA[30. பரிசுத்த கிரீடத்தின் பட்டத்தையும் பசும்பொன்னினாலே பண்ணி, கர்த்தருக்குப் பரிசுத்தம் என்னும் எழுத்துக்களை அதிலே முத்திரை வெட்டாக வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2108,51 +2072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பசும்பொன்னினால் மணிகளையும் பண்ணி, அந்த மணிகளை அங்கியின் ஓரங்களில் சுற்றிலும் மாதளம்பழங்களின் இடைஇடையே தொங்கவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அதை உயரப் பாகையின்மேல் கட்டும்படி, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, இளநீல நாடாவினால் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2217,51 +2181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பசும்பொன்னினால் மணிகளையும் பண்ணி, அந்த மணிகளை அங்கியின் ஓரங்களில் சுற்றிலும் மாதளம்பழங்களின் இடைஇடையே தொங்கவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[31. அதை உயரப் பாகையின்மேல் கட்டும்படி, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, இளநீல நாடாவினால் கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2326,51 +2290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேக்குக் கற்பித்தபடியே ஆராதனைக்குரிய அங்கியின் ஓரத்தைச் சுற்றிலும், ஒரு மணியும் ஒரு மாதளம்பழமும், ஒரு மணியும் ஒரு மாதளம்பழமுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[32. இப்படியே ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வேலையெல்லாம் முடிந்தது; கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2435,51 +2399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேக்குக் கற்பித்தபடியே ஆராதனைக்குரிய அங்கியின் ஓரத்தைச் சுற்றிலும், ஒரு மணியும் ஒரு மாதளம்பழமும், ஒரு மணியும் ஒரு மாதளம்பழமுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[32. இப்படியே ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வேலையெல்லாம் முடிந்தது; கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2544,51 +2508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆரோனுக்கும் அவன் குமாரருக்கும் மெல்லிய பஞ்சுநூலால் நெசவுவேலையான அங்கிகளையும்,]]></a:t>
+              <a:t><![CDATA[33. பின்பு, வாசஸ்தலத்தை மோசேயினிடத்தில் கொண்டுவந்தார்கள்; கூடாரத்தையும், அதற்குரிய எல்லாப் பணிமுட்டுகளையும், அதின் துறடுகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2653,51 +2617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மெல்லிய பஞ்சுநூலால் பாகையையும், அலங்காரமான குல்லாக்களையும், திரித்த மெல்லிய சணல்நூலால் சல்லடங்களையும்,]]></a:t>
+              <a:t><![CDATA[33. பின்பு, வாசஸ்தலத்தை மோசேயினிடத்தில் கொண்டுவந்தார்கள்; கூடாரத்தையும், அதற்குரிய எல்லாப் பணிமுட்டுகளையும், அதின் துறடுகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2762,51 +2726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மெல்லிய பஞ்சுநூலால் பாகையையும், அலங்காரமான குல்லாக்களையும், திரித்த மெல்லிய சணல்நூலால் சல்லடங்களையும்,]]></a:t>
+              <a:t><![CDATA[34. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோல் மூடியையும், தகசுத்தோல் மூடியையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2871,51 +2835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்களுள்ளவைகளுமாயிருந்தது; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொரு கோத்திரத்தின் நாமம் ஒவ்வொன்றிலும் முத்திரை வெட்டாய் வெட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. பின்னல் வேலையான அவ்விரண்டு சங்கிலிகளின் இரண்டு நுனிகளையும் ஏபோத்தின் தோள்புறத்துத் துண்டுகள் மேல் முன்புறத்தில் இருக்கிற இரண்டு குவளைகளிலும் மாட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2980,51 +2944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் சித்திரத் தையல்வேலையான இடைக்கச்சையையும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[35. சாட்சிப்பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3089,51 +3053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் சித்திரத் தையல்வேலையான இடைக்கச்சையையும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[36. மேஜையையும், அதின் எல்லாப் பணிமுட்டுகளையும், சமுகத்தப்பங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3198,51 +3162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பரிசுத்த கிரீடத்தின் பட்டத்தையும் பசும்பொன்னினாலே பண்ணி, கர்த்தருக்குப் பரிசுத்தம் என்னும் எழுத்துக்களை அதிலே முத்திரை வெட்டாக வெட்டி,]]></a:t>
+              <a:t><![CDATA[37. சுத்தமான குத்துவிளக்கையும், வரிசையாய் ஒழுங்குபடுத்தப்பட்ட அதின் அகல்களையும், அதின் எல்லாப் பணிமுட்டுகளையும், வெளிச்சத்திற்கு எண்ணெயையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3307,51 +3271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பரிசுத்த கிரீடத்தின் பட்டத்தையும் பசும்பொன்னினாலே பண்ணி, கர்த்தருக்குப் பரிசுத்தம் என்னும் எழுத்துக்களை அதிலே முத்திரை வெட்டாக வெட்டி,]]></a:t>
+              <a:t><![CDATA[37. சுத்தமான குத்துவிளக்கையும், வரிசையாய் ஒழுங்குபடுத்தப்பட்ட அதின் அகல்களையும், அதின் எல்லாப் பணிமுட்டுகளையும், வெளிச்சத்திற்கு எண்ணெயையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3416,51 +3380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை உயரப் பாகையின்மேல் கட்டும்படி, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, இளநீல நாடாவினால் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[38. பொற்பீடத்தையும், அபிஷேக தைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசல் தொங்குதிரையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3525,51 +3489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை உயரப் பாகையின்மேல் கட்டும்படி, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, இளநீல நாடாவினால் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[39. வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3634,51 +3598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படியே ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வேலையெல்லாம் முடிந்தது; கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[39. வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3743,51 +3707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படியே ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வேலையெல்லாம் முடிந்தது; கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல் மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல பணிமுட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3852,51 +3816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, வாசஸ்தலத்தை மோசேயினிடத்தில் கொண்டுவந்தார்கள்; கூடாரத்தையும், அதற்குரிய எல்லாப் பணிமுட்டுகளையும், அதின் துறடுகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
+              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல் மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல பணிமுட்டுகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3961,51 +3925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, வாசஸ்தலத்தை மோசேயினிடத்தில் கொண்டுவந்தார்கள்; கூடாரத்தையும், அதற்குரிய எல்லாப் பணிமுட்டுகளையும், அதின் துறடுகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
+              <a:t><![CDATA[41. பரிசுத்த ஸ்தலத்திலே செய்யும் ஆராதனைக்கடுத்த வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4070,51 +4034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மார்ப்பதக்கத்துக்கு அதின் பக்கங்களிலே பின்னல் வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
+              <a:t><![CDATA[19. பின்னும் இரண்டு வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தின் மற்ற இரண்டு பக்கங்களிலும் அதின் ஓரத்தில் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4179,51 +4143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோல் மூடியையும், தகசுத்தோல் மூடியையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
+              <a:t><![CDATA[41. பரிசுத்த ஸ்தலத்திலே செய்யும் ஆராதனைக்கடுத்த வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4288,51 +4252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோல் மூடியையும், தகசுத்தோல் மூடியையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறதற்கு வேண்டிய வஸ்திரங்களையும், ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களையும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4397,51 +4361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சாட்சிப்பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும்,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறதற்கு வேண்டிய வஸ்திரங்களையும், ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களையும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4506,51 +4470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. மேஜையையும், அதின் எல்லாப் பணிமுட்டுகளையும், சமுகத்தப்பங்களையும்,]]></a:t>
+              <a:t><![CDATA[42. கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் சகல வேலைகளையும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4615,51 +4579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சுத்தமான குத்துவிளக்கையும், வரிசையாய் ஒழுங்குபடுத்தப்பட்ட அதின் அகல்களையும், அதின் எல்லாப் பணிமுட்டுகளையும், வெளிச்சத்திற்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[2. ஏபோத்தைப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்பு நூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4724,51 +4688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சுத்தமான குத்துவிளக்கையும், வரிசையாய் ஒழுங்குபடுத்தப்பட்ட அதின் அகல்களையும், அதின் எல்லாப் பணிமுட்டுகளையும், வெளிச்சத்திற்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[43. மோசே அந்த வேலைகளையெல்லாம் பார்த்தான்; கர்த்தர் கற்பித்தபடியே அதைச் செய்திருந்தார்கள். மோசே அவர்களை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4833,51 +4797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பொற்பீடத்தையும், அபிஷேக தைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசல் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[43. மோசே அந்த வேலைகளையெல்லாம் பார்த்தான்; கர்த்தர் கற்பித்தபடியே அதைச் செய்திருந்தார்கள். மோசே அவர்களை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4942,51 +4906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பொற்பீடத்தையும், அபிஷேக தைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசல் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5051,51 +5015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5160,51 +5124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5269,51 +5233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டு பொன் குவளைகளையும் இரண்டு பொன் வளையங்களையும் செய்து, அந்த இரண்டு வளையங்களை மார்ப்பதக்கத்தின் இரண்டு பக்கத்திலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5378,51 +5342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல் மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[4. இரண்டு தோள்களின்மேலுள்ள அதின் இரண்டு முனைகளையும் சேர்த்தார்கள்; அது ஒன்றாய் இணைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5487,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல் மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[5. அந்த ஏபோத்தின்மேலிருக்கும் விசித்திரமான கச்சை, அந்த வேலைக்கு ஒப்பாகவே பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், திரித்த மெல்லிய பஞ்சுநூலாலும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5596,51 +5560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல் மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[5. அந்த ஏபோத்தின்மேலிருக்கும் விசித்திரமான கச்சை, அந்த வேலைக்கு ஒப்பாகவே பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், திரித்த மெல்லிய பஞ்சுநூலாலும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5705,51 +5669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பரிசுத்த ஸ்தலத்திலே செய்யும் ஆராதனைக்கடுத்த வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரின் நாமங்களை முத்திரை வெட்டுவேலையாகக் கோமேதகக் கற்களில் வெட்டி, அவைகளைப் பொன் குவளைகளில் பதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5814,51 +5778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பரிசுத்த ஸ்தலத்திலே செய்யும் ஆராதனைக்கடுத்த வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரின் நாமங்களை முத்திரை வெட்டுவேலையாகக் கோமேதகக் கற்களில் வெட்டி, அவைகளைப் பொன் குவளைகளில் பதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5923,51 +5887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் சகல வேலைகளையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவைகள் இஸ்ரவேல் புத்திரரைக்குறித்து ஞாபகக்குறிக் கற்களாயிருக்கும்படி ஏபோத்துத் தோள்களின்மேல் அவைகளை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6032,51 +5996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மோசே அந்த வேலைகளையெல்லாம் பார்த்தான்; கர்த்தர் கற்பித்தபடியே அதைச் செய்திருந்தார்கள். மோசே அவர்களை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவைகள் இஸ்ரவேல் புத்திரரைக்குறித்து ஞாபகக்குறிக் கற்களாயிருக்கும்படி ஏபோத்துத் தோள்களின்மேல் அவைகளை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6141,51 +6105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மோசே அந்த வேலைகளையெல்லாம் பார்த்தான்; கர்த்தர் கற்பித்தபடியே அதைச் செய்திருந்தார்கள். மோசே அவர்களை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[8. மார்ப்பதக்கத்தை ஏபோத்தின் வேலைக்கு ஒத்த விசித்திரவேலையாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6250,51 +6214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறதற்கு வேண்டிய வஸ்திரங்களையும், ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. மார்ப்பதக்கத்தை ஏபோத்தின் வேலைக்கு ஒத்த விசித்திரவேலையாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6359,51 +6323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறதற்கு வேண்டிய வஸ்திரங்களையும், ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அந்த மார்ப்பதக்கத்தைச் சதுரமும் இரட்டையுமாய்ச் செய்து, ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6468,51 +6432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டு பொன் குவளைகளையும் இரண்டு பொன் வளையங்களையும் செய்து, அந்த இரண்டு வளையங்களை மார்ப்பதக்கத்தின் இரண்டு பக்கத்திலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6577,51 +6541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏபோத்தைப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்பு நூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[9. அந்த மார்ப்பதக்கத்தைச் சதுரமும் இரட்டையுமாய்ச் செய்து, ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6686,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அதிலே நாலு பத்தி ரத்தினக்கற்களைப் பதித்தார்கள்; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6795,51 +6759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அதிலே நாலு பத்தி ரத்தினக்கற்களைப் பதித்தார்கள்; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6904,51 +6868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டு தோள்களின்மேலுள்ள அதின் இரண்டு முனைகளையும் சேர்த்தார்கள்; அது ஒன்றாய் இணைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[11. இரண்டாம் பத்தி மரகதமும் இந்திரநீலமும் வச்சிரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7013,51 +6977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டு தோள்களின்மேலுள்ள அதின் இரண்டு முனைகளையும் சேர்த்தார்கள்; அது ஒன்றாய் இணைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[12. மூன்றாம் பத்தி கெம்பும் வைடூரியமும் சுகந்தியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7122,51 +7086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஏபோத்தின்மேலிருக்கும் விசித்திரமான கச்சை, அந்த வேலைக்கு ஒப்பாகவே பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், திரித்த மெல்லிய பஞ்சுநூலாலும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமானது. அவைகள் அந்தந்த இடங்களிலே பொன்குவளைகளில் பதிக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7231,51 +7195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஏபோத்தின்மேலிருக்கும் விசித்திரமான கச்சை, அந்த வேலைக்கு ஒப்பாகவே பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், திரித்த மெல்லிய பஞ்சுநூலாலும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[13. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமானது. அவைகள் அந்தந்த இடங்களிலே பொன்குவளைகளில் பதிக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7340,51 +7304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரின் நாமங்களை முத்திரை வெட்டுவேலையாகக் கோமேதகக் கற்களில் வெட்டி, அவைகளைப் பொன் குவளைகளில் பதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்களுள்ளவைகளுமாயிருந்தது; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொரு கோத்திரத்தின் நாமம் ஒவ்வொன்றிலும் முத்திரை வெட்டாய் வெட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7449,51 +7413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரின் நாமங்களை முத்திரை வெட்டுவேலையாகக் கோமேதகக் கற்களில் வெட்டி, அவைகளைப் பொன் குவளைகளில் பதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்களுள்ளவைகளுமாயிருந்தது; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொரு கோத்திரத்தின் நாமம் ஒவ்வொன்றிலும் முத்திரை வெட்டாய் வெட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7558,51 +7522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவைகள் இஸ்ரவேல் புத்திரரைக்குறித்து ஞாபகக்குறிக் கற்களாயிருக்கும்படி ஏபோத்துத் தோள்களின்மேல் அவைகளை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[15. மார்ப்பதக்கத்துக்கு அதின் பக்கங்களிலே பின்னல் வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7667,51 +7631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பொன்னினால் செய்த பின்னல் வேலையான அந்த இரண்டு சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில் இருக்கிற இரண்டு வளையங்களிலும் மாட்டி,]]></a:t>
+              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7776,51 +7740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவைகள் இஸ்ரவேல் புத்திரரைக்குறித்து ஞாபகக்குறிக் கற்களாயிருக்கும்படி ஏபோத்துத் தோள்களின்மேல் அவைகளை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[16. இரண்டு பொன் குவளைகளையும் இரண்டு பொன் வளையங்களையும் செய்து, அந்த இரண்டு வளையங்களை மார்ப்பதக்கத்தின் இரண்டு பக்கத்திலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7885,923 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மார்ப்பதக்கத்தை ஏபோத்தின் வேலைக்கு ஒத்த விசித்திரவேலையாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
-[...871 lines deleted...]
-              <a:t><![CDATA[13. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமானது. அவைகள் அந்தந்த இடங்களிலே பொன்குவளைகளில் பதிக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. பொன்னினால் செய்த பின்னல் வேலையான அந்த இரண்டு சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில் இருக்கிற இரண்டு வளையங்களிலும் மாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8866,160 +7958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னல் வேலையான அவ்விரண்டு சங்கிலிகளின் இரண்டு நுனிகளையும் ஏபோத்தின் தோள்புறத்துத் துண்டுகள் மேல் முன்புறத்தில் இருக்கிற இரண்டு குவளைகளிலும் மாட்டினார்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[13. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமானது. அவைகள் அந்தந்த இடங்களிலே பொன்குவளைகளில் பதிக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9084,51 +8067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னல் வேலையான அவ்விரண்டு சங்கிலிகளின் இரண்டு நுனிகளையும் ஏபோத்தின் தோள்புறத்துத் துண்டுகள் மேல் முன்புறத்தில் இருக்கிற இரண்டு குவளைகளிலும் மாட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9163,51 +8146,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488317" r:id="rId1"/>
+    <p:sldLayoutId id="2474026536" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9751,126 +8734,54 @@
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...62 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -9983,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And they made two rings of gold, and put them on the two ends of the breastplate, upon the]]></a:t>
+              <a:t><![CDATA[22. ಎಫೋದಿನ ನಿಲುವಂಗಿಗಳನ್ನೆಲ್ಲಾ ನೇತ ಕೆಲಸ ಕ್ಕನುಸಾರ ನೀಲಿಯಿಂದ ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[border of it, which was on the side of the ephod inward.]]></a:t>
+              <a:t><![CDATA[23. ನಿಲುವಂಗಿಯ ರಂಧ್ರ ಕವಚ ರಂಧ್ರದ ಹಾಗೆ ಅದರ ಮಧ್ಯದಲ್ಲಿ ಇತ್ತು. ಅದು ಹರಿಯದ ಹಾಗೆ ಆ ರಂಧ್ರದ ಸುತ್ತಲೂ ಗೋಟು ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And they made two other golden rings, and put them on the two sides of the ephod underneath,]]></a:t>
+              <a:t><![CDATA[24. ನಿಲುವಂಗಿಯ ಅಂಚಿನ ಮೇಲೆ ಹೊಸೆದ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣದ ದಾಳಿಂಬರ ಗಳನ್ನು ಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[toward the front part of it, opposite to the other coupling thereof, above the curious girdle of the]]></a:t>
+              <a:t><![CDATA[25. ಶುದ್ಧ ಬಂಗಾರದ ಗಂಟೆಗಳನ್ನು ಮಾಡಿ ಆ ಗಂಟೆಗಳನ್ನು ದಾಳಿಂಬರಗಳ ನಡುವೆ ಇಟ್ಟು ನಿಲುವಂಗಿಗಳ ಅಂಚಿನ ಮೇಲೆ ಸುತ್ತಲೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ephod.]]></a:t>
+              <a:t><![CDATA[ದಾಳಿಂಬರಗಳ ನಡುವೆಯೇ ಇರಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And they did bind the breastplate by his rings unto the rings of the ephod with a lace of blue,]]></a:t>
+              <a:t><![CDATA[26. ಸೇವೆ ಗೋಸ್ಕರ ಮಾಡಿದ ನಿಲುವಂಗಿಯ ಅಂಚಿನ ಮೇಲೆ ಸುತ್ತಲೂ ಒಂದು ಗಂಟೆ ಒಂದು ದಾಳಿಂಬರದ ಮೇರೆಗೆ ಇಟ್ಟರು, ಕರ್ತನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that it might be above the curious girdle of the ephod, and that the breastplate might not be loosed]]></a:t>
+              <a:t><![CDATA[ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಅದು ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the ephod; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[27. ಆರೋನನಿಗೂ ಅವನ ಮಕ್ಕಳಿಗೂ ನಾರು ನೂಲಿನಿಂದ ಮಾಡಿದ ನೇಯ್ಗೆ ಕೆಲಸದ ಅಂಗಿಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And he made the robe of the ephod of woven work, all of blue.]]></a:t>
+              <a:t><![CDATA[28. ನಾರಿನ ಮುಂಡಾಸವನ್ನೂ ಸೌಂದರ್ಯವುಳ್ಳ ನಾರಿನ ಕುಲಾವಿಗಳನ್ನೂ ನಾರು ಗಳಿಂದ ಮಾಡಿದ ಇಜಾರುಗಳನ್ನೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And there was an hole in the midst of the robe, as the hole of an armour of jacket, with a band]]></a:t>
+              <a:t><![CDATA[29. ಹೊಸೆದ ನಯ ವಾದ ನಾರು ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣದ ಹೆಣಿಗೆಯ ಕೆಲಸದ ಪ್ರಕಾರ ನಡುಕಟ್ಟನ್ನೂ ಮಾಡಿದರು. ಇವು ಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the stones were according to the names of the children of Israel, twelve, according to their]]></a:t>
+              <a:t><![CDATA[18. ಆ ಎರಡು ಹೆಣೆದ ಸರಪಣಿಗಳ ಎರಡು ಕೊನೆಗಳನ್ನು ಆ ಎರಡು ಜವೆಗಳಲ್ಲಿ ಸಿಕ್ಕಿಸಿ ಎಫೋದಿನ ಹೆಗಲು ಭಾಗಗಳ ಮುಂದುಗಡೆ ಇರಿಸಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[round about the hole, that it should not rend.]]></a:t>
+              <a:t><![CDATA[ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದಂತೆಯೇ ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And they made upon the hems of the robe pomegranates of blue, and purple, and scarlet, and]]></a:t>
+              <a:t><![CDATA[30. ಪರಿಶುದ್ಧ ಕಿರೀಟವಾಗಿರುವ ತಗಡನ್ನು ಶುದ್ಧ ಬಂಗಾರದಿಂದ ಮಾಡಿ ಕರ್ತನಿಗೆ ಪರಿಶುದ್ಧ ಎಂದು ಮುದ್ರೆ ಕೆತ್ತುವವರ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[twined linen.]]></a:t>
+              <a:t><![CDATA[ಬರಹದಿಂದ ಅದರ ಮೇಲೆ ಬರೆದು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And they made bells of pure gold, and put the bells between the pomegranates upon the hem of the]]></a:t>
+              <a:t><![CDATA[31. ಅದನ್ನು ಮುಂಡಾಸದ ಮೇಲೆ ಬಿಗಿಸುವದ ಕ್ಕೋಸ್ಕರ ನೀಲಿ ನೂಲಿನಿಂದ ಕಟ್ಟಿದರು. ಇದನ್ನು ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[robe, round about between the pomegranates;]]></a:t>
+              <a:t><![CDATA[ಹಾಗೆಯೇ ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. A bell and a pomegranate, a bell and a pomegranate, round about the hem of the robe to minister]]></a:t>
+              <a:t><![CDATA[32. ಈ ಪ್ರಕಾರ ಸಭೆ ಡೇರೆಯ ಗುಡಾರದ ಕೆಲಸವೆಲ್ಲಾ ಮುಗಿಯಿತು. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ್ದನ್ನೆಲ್ಲಾ ಇಸ್ರಾಯೇಲ್‌]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[ಮಕ್ಕಳು ಅದರಂತೆಯೇ ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And they made coats of fine linen of woven work for Aaron, and for his sons,]]></a:t>
+              <a:t><![CDATA[33. ಆಗ ಅವರು ಗುಡಾರವನ್ನು ಮೋಶೆಯ ಬಳಿಗೆ ತಂದರು. ಅದರ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು ಹಲಗೆಗಳನ್ನು ಅಗುಳಿಗಳನ್ನು ಸ್ತಂಭಗಳನ್ನು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And a turban of fine linen, and goodly bonnets of fine linen, and linen breeches of fine twined]]></a:t>
+              <a:t><![CDATA[ಕುಣಿಕೆಗಳನ್ನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[linen,]]></a:t>
+              <a:t><![CDATA[34. ಕೆಂಪು ಬಣ್ಣದಲ್ಲಿ ಅದ್ದಿದ ಟಗರುಗಳ ಹೊದಿಕೆಯನ್ನು, ಕಡಲು ಹಂದಿಗಳ ಚರ್ಮಗಳ ಹೊದಿಕೆಗಳನ್ನು ಮರೆಯ ತೆರೆಯನ್ನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[names, like the engravings of a signet, every one with his name, according to the twelve tribes.]]></a:t>
+              <a:t><![CDATA[ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And a girdle of fine twined linen, and blue, and purple, and scarlet, of needlework; as the LORD]]></a:t>
+              <a:t><![CDATA[35. ಮಂಜೂಷದ ಸಾಕ್ಷಿಯ ಪೆಟ್ಟಿಗೆ ಯನ್ನು, ಅದರ ಕೋಲುಗಳನ್ನು, ಕರುಣಾಸನವನ್ನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded Moses.]]></a:t>
+              <a:t><![CDATA[36. ಮೇಜನ್ನು ಅದರ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು, ಸಮ್ಮು ಖದ ರೊಟ್ಟಿಯನ್ನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +12062,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And they made the plate of the holy crown of pure gold, and wrote upon it a writing, like to the]]></a:t>
+              <a:t><![CDATA[37. ಶುದ್ಧವಾದ ದೀಪ ಸ್ತಂಭವನ್ನು, ಅದರ ದೀಪಗಳನ್ನು ಕ್ರಮವಾಗಿಡುವ ದೀಪಗಳನ್ನು ಅದರ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +12194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[engravings of a signet, HOLINESS TO THE LORD.]]></a:t>
+              <a:t><![CDATA[ದೀಪಸ್ತಂಭಕ್ಕಾಗಿ ಎಣ್ಣೆಯನ್ನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +12326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. And they tied unto it a lace of blue, to fasten it on high upon the turban; as the LORD]]></a:t>
+              <a:t><![CDATA[38. ಚಿನ್ನದ ಬಲಿಪೀಠವನ್ನು, ಅಭಿಷೇಕಿಸುವ ತೈಲವನ್ನು, ಪರಿಮಳ ಧೂಪವನ್ನು, ಗುಡಾರದ ಬಾಗಿಲಿನ ತೆರೆಯನ್ನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +12458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[commanded Moses.]]></a:t>
+              <a:t><![CDATA[39. ಹಿತ್ತಾಳೆಯ ಬಲಿಪೀಠವನ್ನು, ಅದಕ್ಕಿರುವ ಹಿತ್ತಾಳೆಯ ಜಲ್ಲಡಿಯನ್ನು, ಕೋಲುಗಳನ್ನು, ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +12590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. Thus was all the work of the tabernacle of the tent of the congregation finished: and the]]></a:t>
+              <a:t><![CDATA[ಕುಣಿಕೆಗಳನ್ನು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +12722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel did according to all that the LORD commanded Moses, so did they.]]></a:t>
+              <a:t><![CDATA[40. ಅಂಗಳದ ತೆರೆಗಳನ್ನು, ಸ್ತಂಭಗಳನ್ನು, ಕುಣಿಕೆಗಳನ್ನು, ಅಂಗಳದ ಬಾಗಿಲಿನ ತೆರೆಯನ್ನು, ಹಗ್ಗಗಳನ್ನು, ಗೂಟಗಳನ್ನು,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +12854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. And they brought the tabernacle unto Moses, the tent, and all his furniture, his clasps, his]]></a:t>
+              <a:t><![CDATA[ಸಭೆಯ ಗುಡಾರಕ್ಕೆ ಬೇಕಾದ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +12986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[boards, his bars, and his pillars, and his sockets,]]></a:t>
+              <a:t><![CDATA[41. ಪರಿಶುದ್ಧ ಸ್ಥಳದ ಸೇವೆಗೋಸ್ಕರ ಸೇವಾ ವಸ್ತ್ರಗಳನ್ನು, ಯಾಜಕನಾದ ಆರೋನನ ಪರಿಶುದ್ಧ ವಸ್ತ್ರಗಳನ್ನು, ಅವನ ಕುಮಾರರಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +13118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And they made upon the breastplate chains at the ends, of interwoven work of pure gold.]]></a:t>
+              <a:t><![CDATA[19. ಬಂಗಾರದ ಎರಡು ಉಂಗುರಗಳನ್ನು ಮಾಡಿ ಎದೆಪದಕದ ಎರಡು ಕೊನೆಗಳಲ್ಲಿ ಎಫೋದಿನ ಕಡೆಗೆ ಒಳಗಡೆಯಲ್ಲಿ ಹಾಕಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14339,51 +13250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. And the covering of rams' skins dyed red, and the covering of badgers' skins, and the vail of]]></a:t>
+              <a:t><![CDATA[ಯಾಜಕ ಸೇವೆಗೋಸ್ಕರ ಬೇಕಾದ ವಸ್ತ್ರಗಳನ್ನು ತಂದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14471,51 +13382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the covering,]]></a:t>
+              <a:t><![CDATA[1. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಮೇರೆಗೆನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣದ ನೂಲಿನಿಂದ ಪವಿತ್ರ ಆಲಯದ ಸೇವೆಮಾಡುವದಕ್ಕೆ ಸೇವಾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14603,51 +13514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. The ark of the testimony, and the staves thereof, and the mercy seat,]]></a:t>
+              <a:t><![CDATA[ವಸ್ತ್ರಗಳನ್ನೂ ಆರೋನನಿಗೆ ಪರಿಶುದ್ಧ ವಸ್ತ್ರಗಳನ್ನು ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14735,51 +13646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. The table, and all the vessels thereof, and the showbread,]]></a:t>
+              <a:t><![CDATA[42. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಈ ಕೆಲಸಗಳನ್ನೆಲ್ಲಾ ಮಾಡಿ ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14867,51 +13778,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. The pure candlestick, with the lamps thereof, even with the lamps to be set in order, and all]]></a:t>
+              <a:t><![CDATA[2. ಅವನು ಎಫೋದನ್ನು ಚಿನ್ನದಿಂದಲೂ ನೀಲಿ ಧೂಮ್ರ ಮತ್ತು ರಕ್ತವರ್ಣ ನಯವಾಗಿ ಹೊಸೆದ ನೂಲು ಇವುಗಳಿಂದ ಮಾಡಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14999,51 +13910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the vessels thereof, and the oil for light,]]></a:t>
+              <a:t><![CDATA[43. ಮೋಶೆಯು ಆ ಕೆಲಸವನ್ನೆಲ್ಲಾ ನೋಡಿದಾಗ ಇಗೋ, ಕರ್ತನು ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರವೇ ಅವರು ಅದನ್ನು ಮಾಡಿದ್ದರು. ಆಗ ಮೋಶೆಯು]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15131,51 +14042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. And the golden altar, and the anointing oil, and the sweet incense, and the hanging for the]]></a:t>
+              <a:t><![CDATA[ಅವರನ್ನು ಆಶೀರ್ವದಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15263,51 +14174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle door,]]></a:t>
+              <a:t><![CDATA[3. ಅವರು ಚಿನ್ನವನ್ನು ಹೊಡೆದು ತೆಳುವಾದ ತಗಡುಗಳನ್ನಾಗಿಮಾಡಿ ಅದನ್ನು ಕತ್ತರಿಸಿ ತೆಳುವಾದ ಎಳೆಗಳನ್ನಾಗಿಮಾಡಿ ಆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15395,51 +14306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. The brazen altar, and his grate of brass, his staves, and all his vessels, the vessel that holds]]></a:t>
+              <a:t><![CDATA[ಎಳೆಗಳನ್ನೂ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣ ನಯವಾಗಿ ಹೊಸೆದ ನೂಲುಗಳೊಂದಿಗೆ ಸೇರಿಸಿ ಕಸೂತಿ ಕೆಲಸ ಮಾಡು ವದಕ್ಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15527,51 +14438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[water and his foot,]]></a:t>
+              <a:t><![CDATA[ಉಪಯೋಗಿಸುತ್ತಿದ್ದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15659,51 +14570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they made two casings of gold, and two gold rings; and put the two rings in the two ends of]]></a:t>
+              <a:t><![CDATA[20. ಚಿನ್ನದ ಬೇರೆ ಎರಡು ಉಂಗುರಗಳನ್ನು ಮಾಡಿ ಎಫೋದಿನ ಮುಂಬದಿಯ ಕೆಳಗಿನ ಎರಡು ಭಾಗಗಳಲ್ಲಿ ಎಫೋದಿನ ವಿಚಿತ್ರವಾದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15791,51 +14702,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. The hangings of the court, his pillars, and his sockets, and the hanging for the court gate, his]]></a:t>
+              <a:t><![CDATA[4. (ಎಫೋದಕ್ಕೆ) ಜೋಡಿಸಲು ಹೆಗಲ ಪಟ್ಟಿಯನ್ನು ತಯಾರಿಸಿದರು; ಅದರ ಎರಡೂ ಅಂಚುಗಳು ಜೋಡಿಸಲ್ಪಟ್ಟಿದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15923,51 +14834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cords, and his pins, and all the vessels of the service of the tabernacle, for the tent of the]]></a:t>
+              <a:t><![CDATA[5. ಅದರ ಮೇಲಿರುವ ವಿಚಿತ್ರವಾದ ಎಫೋದಿನ ನಡು ಕಟ್ಟು ಅದೇ ಕೆಲಸಕ್ಕನುಸಾರವಾಗಿ ಚಿನ್ನ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣ ಹೊಸೆದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16055,51 +14966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[congregation,]]></a:t>
+              <a:t><![CDATA[ನಯವಾದ ನಾರುಗಳುಳ್ಳದ್ದಾಗಿದ್ದು ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದಂತೆಯೇ ಇತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16187,51 +15098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. The cloths of service to do service in the holy place, and the holy garments for Aaron the]]></a:t>
+              <a:t><![CDATA[6. ಗೋಮೇಧಕ ಕಲ್ಲುಗಳನ್ನು ಮುದ್ರೆಯನ್ನು ಕೆತ್ತು ವಂತೆ ಬಂಗಾರದಲ್ಲಿ ಕೆತ್ತಲ್ಪಟ್ಟವುಗಳಾಗಿ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳ ಹೆಸರುಗಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16319,51 +15230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[priest, and his sons' garments, to minister in the priest's office.]]></a:t>
+              <a:t><![CDATA[ಪ್ರಕಾರ ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16451,51 +15362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. According to all that the LORD commanded Moses, so the children of Israel made all the work.]]></a:t>
+              <a:t><![CDATA[7. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಅವನು ಅವುಗಳನ್ನು ಎಫೋದಿನ ಹೆಗಲಿನ ಭಾಗಗಳ ಮೇಲೆ ಇಸ್ರಾ ಯೇಲ್ಯರ ಮಕ್ಕಳ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16583,51 +15494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. And Moses did look upon all the work, and, behold, they had done it as the LORD had commanded,]]></a:t>
+              <a:t><![CDATA[ಜ್ಞಾಪಕಾರ್ಥವಾದ ಕಲ್ಲುಗಳಿರ ತಕ್ಕದ್ದೆಂದು ಅವುಗಳನ್ನು ಇಟ್ಟನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16715,51 +15626,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[even so had they done it: and Moses blessed them.]]></a:t>
+              <a:t><![CDATA[8. ಎದೆಪದಕವನ್ನು ಕೌಶಲ್ಯ ಕೆಲಸದಿಂದ ಎಫೋದಿನ ಕೆಲಸದ ಹಾಗೆಯೇ ಬಂಗಾರ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣ ಹೊಸೆದ ನಯವಾದ ನಾರುಗಳಿಂದ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16847,51 +15758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And of the blue, and purple, and scarlet, they made cloths of service, to do service in the holy]]></a:t>
+              <a:t><![CDATA[ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16979,51 +15890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[place, and made the holy garments for Aaron; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[9. ಅದು ಚಚ್ಚೌಕವಾಗಿತ್ತು; ಎದೆಪದಕವನ್ನು ಇಮ್ಮಡಿ ಸಿದ್ದಾಗಿ ಮಾಡಿದರು. ಅದು ಗೇಣುದ್ದವಾಗಿಯೂ ಗೇಣಗಲವಾಗಿಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17111,51 +16022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the breastplate.]]></a:t>
+              <a:t><![CDATA[ನಡುಕಟ್ಟಿನ ಮೇಲೆ ಅದನ್ನು ಜೋಡಿಸುವ ಸ್ಥಳಕ್ಕೆ ಎದುರಾಗಿ ಇರಿಸಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17243,51 +16154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And he made the ephod of gold, blue, and purple, and scarlet, and fine twined linen.]]></a:t>
+              <a:t><![CDATA[ಇಮ್ಮಡಿಸಿದ್ದಾಗಿತ್ತು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17375,51 +16286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And they did beat the gold into thin plates, and cut it into wires, to work it in the blue, and]]></a:t>
+              <a:t><![CDATA[10. ಅದರಲ್ಲಿ ಕಲ್ಲುಗಳನ್ನು ನಾಲ್ಕು ಸಾಲುಗಳಾಗಿ ಕೂಡ್ರಿಸಿದರು; ಮಾಣಿಕ್ಯ ಪುಷ್ಯರಾಗ ಸ್ಪಟಿಕ ಇವು ಮೊದಲನೆಯ ಸಾಲಿನಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17507,51 +16418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the purple, and in the scarlet, and in the fine linen, with cunning work.]]></a:t>
+              <a:t><![CDATA[ಇದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17639,51 +16550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. They made shoulder pieces for it, to couple it together: by the two edges was it coupled]]></a:t>
+              <a:t><![CDATA[11. ಕೆಂಪರಳು ನೀಲ ವಜ್ರ ಇವು ಎರಡನೆಯ ಸಾಲಿನಲ್ಲಿ ಇದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17771,51 +16682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[together.]]></a:t>
+              <a:t><![CDATA[12. ಪದ್ಮರಾಗ, ವೈದೂರ್ಯ, ಸುಗಂಧ ಇವು ಮೂರನೆಯ ಸಾಲಿ ನಲ್ಲಿದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17903,51 +16814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the curious girdle of his ephod, that was upon it, was of the same, according to the work]]></a:t>
+              <a:t><![CDATA[13. ಬೆರುಲ್ಲ ಗೋಮೇಧಕ ವೈದೂರ್ಯ ಇವು ನಾಲ್ಕನೆಯ ಸಾಲಿನಲ್ಲಿ ಇದ್ದವು. ಇವು ಕೆತ್ತಲ್ಪಟ್ಟ ಚಿನ್ನದಲ್ಲಿ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18035,51 +16946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[thereof; of gold, blue, and purple, and scarlet, and fine twined linen; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[ಕೂಡ್ರಿಸಿದವುಗಳಾಗಿದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18167,51 +17078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And they wrought onyx stones enclosed in casings of gold, graven, as signets are graven, with the]]></a:t>
+              <a:t><![CDATA[14. ಆ ಕಲ್ಲುಗಳು ಇಸ್ರಾಯೇಲ್ಯರ ಮಕ್ಕಳ ಹೆಸರುಗಳ ಪ್ರಕಾರ ಹನ್ನೆರಡಾಗಿ ಅವರ ಹೆಸರುಗಳಿಗನುಸಾರವಾಗಿ ಇದ್ದವು. ಒಂದೊಂದಕ್ಕೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18299,51 +17210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[names of the children of Israel.]]></a:t>
+              <a:t><![CDATA[ಒಂದೊಂದು ಹೆಸರಾಗಿ ಹನ್ನೆರಡು ಕಲ್ಲುಗಳಿಗೋಸ್ಕರ ಮುದ್ರೆಗಳ ಹಾಗೆ ಕೆತ್ತಿದವುಗಳಾ ಗಿದ್ದವು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18431,51 +17342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And he put them on the shoulders of the ephod, that they should be stones for a memorial to the]]></a:t>
+              <a:t><![CDATA[15. ಎದೆಪದಕದ ಮೇಲಿರುವ ಕೊನೆಗಳಲ್ಲಿ ಶುದ್ಧ ಬಂಗಾರದಿಂದ ನೂಲಿನ ಹಾಗೆ ಹೆಣೆದಿರುವ ಸರಪಣಿಯನ್ನು ಮಾಡಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18563,51 +17474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. And they put the two interwoven chains of gold in the two rings on the ends of the breastplate.]]></a:t>
+              <a:t><![CDATA[21. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿ ಸಿದ ಹಾಗೆಯೇ ಆ ಎದೆಪದಕವನ್ನು ಎಫೋದಿನ ವಿಚಿತ್ರವಾದ ನಡುಕಟ್ಟಿನ ಮೇಲೆ ಇರುವ ಹಾಗೆಯೂ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18695,51 +17606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[children of Israel; as the LORD commanded Moses.]]></a:t>
+              <a:t><![CDATA[16. ಬಂಗಾರದ ಆ ಎರಡು ಜಡೆಗಳನ್ನು ಮಾಡಿ ಆ ಎರಡು ಉಂಗುರಗಳನ್ನು ಎದೆಪದಕದ ಎರಡು ಕೊನೆಗಳಲ್ಲಿ ಸೇರಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18827,1107 +17738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And he made the breastplate of cunning work, like the work of the ephod; of gold, blue, and]]></a:t>
-[...1055 lines deleted...]
-              <a:t><![CDATA[13. And the fourth row, a beryl, an onyx, and a jasper: they were enclosed in casings of gold in]]></a:t>
+              <a:t><![CDATA[17. ಆ ಎರಡು ಹೆಣೆದ ಬಂಗಾರದ ಸರಪಣಿಗಳನ್ನು ಪದಕದ ಕೊನೆಗಳಲ್ಲಿರುವ ಎರಡು ಉಂಗುರಗಳಲ್ಲಿ ಸೇರಿಸಿದನು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20015,183 +17870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the two ends of the two interwoven chains they fastened in the two casings, and put them on]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[their settings.]]></a:t>
+              <a:t><![CDATA[ಎದೆಪದಕವು ಎಫೋದನ್ನು ಬಿಟ್ಟು ಅಲ್ಲಾಡದ ಹಾಗೆ ಯೂ ಅದರ ಉಂಗುರಗಳ ಮೂಲಕವಾಗಿ ನೀಲಿ ನೂಲಿನಿಂದ ಎಫೋದಿನ ಉಂಗುರಗಳಿಗೆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20279,51 +18002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the shoulder pieces of the ephod, before it.]]></a:t>
+              <a:t><![CDATA[ಕಟ್ಟಿದರು.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20340,91 +18063,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme41">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme41">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -20450,51 +18173,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme41">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -20625,51 +18348,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>80</Slides>
+  <Slides>71</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>