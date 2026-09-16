--- v1 (2026-07-25)
+++ v2 (2026-09-16)
@@ -133,50 +133,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -228,50 +250,61 @@
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
+    <p:sldId id="332" r:id="rId79"/>
+    <p:sldId id="333" r:id="rId80"/>
+    <p:sldId id="334" r:id="rId81"/>
+    <p:sldId id="335" r:id="rId82"/>
+    <p:sldId id="336" r:id="rId83"/>
+    <p:sldId id="337" r:id="rId84"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -440,53 +473,64 @@
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
+  <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
+  <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
+  <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
+  <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -546,51 +590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் நெய்தான்.]]></a:t>
+              <a:t><![CDATA[5. And the curious girdle of his ephod, that was upon it, was of the same, according to the work thereof; of gold, blue, and purple, and scarlet, and fine twined linen; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -655,51 +699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அங்கியின் நடுவில் மார்க்கவசத் துவாரத்துக்கு ஒப்பாக ஒரு துவாரமும், அது கிழியாதபடி அந்தத் துவாரத்தைச் சுற்றிலும் ஒரு நாடாவும் தைத்திருந்தது.]]></a:t>
+              <a:t><![CDATA[5. And the curious girdle of his ephod, that was upon it, was of the same, according to the work thereof; of gold, blue, and purple, and scarlet, and fine twined linen; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -764,51 +808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அங்கியின் கீழ் ஓரங்களில் தொங்கத்தக்கதாகத் திரித்த இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலுமான வேலையாக மாதளம்பழங்களைப் பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. And the curious girdle of his ephod, that was upon it, was of the same, according to the work thereof; of gold, blue, and purple, and scarlet, and fine twined linen; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -873,51 +917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பசும்பொன்னினால் மணிகளையும் பண்ணி, அந்த மணிகளை அங்கியின் ஓரங்களில் சுற்றிலும் மாதளம்பழங்களின் இடைஇடையே தொங்கவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they wrought onyx stones enclosed in casings of gold, graven, as signets are graven, with the names of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -982,51 +1026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பசும்பொன்னினால் மணிகளையும் பண்ணி, அந்த மணிகளை அங்கியின் ஓரங்களில் சுற்றிலும் மாதளம்பழங்களின் இடைஇடையே தொங்கவைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And they wrought onyx stones enclosed in casings of gold, graven, as signets are graven, with the names of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1091,51 +1135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேக்குக் கற்பித்தபடியே ஆராதனைக்குரிய அங்கியின் ஓரத்தைச் சுற்றிலும், ஒரு மணியும் ஒரு மாதளம்பழமும், ஒரு மணியும் ஒரு மாதளம்பழமுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And he put them on the shoulders of the ephod, that they should be stones for a memorial to the children of Israel; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1200,51 +1244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. கர்த்தர் மோசேக்குக் கற்பித்தபடியே ஆராதனைக்குரிய அங்கியின் ஓரத்தைச் சுற்றிலும், ஒரு மணியும் ஒரு மாதளம்பழமும், ஒரு மணியும் ஒரு மாதளம்பழமுமாய் இருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And he put them on the shoulders of the ephod, that they should be stones for a memorial to the children of Israel; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1309,51 +1353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ஆரோனுக்கும் அவன் குமாரருக்கும் மெல்லிய பஞ்சுநூலால் நெசவுவேலையான அங்கிகளையும்,]]></a:t>
+              <a:t><![CDATA[8. And he made the breastplate of cunning work, like the work of the ephod; of gold, blue, and purple, and scarlet, and fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1418,51 +1462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. மெல்லிய பஞ்சுநூலால் பாகையையும், அலங்காரமான குல்லாக்களையும், திரித்த மெல்லிய சணல்நூலால் சல்லடங்களையும்,]]></a:t>
+              <a:t><![CDATA[8. And he made the breastplate of cunning work, like the work of the ephod; of gold, blue, and purple, and scarlet, and fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1527,51 +1571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் சித்திரத் தையல்வேலையான இடைக்கச்சையையும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. It was foursquare; they made the breastplate double: a span was the length thereof, and a span the breadth thereof, being doubled.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1636,51 +1680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னல் வேலையான அவ்விரண்டு சங்கிலிகளின் இரண்டு நுனிகளையும் ஏபோத்தின் தோள்புறத்துத் துண்டுகள் மேல் முன்புறத்தில் இருக்கிற இரண்டு குவளைகளிலும் மாட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And of the blue, and purple, and scarlet, they made cloths of service, to do service in the holy place, and made the holy garments for Aaron; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1745,51 +1789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் சித்திரத் தையல்வேலையான இடைக்கச்சையையும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And they set in it four rows of stones: the first row was a ruby, a topaz, and a carbuncle: this was the first row.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1854,51 +1898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பரிசுத்த கிரீடத்தின் பட்டத்தையும் பசும்பொன்னினாலே பண்ணி, கர்த்தருக்குப் பரிசுத்தம் என்னும் எழுத்துக்களை அதிலே முத்திரை வெட்டாக வெட்டி,]]></a:t>
+              <a:t><![CDATA[10. And they set in it four rows of stones: the first row was a ruby, a topaz, and a carbuncle: this was the first row.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1963,51 +2007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. பரிசுத்த கிரீடத்தின் பட்டத்தையும் பசும்பொன்னினாலே பண்ணி, கர்த்தருக்குப் பரிசுத்தம் என்னும் எழுத்துக்களை அதிலே முத்திரை வெட்டாக வெட்டி,]]></a:t>
+              <a:t><![CDATA[11. And the second row, an emerald, a sapphire, and a diamond.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2072,51 +2116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை உயரப் பாகையின்மேல் கட்டும்படி, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, இளநீல நாடாவினால் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. And the third row, a jacinth, an agate, and an amethyst.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2181,51 +2225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அதை உயரப் பாகையின்மேல் கட்டும்படி, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, இளநீல நாடாவினால் கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the fourth row, a beryl, an onyx, and a jasper: they were enclosed in casings of gold in their settings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2290,51 +2334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படியே ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வேலையெல்லாம் முடிந்தது; கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[13. And the fourth row, a beryl, an onyx, and a jasper: they were enclosed in casings of gold in their settings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2399,51 +2443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இப்படியே ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வேலையெல்லாம் முடிந்தது; கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the stones were according to the names of the children of Israel, twelve, according to their names, like the engravings of a signet, every one with his name, according to the twelve tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2508,51 +2552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, வாசஸ்தலத்தை மோசேயினிடத்தில் கொண்டுவந்தார்கள்; கூடாரத்தையும், அதற்குரிய எல்லாப் பணிமுட்டுகளையும், அதின் துறடுகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
+              <a:t><![CDATA[14. And the stones were according to the names of the children of Israel, twelve, according to their names, like the engravings of a signet, every one with his name, according to the twelve tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2617,51 +2661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, வாசஸ்தலத்தை மோசேயினிடத்தில் கொண்டுவந்தார்கள்; கூடாரத்தையும், அதற்குரிய எல்லாப் பணிமுட்டுகளையும், அதின் துறடுகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும், அதின் பாதங்களையும்,]]></a:t>
+              <a:t><![CDATA[14. And the stones were according to the names of the children of Israel, twelve, according to their names, like the engravings of a signet, every one with his name, according to the twelve tribes.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2726,51 +2770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோல் மூடியையும், தகசுத்தோல் மூடியையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
+              <a:t><![CDATA[15. And they made upon the breastplate chains at the ends, of interwoven work of pure gold.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2835,51 +2879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னல் வேலையான அவ்விரண்டு சங்கிலிகளின் இரண்டு நுனிகளையும் ஏபோத்தின் தோள்புறத்துத் துண்டுகள் மேல் முன்புறத்தில் இருக்கிற இரண்டு குவளைகளிலும் மாட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. And of the blue, and purple, and scarlet, they made cloths of service, to do service in the holy place, and made the holy garments for Aaron; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2944,51 +2988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. சாட்சிப்பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும்,]]></a:t>
+              <a:t><![CDATA[16. And they made two casings of gold, and two gold rings; and put the two rings in the two ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3053,51 +3097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. மேஜையையும், அதின் எல்லாப் பணிமுட்டுகளையும், சமுகத்தப்பங்களையும்,]]></a:t>
+              <a:t><![CDATA[16. And they made two casings of gold, and two gold rings; and put the two rings in the two ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3162,51 +3206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சுத்தமான குத்துவிளக்கையும், வரிசையாய் ஒழுங்குபடுத்தப்பட்ட அதின் அகல்களையும், அதின் எல்லாப் பணிமுட்டுகளையும், வெளிச்சத்திற்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[17. And they put the two interwoven chains of gold in the two rings on the ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3271,51 +3315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. சுத்தமான குத்துவிளக்கையும், வரிசையாய் ஒழுங்குபடுத்தப்பட்ட அதின் அகல்களையும், அதின் எல்லாப் பணிமுட்டுகளையும், வெளிச்சத்திற்கு எண்ணெயையும்,]]></a:t>
+              <a:t><![CDATA[17. And they put the two interwoven chains of gold in the two rings on the ends of the breastplate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3380,51 +3424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பொற்பீடத்தையும், அபிஷேக தைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசல் தொங்குதிரையையும்,]]></a:t>
+              <a:t><![CDATA[18. And the two ends of the two interwoven chains they fastened in the two casings, and put them on the shoulder pieces of the ephod, before it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3489,51 +3533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[18. And the two ends of the two interwoven chains they fastened in the two casings, and put them on the shoulder pieces of the ephod, before it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3598,51 +3642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+              <a:t><![CDATA[19. And they made two rings of gold, and put them on the two ends of the breastplate, upon the border of it, which was on the side of the ephod inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3707,51 +3751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல் மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[19. And they made two rings of gold, and put them on the two ends of the breastplate, upon the border of it, which was on the side of the ephod inward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3816,51 +3860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல் மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல பணிமுட்டுகளையும்,]]></a:t>
+              <a:t><![CDATA[20. And they made two other golden rings, and put them on the two sides of the ephod underneath, toward the front part of it, opposite to the other coupling thereof, above the curious girdle of the ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3925,51 +3969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பரிசுத்த ஸ்தலத்திலே செய்யும் ஆராதனைக்கடுத்த வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they made two other golden rings, and put them on the two sides of the ephod underneath, toward the front part of it, opposite to the other coupling thereof, above the curious girdle of the ephod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4034,51 +4078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்னும் இரண்டு வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தின் மற்ற இரண்டு பக்கங்களிலும் அதின் ஓரத்தில் வைத்து,]]></a:t>
+              <a:t><![CDATA[1. And of the blue, and purple, and scarlet, they made cloths of service, to do service in the holy place, and made the holy garments for Aaron; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4143,51 +4187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. பரிசுத்த ஸ்தலத்திலே செய்யும் ஆராதனைக்கடுத்த வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின் பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they did bind the breastplate by his rings unto the rings of the ephod with a lace of blue, that it might be above the curious girdle of the ephod, and that the breastplate might not be loosed from the ephod; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4252,51 +4296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறதற்கு வேண்டிய வஸ்திரங்களையும், ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they did bind the breastplate by his rings unto the rings of the ephod with a lace of blue, that it might be above the curious girdle of the ephod, and that the breastplate might not be loosed from the ephod; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4361,51 +4405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறதற்கு வேண்டிய வஸ்திரங்களையும், ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And they did bind the breastplate by his rings unto the rings of the ephod with a lace of blue, that it might be above the curious girdle of the ephod, and that the breastplate might not be loosed from the ephod; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4470,51 +4514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் சகல வேலைகளையும் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And he made the robe of the ephod of woven work, all of blue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4579,51 +4623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏபோத்தைப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்பு நூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[23. And there was an hole in the midst of the robe, as the hole of an armour of jacket, with a band round about the hole, that it should not rend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4688,51 +4732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மோசே அந்த வேலைகளையெல்லாம் பார்த்தான்; கர்த்தர் கற்பித்தபடியே அதைச் செய்திருந்தார்கள். மோசே அவர்களை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[23. And there was an hole in the midst of the robe, as the hole of an armour of jacket, with a band round about the hole, that it should not rend.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4797,51 +4841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. மோசே அந்த வேலைகளையெல்லாம் பார்த்தான்; கர்த்தர் கற்பித்தபடியே அதைச் செய்திருந்தார்கள். மோசே அவர்களை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[24. And they made upon the hems of the robe pomegranates of blue, and purple, and scarlet, and twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4906,51 +4950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And they made upon the hems of the robe pomegranates of blue, and purple, and scarlet, and twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5015,51 +5059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they made bells of pure gold, and put the bells between the pomegranates upon the hem of the robe, round about between the pomegranates;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5124,51 +5168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. And they made bells of pure gold, and put the bells between the pomegranates upon the hem of the robe, round about between the pomegranates;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5233,51 +5277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[2. And he made the ephod of gold, blue, and purple, and scarlet, and fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5342,51 +5386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இரண்டு தோள்களின்மேலுள்ள அதின் இரண்டு முனைகளையும் சேர்த்தார்கள்; அது ஒன்றாய் இணைக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. A bell and a pomegranate, a bell and a pomegranate, round about the hem of the robe to minister in; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5451,51 +5495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஏபோத்தின்மேலிருக்கும் விசித்திரமான கச்சை, அந்த வேலைக்கு ஒப்பாகவே பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், திரித்த மெல்லிய பஞ்சுநூலாலும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[26. A bell and a pomegranate, a bell and a pomegranate, round about the hem of the robe to minister in; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5560,51 +5604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்த ஏபோத்தின்மேலிருக்கும் விசித்திரமான கச்சை, அந்த வேலைக்கு ஒப்பாகவே பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், திரித்த மெல்லிய பஞ்சுநூலாலும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்யப்பட்டது.]]></a:t>
+              <a:t><![CDATA[27. And they made coats of fine linen of woven work for Aaron, and for his sons,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5669,51 +5713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரின் நாமங்களை முத்திரை வெட்டுவேலையாகக் கோமேதகக் கற்களில் வெட்டி, அவைகளைப் பொன் குவளைகளில் பதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And a turban of fine linen, and goodly bonnets of fine linen, and linen breeches of fine twined linen,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5778,51 +5822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரின் நாமங்களை முத்திரை வெட்டுவேலையாகக் கோமேதகக் கற்களில் வெட்டி, அவைகளைப் பொன் குவளைகளில் பதித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And a turban of fine linen, and goodly bonnets of fine linen, and linen breeches of fine twined linen,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5887,51 +5931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவைகள் இஸ்ரவேல் புத்திரரைக்குறித்து ஞாபகக்குறிக் கற்களாயிருக்கும்படி ஏபோத்துத் தோள்களின்மேல் அவைகளை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[29. And a girdle of fine twined linen, and blue, and purple, and scarlet, of needlework; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5996,51 +6040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவைகள் இஸ்ரவேல் புத்திரரைக்குறித்து ஞாபகக்குறிக் கற்களாயிருக்கும்படி ஏபோத்துத் தோள்களின்மேல் அவைகளை வைத்தான்.]]></a:t>
+              <a:t><![CDATA[29. And a girdle of fine twined linen, and blue, and purple, and scarlet, of needlework; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6105,51 +6149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மார்ப்பதக்கத்தை ஏபோத்தின் வேலைக்கு ஒத்த விசித்திரவேலையாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[30. And they made the plate of the holy crown of pure gold, and wrote upon it a writing, like to the engravings of a signet, HOLINESS TO THE LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6214,51 +6258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மார்ப்பதக்கத்தை ஏபோத்தின் வேலைக்கு ஒத்த விசித்திரவேலையாகப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[30. And they made the plate of the holy crown of pure gold, and wrote upon it a writing, like to the engravings of a signet, HOLINESS TO THE LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6323,51 +6367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மார்ப்பதக்கத்தைச் சதுரமும் இரட்டையுமாய்ச் செய்து, ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாக்கி,]]></a:t>
+              <a:t><![CDATA[31. And they tied unto it a lace of blue, to fasten it on high upon the turban; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6432,51 +6476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில் அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
+              <a:t><![CDATA[2. And he made the ephod of gold, blue, and purple, and scarlet, and fine twined linen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6541,51 +6585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மார்ப்பதக்கத்தைச் சதுரமும் இரட்டையுமாய்ச் செய்து, ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாக்கி,]]></a:t>
+              <a:t><![CDATA[31. And they tied unto it a lace of blue, to fasten it on high upon the turban; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6650,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிலே நாலு பத்தி ரத்தினக்கற்களைப் பதித்தார்கள்; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
+              <a:t><![CDATA[32. Thus was all the work of the tabernacle of the tent of the congregation finished: and the children of Israel did according to all that the LORD commanded Moses, so did they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6759,51 +6803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதிலே நாலு பத்தி ரத்தினக்கற்களைப் பதித்தார்கள்; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும் மாணிக்கமும்,]]></a:t>
+              <a:t><![CDATA[32. Thus was all the work of the tabernacle of the tent of the congregation finished: and the children of Israel did according to all that the LORD commanded Moses, so did they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6868,51 +6912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இரண்டாம் பத்தி மரகதமும் இந்திரநீலமும் வச்சிரமும்,]]></a:t>
+              <a:t><![CDATA[33. And they brought the tabernacle unto Moses, the tent, and all his furniture, his clasps, his boards, his bars, and his pillars, and his sockets,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6977,51 +7021,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மூன்றாம் பத்தி கெம்பும் வைடூரியமும் சுகந்தியும்,]]></a:t>
+              <a:t><![CDATA[33. And they brought the tabernacle unto Moses, the tent, and all his furniture, his clasps, his boards, his bars, and his pillars, and his sockets,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7086,51 +7130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமானது. அவைகள் அந்தந்த இடங்களிலே பொன்குவளைகளில் பதிக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[33. And they brought the tabernacle unto Moses, the tent, and all his furniture, his clasps, his boards, his bars, and his pillars, and his sockets,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7195,51 +7239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமானது. அவைகள் அந்தந்த இடங்களிலே பொன்குவளைகளில் பதிக்கப்பட்டிருந்தது.]]></a:t>
+              <a:t><![CDATA[34. And the covering of rams' skins dyed red, and the covering of badgers' skins, and the vail of the covering,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7304,51 +7348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்களுள்ளவைகளுமாயிருந்தது; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொரு கோத்திரத்தின் நாமம் ஒவ்வொன்றிலும் முத்திரை வெட்டாய் வெட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[35. The ark of the testimony, and the staves thereof, and the mercy seat,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7413,51 +7457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய நாமங்களுள்ளவைகளுமாயிருந்தது; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொரு கோத்திரத்தின் நாமம் ஒவ்வொன்றிலும் முத்திரை வெட்டாய் வெட்டியிருந்தது.]]></a:t>
+              <a:t><![CDATA[36. The table, and all the vessels thereof, and the showbread,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7522,51 +7566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மார்ப்பதக்கத்துக்கு அதின் பக்கங்களிலே பின்னல் வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
+              <a:t><![CDATA[37. The pure candlestick, with the lamps thereof, even with the lamps to be set in order, and all the vessels thereof, and the oil for light,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7631,51 +7675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they did beat the gold into thin plates, and cut it into wires, to work it in the blue, and in the purple, and in the scarlet, and in the fine linen, with cunning work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7740,51 +7784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இரண்டு பொன் குவளைகளையும் இரண்டு பொன் வளையங்களையும் செய்து, அந்த இரண்டு வளையங்களை மார்ப்பதக்கத்தின் இரண்டு பக்கத்திலும் வைத்து,]]></a:t>
+              <a:t><![CDATA[37. The pure candlestick, with the lamps thereof, even with the lamps to be set in order, and all the vessels thereof, and the oil for light,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7849,51 +7893,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பொன்னினால் செய்த பின்னல் வேலையான அந்த இரண்டு சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில் இருக்கிற இரண்டு வளையங்களிலும் மாட்டி,]]></a:t>
+              <a:t><![CDATA[38. And the golden altar, and the anointing oil, and the sweet incense, and the hanging for the tabernacle door,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And the golden altar, and the anointing oil, and the sweet incense, and the hanging for the tabernacle door,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. The brazen altar, and his grate of brass, his staves, and all his vessels, the vessel that holds water and his foot,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. The brazen altar, and his grate of brass, his staves, and all his vessels, the vessel that holds water and his foot,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. The hangings of the court, his pillars, and his sockets, and the hanging for the court gate, his cords, and his pins, and all the vessels of the service of the tabernacle, for the tent of the congregation,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. The hangings of the court, his pillars, and his sockets, and the hanging for the court gate, his cords, and his pins, and all the vessels of the service of the tabernacle, for the tent of the congregation,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. The hangings of the court, his pillars, and his sockets, and the hanging for the court gate, his cords, and his pins, and all the vessels of the service of the tabernacle, for the tent of the congregation,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. The cloths of service to do service in the holy place, and the holy garments for Aaron the priest, and his sons' garments, to minister in the priest's office.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. The cloths of service to do service in the holy place, and the holy garments for Aaron the priest, and his sons' garments, to minister in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7958,51 +8874,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they did beat the gold into thin plates, and cut it into wires, to work it in the blue, and in the purple, and in the scarlet, and in the fine linen, with cunning work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. According to all that the LORD commanded Moses, so the children of Israel made all the work.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And Moses did look upon all the work, and, behold, they had done it as the LORD had commanded, even so had they done it: and Moses blessed them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And Moses did look upon all the work, and, behold, they had done it as the LORD had commanded, even so had they done it: and Moses blessed them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8067,51 +9310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They made shoulder pieces for it, to couple it together: by the two edges was it coupled together.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8146,51 +9389,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474026536" r:id="rId1"/>
+    <p:sldLayoutId id="2478604186" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8734,54 +9977,142 @@
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide77.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide77.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide78.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide78.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide79.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide79.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide80.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide81.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide81.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide82.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide82.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
@@ -8894,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಎಫೋದಿನ ನಿಲುವಂಗಿಗಳನ್ನೆಲ್ಲಾ ನೇತ ಕೆಲಸ ಕ್ಕನುಸಾರ ನೀಲಿಯಿಂದ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[5. அந்த ஏபோத்தின்மேலிருக்கும் விசித்திரமான கச்சை, அந்த வேலைக்கு ஒப்பாகவே பொன்னினாலும் இளநீலநூலாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನಿಲುವಂಗಿಯ ರಂಧ್ರ ಕವಚ ರಂಧ್ರದ ಹಾಗೆ ಅದರ ಮಧ್ಯದಲ್ಲಿ ಇತ್ತು. ಅದು ಹರಿಯದ ಹಾಗೆ ಆ ರಂಧ್ರದ ಸುತ್ತಲೂ ಗೋಟು ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[இரத்தாம்பரநூலாலும் சிவப்புநூலாலும், திரித்த மெல்லிய பஞ்சுநூலாலும், கர்த்தர் மோசேக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ನಿಲುವಂಗಿಯ ಅಂಚಿನ ಮೇಲೆ ಹೊಸೆದ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣದ ದಾಳಿಂಬರ ಗಳನ್ನು ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[கற்பித்தபடியே, செய்யப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಶುದ್ಧ ಬಂಗಾರದ ಗಂಟೆಗಳನ್ನು ಮಾಡಿ ಆ ಗಂಟೆಗಳನ್ನು ದಾಳಿಂಬರಗಳ ನಡುವೆ ಇಟ್ಟು ನಿಲುವಂಗಿಗಳ ಅಂಚಿನ ಮೇಲೆ ಸುತ್ತಲೂ]]></a:t>
+              <a:t><![CDATA[6. இஸ்ரவேல் புத்திரரின் நாமங்களை முத்திரை வெட்டுவேலையாகக் கோமேதகக் கற்களில் வெட்டி, அவைகளைப் பொன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದಾಳಿಂಬರಗಳ ನಡುವೆಯೇ ಇರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[குவளைகளில் பதித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಸೇವೆ ಗೋಸ್ಕರ ಮಾಡಿದ ನಿಲುವಂಗಿಯ ಅಂಚಿನ ಮೇಲೆ ಸುತ್ತಲೂ ಒಂದು ಗಂಟೆ ಒಂದು ದಾಳಿಂಬರದ ಮೇರೆಗೆ ಇಟ್ಟರು, ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவைகள் இஸ்ரவேல் புத்திரரைக்குறித்து ஞாபகக்குறிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಅದು ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[கற்களாயிருக்கும்படி ஏபோத்துத் தோள்களின்மேல் அவைகளை வைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆರೋನನಿಗೂ ಅವನ ಮಕ್ಕಳಿಗೂ ನಾರು ನೂಲಿನಿಂದ ಮಾಡಿದ ನೇಯ್ಗೆ ಕೆಲಸದ ಅಂಗಿಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[8. மார்ப்பதக்கத்தை ஏபோத்தின் வேலைக்கு ஒத்த விசித்திரவேலையாகப் பொன்னினாலும் இளநீலநூலாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ನಾರಿನ ಮುಂಡಾಸವನ್ನೂ ಸೌಂದರ್ಯವುಳ್ಳ ನಾರಿನ ಕುಲಾವಿಗಳನ್ನೂ ನಾರು ಗಳಿಂದ ಮಾಡಿದ ಇಜಾರುಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் திரித்த மெல்லிய பஞ்சுநூலாலும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಹೊಸೆದ ನಯ ವಾದ ನಾರು ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣದ ಹೆಣಿಗೆಯ ಕೆಲಸದ ಪ್ರಕಾರ ನಡುಕಟ್ಟನ್ನೂ ಮಾಡಿದರು. ಇವು ಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[9. அந்த மார்ப்பதக்கத்தைச் சதுரமும் இரட்டையுமாய்ச் செய்து, ஒரு ஜாண் நீளமும் ஒரு ஜாண் அகலமுமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆ ಎರಡು ಹೆಣೆದ ಸರಪಣಿಗಳ ಎರಡು ಕೊನೆಗಳನ್ನು ಆ ಎರಡು ಜವೆಗಳಲ್ಲಿ ಸಿಕ್ಕಿಸಿ ಎಫೋದಿನ ಹೆಗಲು ಭಾಗಗಳ ಮುಂದುಗಡೆ ಇರಿಸಿ]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದಂತೆಯೇ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[10. அதிலே நாலு பத்தி ரத்தினக்கற்களைப் பதித்தார்கள்; முதலாம் பத்தி பத்மராகமும் புஷ்பராகமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಪರಿಶುದ್ಧ ಕಿರೀಟವಾಗಿರುವ ತಗಡನ್ನು ಶುದ್ಧ ಬಂಗಾರದಿಂದ ಮಾಡಿ ಕರ್ತನಿಗೆ ಪರಿಶುದ್ಧ ಎಂದು ಮುದ್ರೆ ಕೆತ್ತುವವರ]]></a:t>
+              <a:t><![CDATA[மாணிக்கமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬರಹದಿಂದ ಅದರ ಮೇಲೆ ಬರೆದು]]></a:t>
+              <a:t><![CDATA[11. இரண்டாம் பத்தி மரகதமும் இந்திரநீலமும் வச்சிரமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಅದನ್ನು ಮುಂಡಾಸದ ಮೇಲೆ ಬಿಗಿಸುವದ ಕ್ಕೋಸ್ಕರ ನೀಲಿ ನೂಲಿನಿಂದ ಕಟ್ಟಿದರು. ಇದನ್ನು ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ]]></a:t>
+              <a:t><![CDATA[12. மூன்றாம் பத்தி கெம்பும் வைடூரியமும் சுகந்தியும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೇ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[13. நாலாம் பத்தி படிகப்பச்சையும் கோமேதகமும் யஸ்பியுமானது. அவைகள் அந்தந்த இடங்களிலே பொன்குவளைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಈ ಪ್ರಕಾರ ಸಭೆ ಡೇರೆಯ ಗುಡಾರದ ಕೆಲಸವೆಲ್ಲಾ ಮುಗಿಯಿತು. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ್ದನ್ನೆಲ್ಲಾ ಇಸ್ರಾಯೇಲ್‌]]></a:t>
+              <a:t><![CDATA[பதிக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಕ್ಕಳು ಅದರಂತೆಯೇ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[14. இந்தக் கற்கள் இஸ்ரவேல் புத்திரருடைய நாமங்களின்படியே பன்னிரண்டும், அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆಗ ಅವರು ಗುಡಾರವನ್ನು ಮೋಶೆಯ ಬಳಿಗೆ ತಂದರು. ಅದರ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು ಹಲಗೆಗಳನ್ನು ಅಗುಳಿಗಳನ್ನು ಸ್ತಂಭಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[நாமங்களுள்ளவைகளுமாயிருந்தது; பன்னிரண்டு கோத்திரங்களில் ஒவ்வொரு கோத்திரத்தின் நாமம் ஒவ்வொன்றிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಣಿಕೆಗಳನ್ನು;]]></a:t>
+              <a:t><![CDATA[முத்திரை வெட்டாய் வெட்டியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಕೆಂಪು ಬಣ್ಣದಲ್ಲಿ ಅದ್ದಿದ ಟಗರುಗಳ ಹೊದಿಕೆಯನ್ನು, ಕಡಲು ಹಂದಿಗಳ ಚರ್ಮಗಳ ಹೊದಿಕೆಗಳನ್ನು ಮರೆಯ ತೆರೆಯನ್ನು;]]></a:t>
+              <a:t><![CDATA[15. மார்ப்பதக்கத்துக்கு அதின் பக்கங்களிலே பின்னல் வேலையான பசும்பொன் சங்கிலிகளையும் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದರು.]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஸ்தலத்தில் ஆராதனை செய்கிறதற்கு வேண்டிய வஸ்திரங்களையும், ஆரோனுக்குப் பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಮಂಜೂಷದ ಸಾಕ್ಷಿಯ ಪೆಟ್ಟಿಗೆ ಯನ್ನು, ಅದರ ಕೋಲುಗಳನ್ನು, ಕರುಣಾಸನವನ್ನು;]]></a:t>
+              <a:t><![CDATA[16. இரண்டு பொன் குவளைகளையும் இரண்டு பொன் வளையங்களையும் செய்து, அந்த இரண்டு வளையங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಮೇಜನ್ನು ಅದರ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು, ಸಮ್ಮು ಖದ ರೊಟ್ಟಿಯನ್ನು;]]></a:t>
+              <a:t><![CDATA[மார்ப்பதக்கத்தின் இரண்டு பக்கத்திலும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12062,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಶುದ್ಧವಾದ ದೀಪ ಸ್ತಂಭವನ್ನು, ಅದರ ದೀಪಗಳನ್ನು ಕ್ರಮವಾಗಿಡುವ ದೀಪಗಳನ್ನು ಅದರ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು,]]></a:t>
+              <a:t><![CDATA[17. பொன்னினால் செய்த பின்னல் வேலையான அந்த இரண்டு சங்கிலிகளையும் மார்ப்பதக்கத்தின் பக்கங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12194,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೀಪಸ್ತಂಭಕ್ಕಾಗಿ ಎಣ್ಣೆಯನ್ನು;]]></a:t>
+              <a:t><![CDATA[இருக்கிற இரண்டு வளையங்களிலும் மாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12326,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಚಿನ್ನದ ಬಲಿಪೀಠವನ್ನು, ಅಭಿಷೇಕಿಸುವ ತೈಲವನ್ನು, ಪರಿಮಳ ಧೂಪವನ್ನು, ಗುಡಾರದ ಬಾಗಿಲಿನ ತೆರೆಯನ್ನು;]]></a:t>
+              <a:t><![CDATA[18. பின்னல் வேலையான அவ்விரண்டு சங்கிலிகளின் இரண்டு நுனிகளையும் ஏபோத்தின் தோள்புறத்துத் துண்டுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12458,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಹಿತ್ತಾಳೆಯ ಬಲಿಪೀಠವನ್ನು, ಅದಕ್ಕಿರುವ ಹಿತ್ತಾಳೆಯ ಜಲ್ಲಡಿಯನ್ನು, ಕೋಲುಗಳನ್ನು, ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು,]]></a:t>
+              <a:t><![CDATA[மேல் முன்புறத்தில் இருக்கிற இரண்டு குவளைகளிலும் மாட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12590,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕುಣಿಕೆಗಳನ್ನು,]]></a:t>
+              <a:t><![CDATA[19. பின்னும் இரண்டு வளையங்களைப் பண்ணி, அவைகளை ஏபோத்தின் கீழ்ப்புறத்திற்கு எதிரான மார்ப்பதக்கத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12722,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಅಂಗಳದ ತೆರೆಗಳನ್ನು, ಸ್ತಂಭಗಳನ್ನು, ಕುಣಿಕೆಗಳನ್ನು, ಅಂಗಳದ ಬಾಗಿಲಿನ ತೆರೆಯನ್ನು, ಹಗ್ಗಗಳನ್ನು, ಗೂಟಗಳನ್ನು,]]></a:t>
+              <a:t><![CDATA[மற்ற இரண்டு பக்கங்களிலும் அதின் ஓரத்தில் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12854,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಭೆಯ ಗುಡಾರಕ್ಕೆ ಬೇಕಾದ ಎಲ್ಲಾ ಸಾಮಾನುಗಳನ್ನು;]]></a:t>
+              <a:t><![CDATA[20. வேறே இரண்டு பொன் வளையங்களையும் பண்ணி, அவைகளை ஏபோத்தின் முன்புறத்தின் இரண்டு கீழ்ப்பக்கங்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12986,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಪರಿಶುದ್ಧ ಸ್ಥಳದ ಸೇವೆಗೋಸ್ಕರ ಸೇವಾ ವಸ್ತ್ರಗಳನ್ನು, ಯಾಜಕನಾದ ಆರೋನನ ಪರಿಶುದ್ಧ ವಸ್ತ್ರಗಳನ್ನು, ಅವನ ಕುಮಾರರಿಗೆ]]></a:t>
+              <a:t><![CDATA[அதின் இணைப்புக்கு எதிராகவும், ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாகவும் வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13118,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಬಂಗಾರದ ಎರಡು ಉಂಗುರಗಳನ್ನು ಮಾಡಿ ಎದೆಪದಕದ ಎರಡು ಕೊನೆಗಳಲ್ಲಿ ಎಫೋದಿನ ಕಡೆಗೆ ಒಳಗಡೆಯಲ್ಲಿ ಹಾಕಿದರು.]]></a:t>
+              <a:t><![CDATA[வஸ்திரங்களையும் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13250,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಜಕ ಸೇವೆಗೋಸ್ಕರ ಬೇಕಾದ ವಸ್ತ್ರಗಳನ್ನು ತಂದರು.]]></a:t>
+              <a:t><![CDATA[21. மார்ப்பதக்கம் ஏபோத்தின் விசித்திரமான கச்சைக்கு மேலாக இருக்கும்படிக்கும், ஏபோத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13382,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಮೇರೆಗೆನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣದ ನೂಲಿನಿಂದ ಪವಿತ್ರ ಆಲಯದ ಸೇವೆಮಾಡುವದಕ್ಕೆ ಸೇವಾ]]></a:t>
+              <a:t><![CDATA[நீங்கிப் போகாதபடிக்கும், அதை அதின் வளையங்களால் ஏபோத்தின் வளையங்களோடே இளநீல நாடாவினாலே, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13514,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಸ್ತ್ರಗಳನ್ನೂ ಆರೋನನಿಗೆ ಪರಿಶುದ್ಧ ವಸ್ತ್ರಗಳನ್ನು ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[மோசேக்குக் கற்பித்தபடியே, கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13646,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಈ ಕೆಲಸಗಳನ್ನೆಲ್ಲಾ ಮಾಡಿ ದರು.]]></a:t>
+              <a:t><![CDATA[22. ஏபோத்தின் கீழ் அங்கியை முழுவதும் இளநீலநூலால் நெய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13778,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವನು ಎಫೋದನ್ನು ಚಿನ್ನದಿಂದಲೂ ನೀಲಿ ಧೂಮ್ರ ಮತ್ತು ರಕ್ತವರ್ಣ ನಯವಾಗಿ ಹೊಸೆದ ನೂಲು ಇವುಗಳಿಂದ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[23. அங்கியின் நடுவில் மார்க்கவசத் துவாரத்துக்கு ஒப்பாக ஒரு துவாரமும், அது கிழியாதபடி அந்தத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13910,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. ಮೋಶೆಯು ಆ ಕೆಲಸವನ್ನೆಲ್ಲಾ ನೋಡಿದಾಗ ಇಗೋ, ಕರ್ತನು ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರವೇ ಅವರು ಅದನ್ನು ಮಾಡಿದ್ದರು. ಆಗ ಮೋಶೆಯು]]></a:t>
+              <a:t><![CDATA[துவாரத்தைச் சுற்றிலும் ஒரு நாடாவும் தைத்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14042,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರನ್ನು ಆಶೀರ್ವದಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[24. அங்கியின் கீழ் ஓரங்களில் தொங்கத்தக்கதாகத் திரித்த இளநீலநூலும் இரத்தாம்பரநூலும் சிவப்புநூலுமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14174,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಅವರು ಚಿನ್ನವನ್ನು ಹೊಡೆದು ತೆಳುವಾದ ತಗಡುಗಳನ್ನಾಗಿಮಾಡಿ ಅದನ್ನು ಕತ್ತರಿಸಿ ತೆಳುವಾದ ಎಳೆಗಳನ್ನಾಗಿಮಾಡಿ ಆ]]></a:t>
+              <a:t><![CDATA[வேலையாக மாதளம்பழங்களைப் பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14306,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಳೆಗಳನ್ನೂ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣ ನಯವಾಗಿ ಹೊಸೆದ ನೂಲುಗಳೊಂದಿಗೆ ಸೇರಿಸಿ ಕಸೂತಿ ಕೆಲಸ ಮಾಡು ವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[25. பசும்பொன்னினால் மணிகளையும் பண்ணி, அந்த மணிகளை அங்கியின் ஓரங்களில் சுற்றிலும் மாதளம்பழங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14438,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಪಯೋಗಿಸುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[இடைஇடையே தொங்கவைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14570,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಚಿನ್ನದ ಬೇರೆ ಎರಡು ಉಂಗುರಗಳನ್ನು ಮಾಡಿ ಎಫೋದಿನ ಮುಂಬದಿಯ ಕೆಳಗಿನ ಎರಡು ಭಾಗಗಳಲ್ಲಿ ಎಫೋದಿನ ವಿಚಿತ್ರವಾದ]]></a:t>
+              <a:t><![CDATA[2. ஏபோத்தைப் பொன்னினாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்பு நூலாலும் திரித்த மெல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14702,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. (ಎಫೋದಕ್ಕೆ) ಜೋಡಿಸಲು ಹೆಗಲ ಪಟ್ಟಿಯನ್ನು ತಯಾರಿಸಿದರು; ಅದರ ಎರಡೂ ಅಂಚುಗಳು ಜೋಡಿಸಲ್ಪಟ್ಟಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[26. கர்த்தர் மோசேக்குக் கற்பித்தபடியே ஆராதனைக்குரிய அங்கியின் ஓரத்தைச் சுற்றிலும், ஒரு மணியும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14834,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಅದರ ಮೇಲಿರುವ ವಿಚಿತ್ರವಾದ ಎಫೋದಿನ ನಡು ಕಟ್ಟು ಅದೇ ಕೆಲಸಕ್ಕನುಸಾರವಾಗಿ ಚಿನ್ನ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣ ಹೊಸೆದ]]></a:t>
+              <a:t><![CDATA[மாதளம்பழமும், ஒரு மணியும் ஒரு மாதளம்பழமுமாய் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14966,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಯವಾದ ನಾರುಗಳುಳ್ಳದ್ದಾಗಿದ್ದು ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದಂತೆಯೇ ಇತ್ತು.]]></a:t>
+              <a:t><![CDATA[27. ஆரோனுக்கும் அவன் குமாரருக்கும் மெல்லிய பஞ்சுநூலால் நெசவுவேலையான அங்கிகளையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15098,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಗೋಮೇಧಕ ಕಲ್ಲುಗಳನ್ನು ಮುದ್ರೆಯನ್ನು ಕೆತ್ತು ವಂತೆ ಬಂಗಾರದಲ್ಲಿ ಕೆತ್ತಲ್ಪಟ್ಟವುಗಳಾಗಿ ಇಸ್ರಾಯೇಲಿನ ಮಕ್ಕಳ ಹೆಸರುಗಳ]]></a:t>
+              <a:t><![CDATA[28. மெல்லிய பஞ்சுநூலால் பாகையையும், அலங்காரமான குல்லாக்களையும், திரித்த மெல்லிய சணல்நூலால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15230,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಕಾರ ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[சல்லடங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15362,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಅವನು ಅವುಗಳನ್ನು ಎಫೋದಿನ ಹೆಗಲಿನ ಭಾಗಗಳ ಮೇಲೆ ಇಸ್ರಾ ಯೇಲ್ಯರ ಮಕ್ಕಳ]]></a:t>
+              <a:t><![CDATA[29. திரித்த மெல்லிய பஞ்சுநூலாலும் இளநீலநூலாலும் இரத்தாம்பரநூலாலும் சிவப்புநூலாலும் சித்திரத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15494,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜ್ಞಾಪಕಾರ್ಥವಾದ ಕಲ್ಲುಗಳಿರ ತಕ್ಕದ್ದೆಂದು ಅವುಗಳನ್ನು ಇಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[தையல்வேலையான இடைக்கச்சையையும், கர்த்தர் மோசேக்குக் கற்பித்தபடியே, செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15626,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಎದೆಪದಕವನ್ನು ಕೌಶಲ್ಯ ಕೆಲಸದಿಂದ ಎಫೋದಿನ ಕೆಲಸದ ಹಾಗೆಯೇ ಬಂಗಾರ ನೀಲಿ ಧೂಮ್ರ ರಕ್ತವರ್ಣ ಹೊಸೆದ ನಯವಾದ ನಾರುಗಳಿಂದ]]></a:t>
+              <a:t><![CDATA[30. பரிசுத்த கிரீடத்தின் பட்டத்தையும் பசும்பொன்னினாலே பண்ணி, கர்த்தருக்குப் பரிசுத்தம் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15758,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[எழுத்துக்களை அதிலே முத்திரை வெட்டாக வெட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15890,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಅದು ಚಚ್ಚೌಕವಾಗಿತ್ತು; ಎದೆಪದಕವನ್ನು ಇಮ್ಮಡಿ ಸಿದ್ದಾಗಿ ಮಾಡಿದರು. ಅದು ಗೇಣುದ್ದವಾಗಿಯೂ ಗೇಣಗಲವಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[31. அதை உயரப் பாகையின்மேல் கட்டும்படி, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, இளநீல நாடாவினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16022,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಡುಕಟ್ಟಿನ ಮೇಲೆ ಅದನ್ನು ಜೋಡಿಸುವ ಸ್ಥಳಕ್ಕೆ ಎದುರಾಗಿ ಇರಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[பஞ்சுநூலாலும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16154,51 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಮ್ಮಡಿಸಿದ್ದಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[கட்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16286,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಅದರಲ್ಲಿ ಕಲ್ಲುಗಳನ್ನು ನಾಲ್ಕು ಸಾಲುಗಳಾಗಿ ಕೂಡ್ರಿಸಿದರು; ಮಾಣಿಕ್ಯ ಪುಷ್ಯರಾಗ ಸ್ಪಟಿಕ ಇವು ಮೊದಲನೆಯ ಸಾಲಿನಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[32. இப்படியே ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வேலையெல்லாம் முடிந்தது; கர்த்தர் மோசேக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16418,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16550,51 +17881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕೆಂಪರಳು ನೀಲ ವಜ್ರ ಇವು ಎರಡನೆಯ ಸಾಲಿನಲ್ಲಿ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[33. பின்பு, வாசஸ்தலத்தை மோசேயினிடத்தில் கொண்டுவந்தார்கள்; கூடாரத்தையும், அதற்குரிய எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16682,51 +18013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಪದ್ಮರಾಗ, ವೈದೂರ್ಯ, ಸುಗಂಧ ಇವು ಮೂರನೆಯ ಸಾಲಿ ನಲ್ಲಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும், அதின் துறடுகளையும், அதின் பலகைகளையும், அதின் தாழ்ப்பாள்களையும், அதின் தூண்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16814,51 +18145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಬೆರುಲ್ಲ ಗೋಮೇಧಕ ವೈದೂರ್ಯ ಇವು ನಾಲ್ಕನೆಯ ಸಾಲಿನಲ್ಲಿ ಇದ್ದವು. ಇವು ಕೆತ್ತಲ್ಪಟ್ಟ ಚಿನ್ನದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[அதின் பாதங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16946,51 +18277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೂಡ್ರಿಸಿದವುಗಳಾಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[34. சிவப்புத்தீர்ந்த ஆட்டுக்கடாத் தோல் மூடியையும், தகசுத்தோல் மூடியையும், மறைவின் திரைச்சீலையையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17078,51 +18409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆ ಕಲ್ಲುಗಳು ಇಸ್ರಾಯೇಲ್ಯರ ಮಕ್ಕಳ ಹೆಸರುಗಳ ಪ್ರಕಾರ ಹನ್ನೆರಡಾಗಿ ಅವರ ಹೆಸರುಗಳಿಗನುಸಾರವಾಗಿ ಇದ್ದವು. ಒಂದೊಂದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[35. சாட்சிப்பெட்டியையும், அதின் தண்டுகளையும், கிருபாசனத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17210,51 +18541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದೊಂದು ಹೆಸರಾಗಿ ಹನ್ನೆರಡು ಕಲ್ಲುಗಳಿಗೋಸ್ಕರ ಮುದ್ರೆಗಳ ಹಾಗೆ ಕೆತ್ತಿದವುಗಳಾ ಗಿದ್ದವು.]]></a:t>
+              <a:t><![CDATA[36. மேஜையையும், அதின் எல்லாப் பணிமுட்டுகளையும், சமுகத்தப்பங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17342,51 +18673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಎದೆಪದಕದ ಮೇಲಿರುವ ಕೊನೆಗಳಲ್ಲಿ ಶುದ್ಧ ಬಂಗಾರದಿಂದ ನೂಲಿನ ಹಾಗೆ ಹೆಣೆದಿರುವ ಸರಪಣಿಯನ್ನು ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[37. சுத்தமான குத்துவிளக்கையும், வரிசையாய் ஒழுங்குபடுத்தப்பட்ட அதின் அகல்களையும், அதின் எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17474,51 +18805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿ ಸಿದ ಹಾಗೆಯೇ ಆ ಎದೆಪದಕವನ್ನು ಎಫೋದಿನ ವಿಚಿತ್ರವಾದ ನಡುಕಟ್ಟಿನ ಮೇಲೆ ಇರುವ ಹಾಗೆಯೂ]]></a:t>
+              <a:t><![CDATA[3. அந்தப் பொன்னை, இளநீலநூலோடும் இரத்தாம்பரநூலோடும் சிவப்புநூலோடும் மெல்லிய பஞ்சுநூலோடும் சேர்த்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17606,51 +18937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಬಂಗಾರದ ಆ ಎರಡು ಜಡೆಗಳನ್ನು ಮಾಡಿ ಆ ಎರಡು ಉಂಗುರಗಳನ್ನು ಎದೆಪದಕದ ಎರಡು ಕೊನೆಗಳಲ್ಲಿ ಸೇರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும், வெளிச்சத்திற்கு எண்ணெயையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17738,51 +19069,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆ ಎರಡು ಹೆಣೆದ ಬಂಗಾರದ ಸರಪಣಿಗಳನ್ನು ಪದಕದ ಕೊನೆಗಳಲ್ಲಿರುವ ಎರಡು ಉಂಗುರಗಳಲ್ಲಿ ಸೇರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[38. பொற்பீடத்தையும், அபிஷேக தைலத்தையும், சுகந்த தூபவர்க்கத்தையும், வாசஸ்தலத்தின் வாசல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தொங்குதிரையையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. வெண்கலப் பலிபீடத்தையும், அதின் வெண்கலச் சல்லடையையும், அதின் தண்டுகளையும், அதின் சகல]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பணிமுட்டுகளையும், தொட்டியையும், அதின் பாதத்தையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. பிராகாரத்தின் தொங்குதிரைகளையும், அதின் தூண்களையும், அதின் பாதங்களையும், பிராகாரத்து வாசல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மறைவையும், அதின் கயிறுகளையும், அதன் முளைகளையும், ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வேலைக்கடுத்த சகல]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide77.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பணிமுட்டுகளையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide78.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. பரிசுத்த ஸ்தலத்திலே செய்யும் ஆராதனைக்கடுத்த வஸ்திரங்களையும், ஆசாரிய ஊழியஞ்செய்கிற ஆரோனின்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide79.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பரிசுத்த வஸ்திரங்களையும், அவன் குமாரரின் வஸ்திரங்களையும் கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17870,51 +20257,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎದೆಪದಕವು ಎಫೋದನ್ನು ಬಿಟ್ಟು ಅಲ್ಲಾಡದ ಹಾಗೆ ಯೂ ಅದರ ಉಂಗುರಗಳ ಮೂಲಕವಾಗಿ ನೀಲಿ ನೂಲಿನಿಂದ ಎಫೋದಿನ ಉಂಗುರಗಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[விசித்திரவேலையாய் நெய்யும்படிக்கு, மெல்லிய தகடுகளாய் அடித்து, அவைகளைச் சரிகைகளாகப் பண்ணினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide80.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. கர்த்தர் மோசேக்குக் கற்பித்தபடியெல்லாம் இஸ்ரவேல் புத்திரர் சகல வேலைகளையும் செய்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide81.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. மோசே அந்த வேலைகளையெல்லாம் பார்த்தான்; கர்த்தர் கற்பித்தபடியே அதைச் செய்திருந்தார்கள். மோசே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide82.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்களை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18002,51 +20785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಟ್ಟಿದರು.]]></a:t>
+              <a:t><![CDATA[4. இரண்டு தோள்களின்மேலுள்ள அதின் இரண்டு முனைகளையும் சேர்த்தார்கள்; அது ஒன்றாய் இணைக்கப்பட்டிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18063,91 +20846,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 39]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18173,51 +20956,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -18348,51 +21131,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>71</Slides>
+  <Slides>82</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>