--- v0 (2026-08-02)
+++ v1 (2026-09-16)
@@ -107,50 +107,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +197,54 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +400,57 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆதலால், நீ போ; நான் உன் வாயோடே இருந்து, நீ பேசவேண்டியதை உனக்குப் போதிப்பேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. That they may believe that the LORD God of their fathers, the God of Abraham, the God of Isaac, and the God of Jacob, has appeared unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதற்கு அவன்: ஆண்டவரே, நீர் அனுப்பச் சித்தமாயிருக்கிற யாரையாகிலும் அனுப்பும் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said furthermore unto him, Put now yours hand into your bosom. And he put his hand into his bosom: and when he took it out, behold, his hand was leprous as snow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயின் மேல் கோபமூண்டவராகி: லேவியனாகிய ஆரோன் உன் சகோதரன் அல்லவா? அவன் நன்றாய்ப் பேசுகிறவன் என்று அறிவேன்; அவன் உன்னைச் சந்திக்கப் புறப்பட்டு வருகிறான்; உன்னைக் காணும்போது அவன் இருதயம் மகிழும்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said furthermore unto him, Put now yours hand into your bosom. And he put his hand into his bosom: and when he took it out, behold, his hand was leprous as snow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயின் மேல் கோபமூண்டவராகி: லேவியனாகிய ஆரோன் உன் சகோதரன் அல்லவா? அவன் நன்றாய்ப் பேசுகிறவன் என்று அறிவேன்; அவன் உன்னைச் சந்திக்கப் புறப்பட்டு வருகிறான்; உன்னைக் காணும்போது அவன் இருதயம் மகிழும்.]]></a:t>
+              <a:t><![CDATA[7. And he said, Put yours hand into your bosom again. And he put his hand into his bosom again; and plucked it out of his bosom, and, behold, it was turned again as his other flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயின் மேல் கோபமூண்டவராகி: லேவியனாகிய ஆரோன் உன் சகோதரன் அல்லவா? அவன் நன்றாய்ப் பேசுகிறவன் என்று அறிவேன்; அவன் உன்னைச் சந்திக்கப் புறப்பட்டு வருகிறான்; உன்னைக் காணும்போது அவன் இருதயம் மகிழும்.]]></a:t>
+              <a:t><![CDATA[7. And he said, Put yours hand into your bosom again. And he put his hand into his bosom again; and plucked it out of his bosom, and, behold, it was turned again as his other flesh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ அவனோடே பேசி, அவன் வாயில் வார்த்தைகளை போடு; நான் உன் வாயிலும் அவன் வாயிலும் இருந்து, நீங்கள் செய்ய வேண்டியதை உங்களுக்கு உணர்த்துவேன்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass, if they will not believe you, neither hearken to the voice of the first sign, that they will believe the voice of the latter sign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ அவனோடே பேசி, அவன் வாயில் வார்த்தைகளை போடு; நான் உன் வாயிலும் அவன் வாயிலும் இருந்து, நீங்கள் செய்ய வேண்டியதை உங்களுக்கு உணர்த்துவேன்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass, if they will not believe you, neither hearken to the voice of the first sign, that they will believe the voice of the latter sign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் உனக்குப் பதிலாக ஜனங்களோடே பேசுவான்; இவ்விதமாய் அவன் உனக்கு வாயாக இருப்பான்; நீ அவனுக்குத் தேவனாக இருப்பாய்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, if they will not believe also these two signs, neither hearken unto your voice, that you shall take of the water of the river, and pour it upon the dry land: and the water which you take out of the river shall become blood upon the dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இந்தக் கோலையும் உன் கையிலே பிடித்துக்கொண்டுபோ, இதனால் நீ அடையாளங்களைச் செய்வாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, if they will not believe also these two signs, neither hearken unto your voice, that you shall take of the water of the river, and pour it upon the dry land: and the water which you take out of the river shall become blood upon the dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசே தன் மாமனாகிய எத்திரோவினிடத்துக்கு வந்து: நான் எகிப்திலிருக்கிற என் சகோதரரிடத்துக்குத் திரும்பிப்போய், அவர்கள் இன்னும் உயிரோடே இருக்கிறார்களா என்று பார்க்கும்படிப் புறப்பட்டுப்போக உத்தரவு தரவேண்டும் என்றான். அப்பொழுது எத்திரோ மோசேயை நோக்கி: சுகமாய்ப் போய்வாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[9. And it shall come to pass, if they will not believe also these two signs, neither hearken unto your voice, that you shall take of the water of the river, and pour it upon the dry land: and the water which you take out of the river shall become blood upon the dry land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது மோசே: அவர்கள் என்னை நம்பார்கள்; என் வாக்குக்குச் செவிகொடார்கள்; கர்த்தர் உனக்குத் தரிசனமாகவில்லை என்று சொல்லுவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Moses answered and said, But, behold, they will not believe me, nor hearken unto my voice: for they will say, The LORD has not appeared unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசே தன் மாமனாகிய எத்திரோவினிடத்துக்கு வந்து: நான் எகிப்திலிருக்கிற என் சகோதரரிடத்துக்குத் திரும்பிப்போய், அவர்கள் இன்னும் உயிரோடே இருக்கிறார்களா என்று பார்க்கும்படிப் புறப்பட்டுப்போக உத்தரவு தரவேண்டும் என்றான். அப்பொழுது எத்திரோ மோசேயை நோக்கி: சுகமாய்ப் போய்வாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Moses said unto the LORD, O my LORD, I am not eloquent, neither in time past, nor since you have spoken unto your servant: but I am slow of speech, and of a slow tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசே தன் மாமனாகிய எத்திரோவினிடத்துக்கு வந்து: நான் எகிப்திலிருக்கிற என் சகோதரரிடத்துக்குத் திரும்பிப்போய், அவர்கள் இன்னும் உயிரோடே இருக்கிறார்களா என்று பார்க்கும்படிப் புறப்பட்டுப்போக உத்தரவு தரவேண்டும் என்றான். அப்பொழுது எத்திரோ மோசேயை நோக்கி: சுகமாய்ப் போய்வாரும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And Moses said unto the LORD, O my LORD, I am not eloquent, neither in time past, nor since you have spoken unto your servant: but I am slow of speech, and of a slow tongue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்னும் கர்த்தர் மீதியானிலே மோசேயை நோக்கி: நீ எகிப்துக்குத் திரும்பிப் போ, உன் பிராணனை வாங்கத்தேடின மனிதர் எல்லாரும் இறந்து போனார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD said unto him, Who has made man's mouth? or who makes the dumb, or deaf, or the seeing, or the blind? have not I the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பின்னும் கர்த்தர் மீதியானிலே மோசேயை நோக்கி: நீ எகிப்துக்குத் திரும்பிப் போ, உன் பிராணனை வாங்கத்தேடின மனிதர் எல்லாரும் இறந்து போனார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the LORD said unto him, Who has made man's mouth? or who makes the dumb, or deaf, or the seeing, or the blind? have not I the LORD?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் அவனை நோக்கி: உன் கையில் இருக்கிறது என்ன என்றார். ஒரு கோல் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Now therefore go, and I will be with your mouth, and teach you what you shall say.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதைத் தரையிலே போடு என்றார்; அவன் அதைத் தரையிலே போட்டபோது, அது சர்ப்பமாயிற்று; மோசே அதற்கு விலகி ஓடினான்.]]></a:t>
+              <a:t><![CDATA[13. And he said, O my LORD, send, I pray you, by the hand of him whom you will send.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதைத் தரையிலே போடு என்றார்; அவன் அதைத் தரையிலே போட்டபோது, அது சர்ப்பமாயிற்று; மோசே அதற்கு விலகி ஓடினான்.]]></a:t>
+              <a:t><![CDATA[14. And the anger of the LORD was kindled against Moses, and he said, Is not Aaron the Levite your brother? I know that he can speak well. And also, behold, he comes forth to meet you: and when he sees you, he will be glad in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது மோசே தன் மனைவியையும் தன் பிள்ளைகளையும் கழுதையின் மேல் ஏற்றிக்கொண்டு, எகிப்து தேசத்துக்குத் திரும்பினான்; தேவனுடைய கோலையும் மோசே தன் கையிலே பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[14. And the anger of the LORD was kindled against Moses, and he said, Is not Aaron the Levite your brother? I know that he can speak well. And also, behold, he comes forth to meet you: and when he sees you, he will be glad in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது மோசே தன் மனைவியையும் தன் பிள்ளைகளையும் கழுதையின் மேல் ஏற்றிக்கொண்டு, எகிப்து தேசத்துக்குத் திரும்பினான்; தேவனுடைய கோலையும் மோசே தன் கையிலே பிடித்துக்கொண்டுபோனான்.]]></a:t>
+              <a:t><![CDATA[14. And the anger of the LORD was kindled against Moses, and he said, Is not Aaron the Levite your brother? I know that he can speak well. And also, behold, he comes forth to meet you: and when he sees you, he will be glad in his heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: உன் கையை நீட்டி, அதின் வாலைப் பிடி என்றார்; அவன் தன் கையை நீட்டி, அதைப் பிடித்தபோது, அது அவன் கையிலே கோலாயிற்று.]]></a:t>
+              <a:t><![CDATA[15. And you shall speak unto him, and put words in his mouth: and I will be with your mouth, and with his mouth, and will teach you what all of you shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது மோசே: அவர்கள் என்னை நம்பார்கள்; என் வாக்குக்குச் செவிகொடார்கள்; கர்த்தர் உனக்குத் தரிசனமாகவில்லை என்று சொல்லுவார்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And Moses answered and said, But, behold, they will not believe me, nor hearken unto my voice: for they will say, The LORD has not appeared unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: உன் கையை நீட்டி, அதின் வாலைப் பிடி என்றார்; அவன் தன் கையை நீட்டி, அதைப் பிடித்தபோது, அது அவன் கையிலே கோலாயிற்று.]]></a:t>
+              <a:t><![CDATA[15. And you shall speak unto him, and put words in his mouth: and I will be with your mouth, and with his mouth, and will teach you what all of you shall do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற தங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் உனக்கு தரிசனமானதை அவர்கள் நம்புவதற்கு இதுவே அடையாளம் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And he shall be your spokesman unto the people: and he shall be, even he shall be to you instead of a mouth, and you shall be to him instead of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற தங்கள் பிதாக்களுடைய தேவனாகிய கர்த்தர் உனக்கு தரிசனமானதை அவர்கள் நம்புவதற்கு இதுவே அடையாளம் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And he shall be your spokesman unto the people: and he shall be, even he shall be to you instead of a mouth, and you shall be to him instead of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், கர்த்தர் அவனை நோக்கி: உன் கையை உன் மடியிலே போடு என்றார்; அவன் தன் கையைத் தன் மடியிலே போட்டு, அதை வெளியே எடுக்கும்போது, இதோ, அவன் கை உறைந்த மழையைப்போல வெண்குஷ்டம் பிடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[17. And you shall take this rod in yours hand, wherewith you shall do signs.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மேலும், கர்த்தர் அவனை நோக்கி: உன் கையை உன் மடியிலே போடு என்றார்; அவன் தன் கையைத் தன் மடியிலே போட்டு, அதை வெளியே எடுக்கும்போது, இதோ, அவன் கை உறைந்த மழையைப்போல வெண்குஷ்டம் பிடித்திருந்தது.]]></a:t>
+              <a:t><![CDATA[18. And Moses went and returned to Jethro his father in law, and said unto him, Let me go, I pray you, and return unto my brethren which are in Egypt, and see whether they be yet alive. And Jethro said to Moses, Go in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்: உன் கையைத் திரும்பவும் உன் மடியிலே போடு என்றார். அவன் தன் கையைத் திரும்பத் தன் மடியிலே போட்டு, தன் மடியிலிருந்து அதை வெளியே எடுத்தபோது, அது திரும்ப அவனுடைய மற்றச் சதையைப் போலாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And Moses went and returned to Jethro his father in law, and said unto him, Let me go, I pray you, and return unto my brethren which are in Egypt, and see whether they be yet alive. And Jethro said to Moses, Go in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்: உன் கையைத் திரும்பவும் உன் மடியிலே போடு என்றார். அவன் தன் கையைத் திரும்பத் தன் மடியிலே போட்டு, தன் மடியிலிருந்து அதை வெளியே எடுத்தபோது, அது திரும்ப அவனுடைய மற்றச் சதையைப் போலாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And Moses went and returned to Jethro his father in law, and said unto him, Let me go, I pray you, and return unto my brethren which are in Egypt, and see whether they be yet alive. And Jethro said to Moses, Go in peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்: முந்தின அடையாளத்தை அவர்கள் கண்டு, உன்னை நம்பாமலும் உனக்குச் செவிகொடாமலும் போனால், பிந்தின அடையாளத்தைக் கண்டு நம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD said unto Moses in Midian, Go, return into Egypt: for all the men are dead which sought your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது அவர்: முந்தின அடையாளத்தை அவர்கள் கண்டு, உன்னை நம்பாமலும் உனக்குச் செவிகொடாமலும் போனால், பிந்தின அடையாளத்தைக் கண்டு நம்புவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD said unto Moses in Midian, Go, return into Egypt: for all the men are dead which sought your life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3889,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ எகிப்திலே திரும்பிப் போய்ச் சேர்ந்தபின், நான் உன் கையில் அளித்திருக்கிற அற்புதங்கள் யாவையும் பார்வோனுக்கு முன்பாகச் செய்யும்படி எச்சரிக்கையாயிரு; ஆகிலும், நான் அவன் இருதயத்தைக் கடினப்படுத்துவேன்; அவன் ஜனத்தைப் போகவிடான்.]]></a:t>
+              <a:t><![CDATA[20. And Moses took his wife and his sons, and set them upon an ass, and he returned to the land of Egypt: and Moses took the rod of God in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவ்விரண்டு அடையாளங்களையும் அவர்கள் நம்பாமலும், உன்வாக்குக்குச் செவிகொடாமலும் இருப்பார்களானால், அப்பொழுது நீ நதியின் தண்ணீரை மொண்டு நிலத்தில் ஊற்றுவாயாக; நதியில் மொண்ட தண்ணீர் வெட்டாந்தரையிலே இரத்தமாகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[2. And the LORD said unto him, What is that in yours hand? And he said, A rod.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ எகிப்திலே திரும்பிப் போய்ச் சேர்ந்தபின், நான் உன் கையில் அளித்திருக்கிற அற்புதங்கள் யாவையும் பார்வோனுக்கு முன்பாகச் செய்யும்படி எச்சரிக்கையாயிரு; ஆகிலும், நான் அவன் இருதயத்தைக் கடினப்படுத்துவேன்; அவன் ஜனத்தைப் போகவிடான்.]]></a:t>
+              <a:t><![CDATA[20. And Moses took his wife and his sons, and set them upon an ass, and he returned to the land of Egypt: and Moses took the rod of God in his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ எகிப்திலே திரும்பிப் போய்ச் சேர்ந்தபின், நான் உன் கையில் அளித்திருக்கிற அற்புதங்கள் யாவையும் பார்வோனுக்கு முன்பாகச் செய்யும்படி எச்சரிக்கையாயிரு; ஆகிலும், நான் அவன் இருதயத்தைக் கடினப்படுத்துவேன்; அவன் ஜனத்தைப் போகவிடான்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said unto Moses, When you go to return into Egypt, see that you do all those wonders before Pharaoh, which I have put in yours hand: but I will harden his heart, that he shall not let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது நீ பார்வோனோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் என்னுடைய குமாரன், என் சேஷ்டபுத்திரன்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said unto Moses, When you go to return into Egypt, see that you do all those wonders before Pharaoh, which I have put in yours hand: but I will harden his heart, that he shall not let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எனக்கு ஆராதனை செய்யும்படி என் குமாரனை அனுப்பிவிடு என்று கட்டளையிடுகிறேன்; அவனை விடமாட்டேன் என்பாயாகில் நான் உன்னுடைய குமாரனை, உன் சேஷ்ட புத்திரனைச் சங்கரிப்பேன் என்று கர்த்தர் சொன்னார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. And the LORD said unto Moses, When you go to return into Egypt, see that you do all those wonders before Pharaoh, which I have put in yours hand: but I will harden his heart, that he shall not let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எனக்கு ஆராதனை செய்யும்படி என் குமாரனை அனுப்பிவிடு என்று கட்டளையிடுகிறேன்; அவனை விடமாட்டேன் என்பாயாகில் நான் உன்னுடைய குமாரனை, உன் சேஷ்ட புத்திரனைச் சங்கரிப்பேன் என்று கர்த்தர் சொன்னார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And you shall say unto Pharaoh, Thus says the LORD, Israel is my son, even my firstborn:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எனக்கு ஆராதனை செய்யும்படி என் குமாரனை அனுப்பிவிடு என்று கட்டளையிடுகிறேன்; அவனை விடமாட்டேன் என்பாயாகில் நான் உன்னுடைய குமாரனை, உன் சேஷ்ட புத்திரனைச் சங்கரிப்பேன் என்று கர்த்தர் சொன்னார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And you shall say unto Pharaoh, Thus says the LORD, Israel is my son, even my firstborn:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வழியிலே தங்கும் இடத்தில் கர்த்தர் அவனுக்கு எதிர்ப்பட்டு, அவனைக் கொல்லப்பார்த்தார்.]]></a:t>
+              <a:t><![CDATA[23. And I say unto you, Let my son go, that he may serve me: and if you refuse to let him go, behold, I will slay your son, even your firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது சிப்போராள் கருக்கான ஒரு கல்லை எடுத்து, தன் புத்திரனுடைய நுனித்தோலை அறுத்து, அதை அவன் கால்களுக்கு முன்பாக எறிந்து: நீர் எனக்கு இரத்த சம்பந்தமான புருஷன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[23. And I say unto you, Let my son go, that he may serve me: and if you refuse to let him go, behold, I will slay your son, even your firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது சிப்போராள் கருக்கான ஒரு கல்லை எடுத்து, தன் புத்திரனுடைய நுனித்தோலை அறுத்து, அதை அவன் கால்களுக்கு முன்பாக எறிந்து: நீர் எனக்கு இரத்த சம்பந்தமான புருஷன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[23. And I say unto you, Let my son go, that he may serve me: and if you refuse to let him go, behold, I will slay your son, even your firstborn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு அவர் அவனை விட்டு விலகினார். அப்பொழுது அவள்: விருத்த சேதனத்தினிமித்தம் நீர் எனக்கு இரத்த சம்பந்தமான புருஷன் என்றாள்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass by the way in the inn, that the LORD met him, and sought to kill him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இவ்விரண்டு அடையாளங்களையும் அவர்கள் நம்பாமலும், உன்வாக்குக்குச் செவிகொடாமலும் இருப்பார்களானால், அப்பொழுது நீ நதியின் தண்ணீரை மொண்டு நிலத்தில் ஊற்றுவாயாக; நதியில் மொண்ட தண்ணீர் வெட்டாந்தரையிலே இரத்தமாகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And he said, Cast it on the ground. And he cast it on the ground, and it became a serpent; and Moses fled from before it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் ஆரோனை நோக்கி: நீ வனாந்தரத்தில் மோசேக்கு எதிர்கொண்டுபோ என்றார். அவன் போய், தேவபர்வதத்தில் அவனைச் சந்தித்து, அவனை முத்தஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[25. Then Zipporah took a sharp stone, and cut off the foreskin of her son, and cast it at his feet, and said, Surely a bloody husband are you to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கர்த்தர் ஆரோனை நோக்கி: நீ வனாந்தரத்தில் மோசேக்கு எதிர்கொண்டுபோ என்றார். அவன் போய், தேவபர்வதத்தில் அவனைச் சந்தித்து, அவனை முத்தஞ்செய்தான்.]]></a:t>
+              <a:t><![CDATA[25. Then Zipporah took a sharp stone, and cut off the foreskin of her son, and cast it at his feet, and said, Surely a bloody husband are you to me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது மோசே தன்னை அனுப்பின கர்த்தருடைய சகல வார்த்தைகளையும் அவர் தனக்குக் கட்டளையிட்ட சகல அடையாளங்களையும் ஆரோனுக்குத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[26. So he let him go: then she said, A bloody husband you are, because of the circumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது மோசே தன்னை அனுப்பின கர்த்தருடைய சகல வார்த்தைகளையும் அவர் தனக்குக் கட்டளையிட்ட சகல அடையாளங்களையும் ஆரோனுக்குத் தெரிவித்தான்.]]></a:t>
+              <a:t><![CDATA[26. So he let him go: then she said, A bloody husband you are, because of the circumcision.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசேயும் ஆரோனும் போய், இஸ்ரவேல் புத்திரரின் மூப்பர் எல்லாரையும் கூடிவரச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And the LORD said to Aaron, Go into the wilderness to meet Moses. And he went, and met him in the mount of God, and kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் மோசேக்குச் சொல்லிய சகல வார்த்தைகளையும் ஆரோன் சொல்லி, ஜனங்களின் கண்களுக்கு முன்பாக அந்த அடையாளங்களையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[27. And the LORD said to Aaron, Go into the wilderness to meet Moses. And he went, and met him in the mount of God, and kissed him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் மோசேக்குச் சொல்லிய சகல வார்த்தைகளையும் ஆரோன் சொல்லி, ஜனங்களின் கண்களுக்கு முன்பாக அந்த அடையாளங்களையும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[28. And Moses told Aaron all the words of the LORD who had sent him, and all the signs which he had commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் விசுவாசித்தார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரரைச் சந்தித்தார் என்றும், அவர்கள் படும் உபத்திரவங்களைக் கண்ணோக்கிப்பார்த்தார் என்றும், அவர்கள் கேட்டபோது, தலைகுனிந்துத் தொழுதுகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And Moses told Aaron all the words of the LORD who had sent him, and all the signs which he had commanded him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6178,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ஜனங்கள் விசுவாசித்தார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரரைச் சந்தித்தார் என்றும், அவர்கள் படும் உபத்திரவங்களைக் கண்ணோக்கிப்பார்த்தார் என்றும், அவர்கள் கேட்டபோது, தலைகுனிந்துத் தொழுதுகொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Moses and Aaron went and gathered together all the elders of the children of Israel:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Aaron spoke all the words which the LORD had spoken unto Moses, and did the signs in the sight of the people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6396,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மோசே கர்த்தரை நோக்கி: ஆண்டவரே, இதற்கு முன்னாவது, தேவரீர் உமது அடியானோடே பேசினதற்குப் பின்னாவது நான் வாக்குவல்லவன் அல்ல; நான் திக்குவாயும் மந்த நாவும் உள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And he said, Cast it on the ground. And he cast it on the ground, and it became a serpent; and Moses fled from before it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Aaron spoke all the words which the LORD had spoken unto Moses, and did the signs in the sight of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the people believed: and when they heard that the LORD had visited the children of Israel, and that he had looked upon their affliction, then they bowed their heads and worshipped.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the people believed: and when they heard that the LORD had visited the children of Israel, and that he had looked upon their affliction, then they bowed their heads and worshipped.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது மோசே கர்த்தரை நோக்கி: ஆண்டவரே, இதற்கு முன்னாவது, தேவரீர் உமது அடியானோடே பேசினதற்குப் பின்னாவது நான் வாக்குவல்லவன் அல்ல; நான் திக்குவாயும் மந்த நாவும் உள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto Moses, Put forth yours hand, and take it by the tail. And he put forth his hand, and caught it, and it became a rod in his hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் அவனை நோக்கி: மனுஷனுக்கு வாயை உண்டாக்கினவர் யார்? ஊமையனையும் செவிடனையும் பார்வையுள்ளவனையும் குருடனையும் உண்டாக்கினவர் யார்? கர்த்தராகிய நான் அல்லவா?]]></a:t>
+              <a:t><![CDATA[4. And the LORD said unto Moses, Put forth yours hand, and take it by the tail. And he put forth his hand, and caught it, and it became a rod in his hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +7050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் அவனை நோக்கி: மனுஷனுக்கு வாயை உண்டாக்கினவர் யார்? ஊமையனையும் செவிடனையும் பார்வையுள்ளவனையும் குருடனையும் உண்டாக்கினவர் யார்? கர்த்தராகிய நான் அல்லவா?]]></a:t>
+              <a:t><![CDATA[5. That they may believe that the LORD God of their fathers, the God of Abraham, the God of Isaac, and the God of Jacob, has appeared unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7129,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474689458" r:id="rId1"/>
+    <p:sldLayoutId id="2478604174" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7597,86 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഞാൻ നിന്റെ വായോടുകൂടെ ഇരുന്നു നീ സംസാരിക്കേണ്ടതു നിനക്കു ഉപദേശിച്ചുതരും എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உனக்கு தரிசனமானதை அவர்கள் நம்புவதற்கு இதுவே அடையாளம் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. എന്നാൽ അവൻ: കർത്താവേ, നിനക്കു ബോധിച്ച മറ്റാരെയെങ്കിലും അയക്കേണമേ എന്നു പറഞ്ഞു..]]></a:t>
+              <a:t><![CDATA[6. மேலும், கர்த்தர் அவனை நோக்கி: உன் கையை உன் மடியிலே போடு என்றார்; அவன் தன் கையைத் தன் மடியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അപ്പോൾ യഹോവയുടെ കോപം മോശെയുടെ നേരെ ജ്വലിച്ചു, അവൻ അരുളിച്ചെയ്തു: ലേവ്യനായ അഹരോൻ നിന്റെ]]></a:t>
+              <a:t><![CDATA[போட்டு, அதை வெளியே எடுக்கும்போது, இதோ, அவன் கை உறைந்த மழையைப்போல வெண்குஷ்டம் பிடித்திருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സഹോദരനല്ലയോ? അവന്നു നല്ലവണ്ണം സംസാരിക്കാമെന്നു ഞാൻ അറിയുന്നു. അവൻ നിന്നെ എതിരേല്പാൻ]]></a:t>
+              <a:t><![CDATA[7. அவர்: உன் கையைத் திரும்பவும் உன் மடியிலே போடு என்றார். அவன் தன் கையைத் திரும்பத் தன் மடியிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെട്ടുവരുന്നു; നിന്നെ കാണുമ്പോൾ അവൻ ഹൃദയത്തിൽ ആനന്ദിക്കും.]]></a:t>
+              <a:t><![CDATA[போட்டு, தன் மடியிலிருந்து அதை வெளியே எடுத்தபோது, அது திரும்ப அவனுடைய மற்றச் சதையைப் போலாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നീ അവനോടു സംസാരിച്ചു അവന്നു വാക്കു പറഞ്ഞു കൊടുക്കേണം. ഞാൻ നിന്റെ വായോടും അവന്റെ വായോടും കൂടെ]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது அவர்: முந்தின அடையாளத்தை அவர்கள் கண்டு, உன்னை நம்பாமலும் உனக்குச் செவிகொடாமலும் போனால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കും; നിങ്ങൾ ചെയ്യേണ്ടുന്നതു ഉപദേശിച്ചുതരും.]]></a:t>
+              <a:t><![CDATA[பிந்தின அடையாளத்தைக் கண்டு நம்புவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നിനക്കു പകരം അവൻ ജനത്തോടു സംസാരിക്കും; അവൻ നിനക്കു വായായിരിക്കും, നീ അവന്നു ദൈവവും ആയിരിക്കും.]]></a:t>
+              <a:t><![CDATA[9. இவ்விரண்டு அடையாளங்களையும் அவர்கள் நம்பாமலும், உன்வாக்குக்குச் செவிகொடாமலும் இருப்பார்களானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അടയാളങ്ങൾ പ്രവർത്തിക്കേണ്ടതിന്നു ഈ വടിയും നിന്റെ കയ്യിൽ എടുത്തുകൊൾക.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நீ நதியின் தண்ணீரை மொண்டு நிலத்தில் ஊற்றுவாயாக; நதியில் மொண்ட தண்ணீர் வெட்டாந்தரையிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പിന്നെ മോശെ തന്റെ അമ്മായപ്പനായ യിത്രോവിന്റെ അടുക്കൽ ചെന്നു അവനോടു: ഞാൻ പുറപ്പെട്ടു, മിസ്രയീമിലെ]]></a:t>
+              <a:t><![CDATA[இரத்தமாகும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അതിന്നു മോശെ: അവർ എന്നെ വിശ്വസിക്കാതെയും എന്റെ വാക്കു കേൾക്കാതെയും: യഹോവ നിനക്കു]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது மோசே: அவர்கள் என்னை நம்பார்கள்; என் வாக்குக்குச் செவிகொடார்கள்; கர்த்தர் உனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ സഹോദരന്മാരുടെ അടുക്കൽ ചെന്നു, അവർ ജീവനോടിരിക്കുന്നുവോ എന്നു നോക്കട്ടെ എന്നു പറഞ്ഞു. യിത്രോ]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது மோசே கர்த்தரை நோக்கி: ஆண்டவரே, இதற்கு முன்னாவது, தேவரீர் உமது அடியானோடே பேசினதற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മോശെയോടു: സമാധാനത്തോടെ പോക എന്നു പറഞ്ഞു..]]></a:t>
+              <a:t><![CDATA[பின்னாவது நான் வாக்குவல்லவன் அல்ல; நான் திக்குவாயும் மந்த நாவும் உள்ளவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യഹോവ മിദ്യാനിൽവെച്ചു മോശെയോടു: മിസ്രയീമിലേക്കു മടങ്ങിപ്പോക; നിനക്കു ജീവഹാനി വരുത്തുവാൻ നോക്കിയവർ]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது கர்த்தர் அவனை நோக்கி: மனுஷனுக்கு வாயை உண்டாக்கினவர் யார்? ஊமையனையும் செவிடனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാവരും മരിച്ചുപോയി എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[பார்வையுள்ளவனையும் குருடனையும் உண்டாக்கினவர் யார்? கர்த்தராகிய நான் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യഹോവ അവനോടു: നിന്റെ കയ്യിൽ ഇരിക്കുന്നതു എന്തു എന്നു ചോദിച്ചു. ഒരു വടി എന്നു അവൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[12. ஆதலால், நீ போ; நான் உன் வாயோடே இருந்து, நீ பேசவேண்டியதை உனக்குப் போதிப்பேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അതു നിലത്തിടുക എന്നു കല്പിച്ചു. അവൻ നിലത്തിട്ടു; അതു ഒരു സർപ്പമായ്തീർന്നു; മോശെ അതിനെ കണ്ടു]]></a:t>
+              <a:t><![CDATA[13. அதற்கு அவன்: ஆண்டவரே, நீர் அனுப்பச் சித்தமாயிருக்கிற யாரையாகிலும் அனுப்பும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓടിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயின் மேல் கோபமூண்டவராகி: லேவியனாகிய ஆரோன் உன் சகோதரன் அல்லவா? அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അങ്ങനെ മോശെ തന്റെ ഭാര്യയെയും പുത്രന്മാരെയും കൂട്ടി കഴുതപ്പുറത്തുകയറ്റി മിസ്രയിംദേശത്തേക്കു]]></a:t>
+              <a:t><![CDATA[நன்றாய்ப் பேசுகிறவன் என்று அறிவேன்; அவன் உன்னைச் சந்திக்கப் புறப்பட்டு வருகிறான்; உன்னைக் காணும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മടങ്ങി; ദൈവത്തിന്റെ വടിയും മോശെ കയ്യിൽ എടുത്തു.]]></a:t>
+              <a:t><![CDATA[அவன் இருதயம் மகிழும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യഹോവ മോശെയോടു: നിന്റെ കൈ നീട്ടി അതിനെ വാലിന്നു പിടിക്ക എന്നു കല്പിച്ചു. അവൻ കൈ നീട്ടി അതിനെ]]></a:t>
+              <a:t><![CDATA[15. நீ அவனோடே பேசி, அவன் வாயில் வார்த்தைகளை போடு; நான் உன் வாயிலும் அவன் வாயிலும் இருந்து, நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രത്യക്ഷനായിട്ടില്ല എന്നു പറയും എന്നുത്തരം പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[தரிசனமாகவில்லை என்று சொல்லுவார்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പിടിച്ചു; അതു അവന്റെ കയ്യിൽ വടിയായ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[செய்ய வேண்டியதை உங்களுக்கு உணர்த்துவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഇതു അബ്രാഹാമിന്റെ ദൈവവും യിസ്ഹാക്കിന്റെ ദൈവവും യാക്കോബിന്റെ ദൈവവും ആയി അവരുടെ പിതാക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[16. அவன் உனக்குப் பதிலாக ஜனங்களோடே பேசுவான்; இவ்விதமாய் அவன் உனக்கு வாயாக இருப்பான்; நீ அவனுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ യഹോവ നിനക്കു പ്രത്യക്ഷനായി എന്നു അവർ വിശ്വസിക്കേണ്ടതിന്നു ആകുന്നു]]></a:t>
+              <a:t><![CDATA[தேவனாக இருப்பாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. യഹോവ പിന്നെയും അവനോടു: നിന്റെ കൈ മാർവ്വിടത്തിൽ ഇടുക എന്നു കല്പിച്ചു. അവൻ കൈ മാർവ്വിടത്തിൽ ഇട്ടു;]]></a:t>
+              <a:t><![CDATA[17. இந்தக் கோலையும் உன் கையிலே பிடித்துக்கொண்டுபோ, இதனால் நீ அடையாளங்களைச் செய்வாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറത്തു എടുത്തപ്പോൾ കൈ ഹിമം പോലെ വെളുത്തു കുഷ്ഠമുള്ളതായി കണ്ടു.]]></a:t>
+              <a:t><![CDATA[18. மோசே தன் மாமனாகிய எத்திரோவினிடத்துக்கு வந்து: நான் எகிப்திலிருக்கிற என் சகோதரரிடத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നിന്റെ കൈ വീണ്ടും മാർവ്വിടത്തിൽ ഇടുക എന്നു കല്പിച്ചു. അവൻ കൈ വീണ്ടും മാർവ്വിടത്തിൽ ഇട്ടു,]]></a:t>
+              <a:t><![CDATA[திரும்பிப்போய், அவர்கள் இன்னும் உயிரோடே இருக்கிறார்களா என்று பார்க்கும்படிப் புறப்பட்டுப்போக உத்தரவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മാർവ്വിടത്തിൽനിന്നു പുറത്തെടുത്തപ്പോൾ, അതു വീണ്ടും അവന്റെ മറ്റേ മാംസംപോലെ ആയി കണ്ടു.]]></a:t>
+              <a:t><![CDATA[தரவேண்டும் என்றான். அப்பொழுது எத்திரோ மோசேயை நோக்கி: சுகமாய்ப் போய்வாரும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എന്നാൽ അവർ വിശ്വസിക്കാതെയും ആദ്യത്തെ അടയാളം അനുസരിക്കാതെയും ഇരുന്നാൽ അവർ പിന്നത്തെ അടയാളം]]></a:t>
+              <a:t><![CDATA[19. பின்னும் கர்த்தர் மீதியானிலே மோசேயை நோக்கி: நீ எகிப்துக்குத் திரும்பிப் போ, உன் பிராணனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വസിക്കും.]]></a:t>
+              <a:t><![CDATA[வாங்கத்தேடின மனிதர் எல்லாரும் இறந்து போனார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. യഹോവ മോശെയോടു അരുളിച്ചെയ്തതു: നീ മിസ്രയീമിൽ ചെന്നെത്തുമ്പോൾ ഞാൻ നിന്നെ ഭരമേല്പിച്ചിട്ടുള്ള]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது மோசே தன் மனைவியையும் தன் பிள்ளைகளையும் கழுதையின் மேல் ஏற்றிக்கொண்டு, எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഈ രണ്ടടയാളങ്ങളും അവർ വിശ്വസിക്കാതെയും നിന്റെ വാക്കു കേൾക്കാതെയും ഇരുന്നാൽ നീ നദിയിലെ വെള്ളം കോരി]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் அவனை நோக்கி: உன் கையில் இருக்கிறது என்ன என்றார். ஒரு கோல் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അത്ഭുതങ്ങളൊക്കെയും ഫറവോന്റെ മുമ്പാകെ ചെയ്‍വാൻ ഓർത്തുകൊൾക; എന്നാൽ അവൻ ജനത്തെ വിട്ടയക്കാതിരിപ്പാൻ ഞാൻ]]></a:t>
+              <a:t><![CDATA[தேசத்துக்குத் திரும்பினான்; தேவனுடைய கோலையும் மோசே தன் கையிலே பிடித்துக்கொண்டுபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്റെ ഹൃദയം കഠിനമാക്കും.]]></a:t>
+              <a:t><![CDATA[21. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ எகிப்திலே திரும்பிப் போய்ச் சேர்ந்தபின், நான் உன் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നീ ഫറവോനോടു: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: യിസ്രായേൽ എന്റെ പുത്രൻ, എന്റെ ആദ്യജാതൻ തന്നേ.]]></a:t>
+              <a:t><![CDATA[அளித்திருக்கிற அற்புதங்கள் யாவையும் பார்வோனுக்கு முன்பாகச் செய்யும்படி எச்சரிக்கையாயிரு; ஆகிலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എനിക്കു ശുശ്രൂഷ ചെയ്‍വാൻ എന്റെ പുത്രനെ വിട്ടയക്കേണമെന്നു ഞാൻ നിന്നോടു കല്പിക്കുന്നു; അവനെ]]></a:t>
+              <a:t><![CDATA[நான் அவன் இருதயத்தைக் கடினப்படுத்துவேன்; அவன் ஜனத்தைப் போகவிடான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടയപ്പാൻ സമ്മതിക്കുന്നില്ലെങ്കിൽ ഞാൻ നിന്റെ പുത്രനെ, നിന്റെ ആദ്യജാതനെ തന്നേ കൊന്നുകളയും എന്നു]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது நீ பார்வோனோடே சொல்லவேண்டியது என்னவென்றால்: இஸ்ரவேல் என்னுடைய குமாரன், என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറക.]]></a:t>
+              <a:t><![CDATA[சேஷ்டபுத்திரன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. എന്നാൽ വഴിയിൽ സത്രത്തിൽവെച്ചു യഹോവ അവനെ എതിരിട്ടു കൊല്ലുവാൻ ഭാവിച്ചു.]]></a:t>
+              <a:t><![CDATA[23. எனக்கு ஆராதனை செய்யும்படி என் குமாரனை அனுப்பிவிடு என்று கட்டளையிடுகிறேன்; அவனை விடமாட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അപ്പോൾ സിപ്പോരാ ഒരു കൽക്കത്തി എടുത്തു തന്റെ മകന്റെ അഗ്രചർമ്മം ഛേദിച്ചു അവന്റെ കാൽക്കൽ ഇട്ടു: നീ]]></a:t>
+              <a:t><![CDATA[என்பாயாகில் நான் உன்னுடைய குமாரனை, உன் சேஷ்ட புத்திரனைச் சங்கரிப்பேன் என்று கர்த்தர் சொன்னார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എനിക്കു രക്തമണവാളൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ഇങ്ങനെ അവൻ അവനെ വിട്ടൊഴിഞ്ഞു; ആ സമയത്താകുന്നു അവൾ പരിച്ഛേദന നിമിത്തം രക്തമണവാളൻ എന്നു പറഞ്ഞതു.]]></a:t>
+              <a:t><![CDATA[24. வழியிலே தங்கும் இடத்தில் கர்த்தர் அவனுக்கு எதிர்ப்பட்டு, அவனைக் கொல்லப்பார்த்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണങ്ങിയ നിലത്തു ഒഴിക്കേണം; നദിയിൽ നിന്നു കോരിയ വെള്ളം ഉണങ്ങിയ നിലത്തു രക്തമായ്തീരും.]]></a:t>
+              <a:t><![CDATA[3. அதைத் தரையிலே போடு என்றார்; அவன் அதைத் தரையிலே போட்டபோது, அது சர்ப்பமாயிற்று; மோசே அதற்கு விலகி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. എന്നാൽ യഹോവ അഹരോനോടു: നീ മരുഭൂമിയിൽ മോശെയെ എതിരേല്പാൻ ചെല്ലുക എന്നു കല്പിച്ചു; അവൻ ചെന്നു]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது சிப்போராள் கருக்கான ஒரு கல்லை எடுத்து, தன் புத்திரனுடைய நுனித்தோலை அறுத்து, அதை அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവത്തിന്റെ പർവ്വതത്തിങ്കൽവെച്ചു അവനെ എതിരേറ്റു ചുംബിച്ചു.]]></a:t>
+              <a:t><![CDATA[கால்களுக்கு முன்பாக எறிந்து: நீர் எனக்கு இரத்த சம்பந்தமான புருஷன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. യഹോവ തന്നേ ഏല്പിച്ചയച്ച വചനങ്ങളൊക്കെയും തന്നോടു കല്പിച്ച അടയാളങ്ങളൊക്കെയും മോശെ അഹരോനെ]]></a:t>
+              <a:t><![CDATA[26. பின்பு அவர் அவனை விட்டு விலகினார். அப்பொழுது அவள்: விருத்த சேதனத்தினிமித்தம் நீர் எனக்கு இரத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയിച്ചു.]]></a:t>
+              <a:t><![CDATA[சம்பந்தமான புருஷன் என்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. പിന്നെ മോശെയും അഹരോനും പോയി, യിസ്രായേൽമക്കളുടെ മൂപ്പന്മാരെ ഒക്കെയും കൂട്ടിവരുത്തി.]]></a:t>
+              <a:t><![CDATA[27. கர்த்தர் ஆரோனை நோக்கி: நீ வனாந்தரத்தில் மோசேக்கு எதிர்கொண்டுபோ என்றார். அவன் போய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. യഹോവ മോശെയോടു കല്പിച്ച വചനങ്ങളെല്ലാം അഹരോൻ പറഞ്ഞു കേൾപ്പിച്ചു, ജനം കാൺകെ ആ അടയാളങ്ങളും]]></a:t>
+              <a:t><![CDATA[தேவபர்வதத்தில் அவனைச் சந்தித்து, அவனை முத்தஞ்செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവർത്തിച്ചു.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது மோசே தன்னை அனுப்பின கர்த்தருடைய சகல வார்த்தைகளையும் அவர் தனக்குக் கட்டளையிட்ட சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. അപ്പോൾ ജനം വിശ്വസിച്ചു; യഹോവ യിസ്രായേൽ മക്കളെ സന്ദർശിച്ചു എന്നും തങ്ങളുടെ കഷ്ടത കടാക്ഷിച്ചു]]></a:t>
+              <a:t><![CDATA[அடையாளங்களையும் ஆரோனுக்குத் தெரிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14669,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നും കേട്ടിട്ടു അവർ കുമ്പിട്ടു നമസ്കരിച്ചു.]]></a:t>
+              <a:t><![CDATA[29. மோசேயும் ஆரோனும் போய், இஸ்ரவேல் புத்திரரின் மூப்பர் எல்லாரையும் கூடிவரச் செய்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. கர்த்தர் மோசேக்குச் சொல்லிய சகல வார்த்தைகளையும் ஆரோன் சொல்லி, ஜனங்களின் கண்களுக்கு முன்பாக அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14933,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. മോശെ യഹോവയോടു: കർത്താവേ, മുമ്പേ തന്നെയും നീ അടിയനോടു സംസാരിച്ചശേഷവും ഞാൻ]]></a:t>
+              <a:t><![CDATA[ஓடினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அடையாளங்களையும் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. ஜனங்கள் விசுவாசித்தார்கள்; கர்த்தர் இஸ்ரவேல் புத்திரரைச் சந்தித்தார் என்றும், அவர்கள் படும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபத்திரவங்களைக் கண்ணோக்கிப்பார்த்தார் என்றும், அவர்கள் கேட்டபோது, தலைகுனிந்துத் தொழுதுகொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാക്സാമർത്ഥ്യമുള്ളവനല്ല; ഞാൻ വിക്കനും തടിച്ചനാവുള്ളവനും ആകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[4. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: உன் கையை நீட்டி, அதின் வாலைப் பிடி என்றார்; அவன் தன் கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അതിന്നു യഹോവ അവനോടു: മനുഷ്യന്നു വായി കൊടുത്തതു ആർ? അല്ല, ഊമനെയും ചെകിടനെയും കാഴ്ചയുള്ളവനെയും]]></a:t>
+              <a:t><![CDATA[நீட்டி, அதைப் பிடித்தபோது, அது அவன் கையிலே கோலாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുരുടനെയും ഉണ്ടാക്കിയതു ആർ? യഹോവയായ ഞാൻ അല്ലയോ? ആകയാൽ നീ ചെല്ലുക;]]></a:t>
+              <a:t><![CDATA[5. ஆபிரகாமின் தேவனும் ஈசாக்கின் தேவனும் யாக்கோபின் தேவனுமாயிருக்கிற தங்கள் பிதாக்களுடைய தேவனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +15786,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme99">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme99">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +15896,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme99">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +16071,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>62</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>