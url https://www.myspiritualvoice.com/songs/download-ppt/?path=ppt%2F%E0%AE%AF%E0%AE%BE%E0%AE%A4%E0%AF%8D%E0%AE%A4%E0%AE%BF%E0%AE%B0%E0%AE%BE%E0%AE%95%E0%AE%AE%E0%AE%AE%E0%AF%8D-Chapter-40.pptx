--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -107,50 +107,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -189,50 +195,53 @@
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -388,53 +397,56 @@
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -494,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதிலே சாட்சிப்பெட்டியை வைத்து, பெட்டியைத் திரையினால் மறைத்து,]]></a:t>
+              <a:t><![CDATA[7. And you shall set the vessel that holds water between the tent of the congregation and the altar, and shall put water therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -603,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேஜையைக் கொண்டுவந்து, அதில் வைக்கவேண்டியதைக் கிரமமாய் வைத்து, குத்துவிளக்கைக் கொண்டுவந்து, அதின் விளக்குகளை ஏற்றி,]]></a:t>
+              <a:t><![CDATA[8. And you shall set up the court round about, and hang up the hanging at the court gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -712,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேஜையைக் கொண்டுவந்து, அதில் வைக்கவேண்டியதைக் கிரமமாய் வைத்து, குத்துவிளக்கைக் கொண்டுவந்து, அதின் விளக்குகளை ஏற்றி,]]></a:t>
+              <a:t><![CDATA[9. And you shall take the anointing oil, and anoint the tabernacle, and all that is therein, and shall hallow it, and all the vessels thereof: and it shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -821,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அதின்மேல் சுகந்தவர்க்கத்தினால் தூபங்காட்டினான்.]]></a:t>
+              <a:t><![CDATA[9. And you shall take the anointing oil, and anoint the tabernacle, and all that is therein, and shall hallow it, and all the vessels thereof: and it shall be holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -930,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பொன் தூபபீடத்தைச் சாட்சிப்பெட்டிக்கு முன்னே வைத்து, வாசஸ்தலத்து வாசலின் தொங்குதிரையைத் தூக்கிவைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[10. And you shall anoint the altar of the burnt offering, and all his vessels, and sanctify the altar: and it shall be an altar most holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1039,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பொன் தூபபீடத்தைச் சாட்சிப்பெட்டிக்கு முன்னே வைத்து, வாசஸ்தலத்து வாசலின் தொங்குதிரையைத் தூக்கிவைக்கக்கடவாய்.]]></a:t>
+              <a:t><![CDATA[10. And you shall anoint the altar of the burnt offering, and all his vessels, and sanctify the altar: and it shall be an altar most holy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1148,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, வாசஸ்தலத்தின் தொங்குதிரையைத் தூக்கிவைத்து,]]></a:t>
+              <a:t><![CDATA[11. And you shall anoint the vessel that holds water and his foot, and sanctify it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1257,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பின்பு, தகனபலிபீடத்தை ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வாசலுக்கு முன்பாக வைத்து,]]></a:t>
+              <a:t><![CDATA[12. And you shall bring Aaron and his sons unto the door of the tabernacle of the congregation, and wash them with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1366,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தகனபலிபீடத்தை ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வாசலுக்கு முன்பாக வைத்து, அதின்மேல் சர்வாங்க தகனபலியையும் போஜனபலியையும் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[12. And you shall bring Aaron and his sons unto the door of the tabernacle of the congregation, and wash them with water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1475,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தகனபலிபீடத்தை ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வாசலுக்கு முன்பாக வைத்து, அதின்மேல் சர்வாங்க தகனபலியையும் போஜனபலியையும் செலுத்தினான்.]]></a:t>
+              <a:t><![CDATA[13. And you shall put upon Aaron the holy garments, and anoint him, and sanctify him; that he may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1584,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அதின்மேல் கர்த்தருடைய சமுகத்தில் அப்பத்தை வரிசையாக அடுக்கிவைத்தான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1693,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தொட்டியை ஆசரிப்புக் கூடாரத்துக்கும் பலிபீடத்துக்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்த்து,]]></a:t>
+              <a:t><![CDATA[13. And you shall put upon Aaron the holy garments, and anoint him, and sanctify him; that he may minister unto me in the priest's office.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1802,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் ஆசரிப்புக் கூடாரத்துக்கும் பலிபீடத்துக்கும் நடுவே தொட்டியை வைத்து, கழுவுகிறதற்கு அதிலே தண்ணீர் வார்த்தான்.]]></a:t>
+              <a:t><![CDATA[14. And you shall bring his sons, and clothe them with coats:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1911,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அவன் ஆசரிப்புக் கூடாரத்துக்கும் பலிபீடத்துக்கும் நடுவே தொட்டியை வைத்து, கழுவுகிறதற்கு அதிலே தண்ணீர் வார்த்தான்.]]></a:t>
+              <a:t><![CDATA[15. And you shall anoint them, as you did anoint their father, that they may minister unto me in the priest's office: for their anointing shall surely be an everlasting priesthood throughout their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2020,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அவ்விடத்திலே மோசேயும் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளையும் கால்களையும் கழுவினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And you shall anoint them, as you did anoint their father, that they may minister unto me in the priest's office: for their anointing shall surely be an everlasting priesthood throughout their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2129,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் ஆசரிப்புக் கூடாரத்துக்குள்ளே பிரவேசிக்கிறபோதும், பலிபீடத்தண்டையில் சேருகிறபோதும், அவர்கள் கழுவிக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And you shall anoint them, as you did anoint their father, that they may minister unto me in the priest's office: for their anointing shall surely be an everlasting priesthood throughout their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2238,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் ஆசரிப்புக் கூடாரத்துக்குள்ளே பிரவேசிக்கிறபோதும், பலிபீடத்தண்டையில் சேருகிறபோதும், அவர்கள் கழுவிக்கொள்ளுவார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Thus did Moses: according to all that the LORD commanded him, so did he.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2347,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, அவன் வாசஸ்தலத்தையும் பலிபீடத்தையும் சுற்றிப் பிராகாரத்தை நிறுத்தி, பிராகாரத்தின் தொங்குதிரையைத் தொங்கவைத்தான்; இவ்விதமாய் மோசே வேலையை முடித்தான்.]]></a:t>
+              <a:t><![CDATA[17. And it came to pass in the first month in the second year, on the first day of the month, that the tabernacle was reared up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2456,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. பின்பு, அவன் வாசஸ்தலத்தையும் பலிபீடத்தையும் சுற்றிப் பிராகாரத்தை நிறுத்தி, பிராகாரத்தின் தொங்குதிரையைத் தொங்கவைத்தான்; இவ்விதமாய் மோசே வேலையை முடித்தான்.]]></a:t>
+              <a:t><![CDATA[18. And Moses reared up the tabernacle, and fastened his sockets, and set up the boards thereof, and put in the bars thereof, and reared up his pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2565,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. அப்பொழுது ஒரு மேகம் ஆசரிப்புக் கூடாரத்தை மூடினது; கர்த்தருடைய மகிமை வாசஸ்தலத்தை நிரப்பிற்று.]]></a:t>
+              <a:t><![CDATA[18. And Moses reared up the tabernacle, and fastened his sockets, and set up the boards thereof, and put in the bars thereof, and reared up his pillars.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2674,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சுற்றுப் பிராகாரத்தை நிறுத்தி, பிராகாரவாசல் தொங்குதிரையைத் தூக்கிவைத்து,]]></a:t>
+              <a:t><![CDATA[19. And he spread abroad the tent over the tabernacle, and put the covering of the tent above upon it; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2783,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, குத்துவிளக்கை ஆசரிப்புக் கூடாரத்தில் மேஜைக்கு எதிராக வாசஸ்தலத்தின் தென்புறத்திலே வைத்து,]]></a:t>
+              <a:t><![CDATA[2. On the first day of the first month shall you set up the tabernacle of the tent of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2892,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மேகம் அதின்மேல் தங்கி, கர்த்தருடைய மகிமை வாசஸ்தலத்தை நிரப்பினதினால், மோசே ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசிக்கக் கூடாமல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[19. And he spread abroad the tent over the tabernacle, and put the covering of the tent above upon it; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3001,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. மேகம் அதின்மேல் தங்கி, கர்த்தருடைய மகிமை வாசஸ்தலத்தை நிரப்பினதினால், மோசே ஆசரிப்புக் கூடாரத்துக்குள் பிரவேசிக்கக் கூடாமல் இருந்தது.]]></a:t>
+              <a:t><![CDATA[20. And he took and put the testimony into the ark, and set the staves on the ark, and put the mercy seat above upon the ark:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3110,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அபிஷேக தைலத்தை எடுத்து, வாசஸ்தலத்தையும் அதிலுள்ள யாவையும் அபிஷேகம்பண்ணி, அதையும் அதிலுள்ள சகல பணிமுட்டுகளையும் பரிசுத்தப்படுத்துவாயாக; அப்பொழுது பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[20. And he took and put the testimony into the ark, and set the staves on the ark, and put the mercy seat above upon the ark:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3219,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அபிஷேக தைலத்தை எடுத்து, வாசஸ்தலத்தையும் அதிலுள்ள யாவையும் அபிஷேகம்பண்ணி, அதையும் அதிலுள்ள சகல பணிமுட்டுகளையும் பரிசுத்தப்படுத்துவாயாக; அப்பொழுது பரிசுத்தமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[21. And he brought the ark into the tabernacle, and set up the vail of the covering, and covered the ark of the testimony; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3328,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வாசஸ்தலத்திலிருந்து மேகம் மேலே எழும்பும்போது, இஸ்ரவேல் புத்திரர் பிரயாணம் பண்ணப் புறப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. And he brought the ark into the tabernacle, and set up the vail of the covering, and covered the ark of the testimony; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3437,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. வாசஸ்தலத்திலிருந்து மேகம் மேலே எழும்பும்போது, இஸ்ரவேல் புத்திரர் பிரயாணம் பண்ணப் புறப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And he put the table in the tent of the congregation, upon the side of the tabernacle northward, without the vail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3546,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும் அபிஷேகம்பண்ணி, அதைப் பரிசுத்தப்படுத்துவாயாக; அப்பொழுது அது மகா பரிசுத்தமான பலிபீடமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[22. And he put the table in the tent of the congregation, upon the side of the tabernacle northward, without the vail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3655,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும் அபிஷேகம்பண்ணி, அதைப் பரிசுத்தப்படுத்துவாயாக; அப்பொழுது அது மகா பரிசுத்தமான பலிபீடமாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[23. And he set the bread in order upon it before the LORD; as the LORD had commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3764,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. மேகம் எழும்பாதிருந்தால், அது எழும்பும் நாள்வரைக்கும் பிரயாணம் பண்ணாதிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[24. And he put the candlestick in the tent of the congregation, opposite to the table, on the side of the tabernacle southward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3873,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தொட்டியையும் அதின் பாதத்தையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[24. And he put the candlestick in the tent of the congregation, opposite to the table, on the side of the tabernacle southward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3982,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, குத்துவிளக்கை ஆசரிப்புக் கூடாரத்தில் மேஜைக்கு எதிராக வாசஸ்தலத்தின் தென்புறத்திலே வைத்து,]]></a:t>
+              <a:t><![CDATA[3. And you shall put therein the ark of the testimony, and cover the ark with the vail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4091,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு ஆரோனையும் அவன் குமாரரையும் ஆசரிப்புக் கூடாரவாசலில் வரச்செய்து, அவர்களை ஜலத்தினால் ஸ்நானம் பண்ணுவித்து,]]></a:t>
+              <a:t><![CDATA[25. And he lighted the lamps before the LORD; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4200,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இஸ்ரவேல் வம்சத்தார் பண்ணும் எல்லாப் பிரயாணங்களிலும் அவர்களெல்லாருடைய கண்களுக்கும் பிரத்தியட்சமாகப் பகலில் கர்த்தருடைய மேகமும், இரவில் அக்கினியும், வாசஸ்தலத்தின் மேல் தங்கியிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And he put the golden altar in the tent of the congregation before the vail:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4309,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. இஸ்ரவேல் வம்சத்தார் பண்ணும் எல்லாப் பிரயாணங்களிலும் அவர்களெல்லாருடைய கண்களுக்கும் பிரத்தியட்சமாகப் பகலில் கர்த்தருடைய மேகமும், இரவில் அக்கினியும், வாசஸ்தலத்தின் மேல் தங்கியிருந்தது.]]></a:t>
+              <a:t><![CDATA[26. And he put the golden altar in the tent of the congregation before the vail:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4418,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களை உடுத்தி, எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு அவனை அபிஷேகம்பண்ணி, அவனைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[27. And he burnt sweet incense thereon; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4527,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களை உடுத்தி, எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு அவனை அபிஷேகம்பண்ணி, அவனைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
+              <a:t><![CDATA[28. And he set up the hanging at the door of the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4636,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவன் குமாரரையும் வரச்செய்து, அவர்களுக்கு அங்கிகளை உடுத்தி,]]></a:t>
+              <a:t><![CDATA[29. And he put the altar of burnt offering by the door of the tabernacle of the tent of the congregation, and offered upon it the burnt offering and the food offering; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4745,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி, அவர்களையும், அவர்கள் தகப்பனை அபிஷேகம்பண்ணினபடியே, அபிஷேகம்பண்ணுவாயாக; அவர்கள் பெறும் அந்த அபிஷேகம் தலைமுறைதோறும் நித்திய ஆசாரியத்துவத்துக்கு ஏதுவாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[29. And he put the altar of burnt offering by the door of the tabernacle of the tent of the congregation, and offered upon it the burnt offering and the food offering; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4854,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி, அவர்களையும், அவர்கள் தகப்பனை அபிஷேகம்பண்ணினபடியே, அபிஷேகம்பண்ணுவாயாக; அவர்கள் பெறும் அந்த அபிஷேகம் தலைமுறைதோறும் நித்திய ஆசாரியத்துவத்துக்கு ஏதுவாயிருக்கும் என்றார்.]]></a:t>
+              <a:t><![CDATA[30. And he set the vessel that holds water between the tent of the congregation and the altar, and put water there, to wash likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4963,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கர்த்தர் தனக்குக் கற்பித்தபடியெல்லாம் மோசே செய்தான்.]]></a:t>
+              <a:t><![CDATA[30. And he set the vessel that holds water between the tent of the congregation and the altar, and put water there, to wash likewise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5072,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரண்டாம் வருஷம் முதலாம் மாதம் முதல் தேதியில் வாசஸ்தலம் ஸ்தாபனம் பண்ணப்பட்டது.]]></a:t>
+              <a:t><![CDATA[31. And Moses and Aaron and his sons washed their hands and their feet thereat:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5181,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[4. And you shall bring in the table, and set in order the things that are to be set in order upon it; and you shall bring in the candlestick, and light the lamps thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5290,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசே கூடாரத்தை எடுப்பித்தான்; அவன் அதின் பாதங்களை வைத்து, அதின் பலகைகளை நிறுத்தி, அதின் தாழ்ப்பாழ்களைப் பாய்ச்சி, அதின் தூண்களை நாட்டி,]]></a:t>
+              <a:t><![CDATA[32. When they went into the tent of the congregation, and when they came near unto the altar, they washed; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5399,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மோசே கூடாரத்தை எடுப்பித்தான்; அவன் அதின் பாதங்களை வைத்து, அதின் பலகைகளை நிறுத்தி, அதின் தாழ்ப்பாழ்களைப் பாய்ச்சி, அதின் தூண்களை நாட்டி,]]></a:t>
+              <a:t><![CDATA[32. When they went into the tent of the congregation, and when they came near unto the altar, they washed; as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5508,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாசஸ்தலத்தின்மேல் கூடாரத்தை விரித்து, அதின்மேல் கூடாரத்தின் மூடியை, கர்த்தர் தனக்குக் கற்பித்தபடியே போட்டான்.]]></a:t>
+              <a:t><![CDATA[33. And he reared up the court round about the tabernacle and the altar, and set up the hanging of the court gate. So Moses finished the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5617,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. வாசஸ்தலத்தின்மேல் கூடாரத்தை விரித்து, அதின்மேல் கூடாரத்தின் மூடியை, கர்த்தர் தனக்குக் கற்பித்தபடியே போட்டான்.]]></a:t>
+              <a:t><![CDATA[33. And he reared up the court round about the tabernacle and the altar, and set up the hanging of the court gate. So Moses finished the work.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5726,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, சாட்சிப்பிரமாணத்தை எடுத்து, அதைப் பெட்டியிலே வைத்து, பெட்டியில் தண்டுகளைப்பாய்ச்சி, பெட்டியின்மேல் கிருபாசன மூடியை வைத்து,]]></a:t>
+              <a:t><![CDATA[34. Then a cloud covered the tent of the congregation, and the glory of the LORD filled the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5835,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, சாட்சிப்பிரமாணத்தை எடுத்து, அதைப் பெட்டியிலே வைத்து, பெட்டியில் தண்டுகளைப்பாய்ச்சி, பெட்டியின்மேல் கிருபாசன மூடியை வைத்து,]]></a:t>
+              <a:t><![CDATA[35. And Moses was not able to enter into the tent of the congregation, because the cloud abode thereon, and the glory of the LORD filled the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5944,51 +5956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெட்டியை வாசஸ்தலத்துக்குள்ளே கொண்டுபோய், மறைவின் திரைச்சீலையைத் தொங்கவைத்து, சாட்சிப் பெட்டியை மறைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[35. And Moses was not able to enter into the tent of the congregation, because the cloud abode thereon, and the glory of the LORD filled the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6053,51 +6065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. பெட்டியை வாசஸ்தலத்துக்குள்ளே கொண்டுபோய், மறைவின் திரைச்சீலையைத் தொங்கவைத்து, சாட்சிப் பெட்டியை மறைத்துவைத்தான்.]]></a:t>
+              <a:t><![CDATA[36. And when the cloud was taken up from over the tabernacle, the children of Israel went onward in all their journeys:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6162,51 +6174,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, மேஜையை ஆசரிப்புக் கூடாரத்தில் வாசஸ்தலத்தின் வடபுறமாய்த் திரைக்குப் புறம்பாக வைத்து,]]></a:t>
+              <a:t><![CDATA[36. And when the cloud was taken up from over the tabernacle, the children of Israel went onward in all their journeys:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. But if the cloud were not taken up, then they journeyed not till the day that it was taken up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6271,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தருடைய சந்நிதியில் விளக்குகளை ஏற்றினான்.]]></a:t>
+              <a:t><![CDATA[4. And you shall bring in the table, and set in order the things that are to be set in order upon it; and you shall bring in the candlestick, and light the lamps thereof.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. For the cloud of the LORD was upon the tabernacle by day, and fire was on it by night, in the sight of all the house of Israel, throughout all their journeys.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. For the cloud of the LORD was upon the tabernacle by day, and fire was on it by night, in the sight of all the house of Israel, throughout all their journeys.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6380,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ முதலாம் மாதம் முதல் தேதியில் ஆசரிப்புக் கூடாரத்தின் வாசஸ்தலத்தை ஸ்தாபனம்பண்ணு.]]></a:t>
+              <a:t><![CDATA[5. And you shall set the altar of gold for the incense before the ark of the testimony, and put the hanging of the door to the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6489,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, ஆசரிப்புக் கூடாரத்தில் திரைக்கு முன்பாகப் பொற்பீடத்தை வைத்து,]]></a:t>
+              <a:t><![CDATA[5. And you shall set the altar of gold for the incense before the ark of the testimony, and put the hanging of the door to the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6598,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, ஆசரிப்புக் கூடாரத்தில் திரைக்கு முன்பாகப் பொற்பீடத்தை வைத்து,]]></a:t>
+              <a:t><![CDATA[6. And you shall set the altar of the burnt offering before the door of the tabernacle of the tent of the congregation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6677,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596031" r:id="rId1"/>
+    <p:sldLayoutId id="2478619051" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7145,54 +7484,78 @@
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7321,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. സാക്ഷ്യപെട്ടകം അതിൽ വെച്ചു തിരശ്ശീലകൊണ്ടു പെട്ടകം മറെക്കേണം.]]></a:t>
+              <a:t><![CDATA[7. தொட்டியை ஆசரிப்புக் கூடாரத்துக்கும் பலிபீடத்துக்கும் நடுவே வைத்து, அதிலே தண்ணீர் வார்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. മേശ കോണ്ടുവന്നു അതിന്റെ സാധനങ്ങൾ ക്രമത്തിൽ വെക്കേണം. നിലവിളക്കു കൊണ്ടുവന്നു അതിന്റെ ദീപം]]></a:t>
+              <a:t><![CDATA[8. சுற்றுப் பிராகாரத்தை நிறுத்தி, பிராகாரவாசல் தொங்குதிரையைத் தூக்கிவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊളുത്തേണം.]]></a:t>
+              <a:t><![CDATA[9. அபிஷேக தைலத்தை எடுத்து, வாசஸ்தலத்தையும் அதிலுள்ள யாவையும் அபிஷேகம்பண்ணி, அதையும் அதிலுள்ள சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. യഹോവ മോശെയോടു കല്പിച്ചതുപോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[பணிமுட்டுகளையும் பரிசுத்தப்படுத்துவாயாக; அப்பொழுது பரிசுத்தமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ധൂപത്തിന്നുള്ള പൊമ്പീഠം സാക്ഷ്യപെട്ടകത്തിന്നു മുമ്പിൽ വെച്ചു തിരുനിവാസവാതിലിന്റെ മിറശ്ശീല]]></a:t>
+              <a:t><![CDATA[10. தகனபலிபீடத்தையும் அதின் சகல பணிமுட்டுகளையும் அபிஷேகம்பண்ணி, அதைப் பரிசுத்தப்படுத்துவாயாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൂക്കേണം.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அது மகா பரிசுத்தமான பலிபீடமாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവൻ തിരുനിവാസത്തിന്റെ വാതിലിന്നുള്ള മറശ്ശീല തൂക്കി.]]></a:t>
+              <a:t><![CDATA[11. தொட்டியையும் அதின் பாதத்தையும் அபிஷேகம்பண்ணி, பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. സമാഗമനക്കുടാരമെന്ന തിരുനിവാസത്തിന്റെ വാതിലിന്നു മുമ്പിൽ ഹോമയാഗപീഠം വെക്കേണം.]]></a:t>
+              <a:t><![CDATA[12. பின்பு ஆரோனையும் அவன் குமாரரையும் ஆசரிப்புக் கூடாரவாசலில் வரச்செய்து, அவர்களை ஜலத்தினால் ஸ்நானம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഹോമയാഗപീഠം സമാഗമനക്കുടാരമെന്ന തിരുനിവാസത്തിന്റെ വാതിലിന്നു മുൻ വശത്തു വെക്കയും അതിന്മേൽ]]></a:t>
+              <a:t><![CDATA[பண்ணுவித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹോമയാഗവും ഭോജനയാഗവും അർപ്പിക്കയും ചെയ്തു. യഹോവ മോശെയോടു കല്പിച്ചതു പോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[13. ஆரோனுக்குப் பரிசுத்த வஸ்திரங்களை உடுத்தி, எனக்கு ஆசாரிய ஊழியம் செய்யும்படிக்கு அவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അതിന്മേൽ യഹോവയുടെ സന്നിധിയിൽ അപ്പം അടുക്കിവെച്ചു; യഹോവ മോശെയോടു കല്പിച്ചതു പോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. സമാഗമനക്കുടാരത്തിന്നും യാഗപീഠത്തിന്നും നടുവിൽ തൊട്ടി വെച്ചു അതിൽ വെള്ളം ഒഴിക്കേണം.]]></a:t>
+              <a:t><![CDATA[அபிஷேகம்பண்ணி, அவனைப் பரிசுத்தப்படுத்துவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. സമാഗമനക്കുടാരത്തിന്നും യാഗപീഠത്തിന്നും നടുവിൽ അവൻ തൊട്ടിവെക്കയും കഴുകേണ്ടതിന്നു അതിൽ വെള്ളം]]></a:t>
+              <a:t><![CDATA[14. அவன் குமாரரையும் வரச்செய்து, அவர்களுக்கு அங்கிகளை உடுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒഴിക്കയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[15. அவர்கள் எனக்கு ஆசாரிய ஊழியம் செய்யும்படி, அவர்களையும், அவர்கள் தகப்பனை அபிஷேகம்பண்ணினபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. മോശെയും അഹരോനും അവന്റെ പുത്രന്മാരും അതിൽ കയ്യും കാലും കഴുകി.]]></a:t>
+              <a:t><![CDATA[அபிஷேகம்பண்ணுவாயாக; அவர்கள் பெறும் அந்த அபிஷேகம் தலைமுறைதோறும் நித்திய ஆசாரியத்துவத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. അവർ സമാഗമനക്കുടാരത്തിൽ കടക്കുമ്പോഴും യാഗപീഠത്തിങ്കൽ ചെല്ലുമ്പോഴും കൈകാലുകൾ കഴുകും; യഹോവ മോശെയോടു]]></a:t>
+              <a:t><![CDATA[ஏதுவாயிருக்கும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചതുപോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[16. கர்த்தர் தனக்குக் கற்பித்தபடியெல்லாம் மோசே செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. അവൻ തിരുനിവാസത്തിന്നും യാഗപീഠത്തിന്നും ചുറ്റം പ്രാകാരം നിറുത്തി; പ്രാകാരവാതിലിന്റെ മറശ്ശീല]]></a:t>
+              <a:t><![CDATA[17. இரண்டாம் வருஷம் முதலாம் மாதம் முதல் தேதியில் வாசஸ்தலம் ஸ்தாபனம் பண்ணப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൂക്കി. ഇങ്ങനെ മോശെ പ്രവൃത്തി സമാപിച്ചു.]]></a:t>
+              <a:t><![CDATA[18. மோசே கூடாரத்தை எடுப்பித்தான்; அவன் அதின் பாதங்களை வைத்து, அதின் பலகைகளை நிறுத்தி, அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. അപ്പോൾ മേഘം സമാഗമനക്കുടാരത്തെ മൂടി, യഹോവയുടെ തേജസ്സു തിരുനിവാസത്തെ നിറെച്ചു.]]></a:t>
+              <a:t><![CDATA[தாழ்ப்பாழ்களைப் பாய்ச்சி, அதின் தூண்களை நாட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ചുറ്റും പ്രാകാരം നിവിർത്തു പ്രാകാരവാതിലിന്റെ മറശ്ശീല തൂക്കേണം.]]></a:t>
+              <a:t><![CDATA[19. வாசஸ்தலத்தின்மேல் கூடாரத்தை விரித்து, அதின்மேல் கூடாரத்தின் மூடியை, கர்த்தர் தனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. സമാഗമനക്കുടാരത്തിൽ മോശെക്കു നേരെ തിരുനിവാസത്തിന്റെ തെക്കുവശത്തു നിലവിളക്കു വെക്കയും യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[2. நீ முதலாம் மாதம் முதல் தேதியில் ஆசரிப்புக் கூடாரத்தின் வாசஸ்தலத்தை ஸ்தாபனம்பண்ணு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. മേഘം സമാഗമനക്കുടാരത്തിന്മേൽ അധിവസിക്കയും യഹോവയുടെ തേജസ്സു തിരുനിവാസത്തെ നിറെക്കയും ചെയ്തതുകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[கற்பித்தபடியே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മോശെക്കു അകത്തു കടപ്പാൻ കഴിഞ്ഞില്ല.]]></a:t>
+              <a:t><![CDATA[20. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, சாட்சிப்பிரமாணத்தை எடுத்து, அதைப் பெட்டியிலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അഭിഷേകതൈലം എടുത്തു തിരുനിവാസവും അതിലുള്ള സകലവും അഭിഷേകം ചെയ്തു അതും അതിന്റെ ഉപകരങ്ങളൊക്കെയും]]></a:t>
+              <a:t><![CDATA[பெட்டியில் தண்டுகளைப்பாய்ச்சி, பெட்டியின்மேல் கிருபாசன மூடியை வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിക്കേണം;]]></a:t>
+              <a:t><![CDATA[21. பெட்டியை வாசஸ்தலத்துக்குள்ளே கொண்டுபோய், மறைவின் திரைச்சீலையைத் தொங்கவைத்து, சாட்சிப் பெட்டியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. യിസ്രായേൽമക്കൾ തങ്ങളുടെ സകലപ്രയാണങ്ങളിലും മേഘം തിരുനിവസത്തിന്മേൽനിന്നു ഉയരുമ്പോൾ യാത്ര]]></a:t>
+              <a:t><![CDATA[மறைத்துவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെടും.]]></a:t>
+              <a:t><![CDATA[22. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, மேஜையை ஆசரிப்புக் கூடாரத்தில் வாசஸ்தலத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഹോമയാഗപീഠവും അതിന്റെ ഉപകരണങ്ങൾ ഒക്കെയും അഭിഷേകം ചെയ്തു യാഗപീഠം ശുദ്ധീകരിക്കേണം; യാഗപീഠം]]></a:t>
+              <a:t><![CDATA[வடபுறமாய்த் திரைக்குப் புறம்பாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിവിശുദ്ധമായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[23. அதின்மேல் கர்த்தருடைய சமுகத்தில் அப்பத்தை வரிசையாக அடுக்கிவைத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. മേഘം ഉയരാതിരുന്നാൽ അതു ഉയരുംനാൾവരെ അവർ യാത്രപുറപ്പെടാതിരിക്കും.]]></a:t>
+              <a:t><![CDATA[24. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, குத்துவிளக்கை ஆசரிப்புக் கூடாரத்தில் மேஜைக்கு எதிராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. തൊട്ടിയും അതിന്റെ കാലും അഭിഷേകം ചെയ്തു ശുദ്ധീകരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[வாசஸ்தலத்தின் தென்புறத்திலே வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്നിധിയിൽ ദീപം കൊളുത്തുകയും ചെയ്തു;]]></a:t>
+              <a:t><![CDATA[3. அதிலே சாட்சிப்பெட்டியை வைத்து, பெட்டியைத் திரையினால் மறைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അഹരോനെയും പുത്രന്മാരെയും സമാഗമന കൂടാരത്തിന്റെ വാതിൽക്കൽ കൊണ്ടുവന്നു അവരെ വെള്ളംകൊണ്ടു കഴുകേണം.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தருடைய சந்நிதியில் விளக்குகளை ஏற்றினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11809,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. യിസ്രായേല്യരുടെ സകലപ്രയാണങ്ങളിലും അവരെല്ലാവരും കാൺകെ പകൽ സമയത്തു തിരുനിവാസത്തിന്മേൽ യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[26. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, ஆசரிப்புக் கூடாரத்தில் திரைக்கு முன்பாகப் பொற்பீடத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11941,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേഘവും രാത്രിസമയത്തു അതിൽ അഗ്നിയും ഉണ്ടായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12073,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അഹരോനെ വിശുദ്ധവസ്ത്രം ധരിപ്പിച്ചു, എനിക്കു പുരോഹിതശുശ്രൂഷ ചെയ്യേണ്ടതിന്നു അവനെ അഭിഷേകം ചെയ്തു]]></a:t>
+              <a:t><![CDATA[27. அதின்மேல் சுகந்தவர்க்கத்தினால் தூபங்காட்டினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12205,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശുദ്ധീകരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[28. பின்பு, கர்த்தர் மோசேக்குக் கற்பித்தபடியே, வாசஸ்தலத்தின் தொங்குதிரையைத் தூக்கிவைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12337,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവന്റെ പുത്രന്മാരെ വരുത്തി അങ്കി ധരിപ്പിച്ചു,]]></a:t>
+              <a:t><![CDATA[29. தகனபலிபீடத்தை ஆசரிப்புக் கூடாரமான வாசஸ்தலத்தின் வாசலுக்கு முன்பாக வைத்து, அதின்மேல் சர்வாங்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12469,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എനിക്കു പുരോഹിത ശുശ്രൂഷ ചെയ്യേണ്ടതിന്നു അവരുടെ അപ്പനെ അഭിഷേകം ചെയ്തതുപോലെ അവരെയും അഭിഷേകം]]></a:t>
+              <a:t><![CDATA[தகனபலியையும் போஜனபலியையும் செலுத்தினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12601,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യേണം; അവരുടെ അഭിഷേകം ഹേതുവായി അവർക്കു തലമുറതലമുറയോളം നിത്യ പൌരോഹിത്യം ഉണ്ടായിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[30. அவன் ஆசரிப்புக் கூடாரத்துக்கும் பலிபீடத்துக்கும் நடுவே தொட்டியை வைத்து, கழுவுகிறதற்கு அதிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12733,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. മോശെ അങ്ങനെ ചെയ്തു; യഹോവ തന്നോടു കല്പിച്ചതുപോലെ ഒക്കെയും അവൻ ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[தண்ணீர் வார்த்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12865,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഇങ്ങനെ രണ്ടാം സംവത്സരം ഒന്നാം മാസം ഒന്നാം തിയ്യതി തിരുനിവാസം നിവിർത്തു.]]></a:t>
+              <a:t><![CDATA[31. அவ்விடத்திலே மோசேயும் ஆரோனும் அவன் குமாரரும் தங்கள் கைகளையும் கால்களையும் கழுவினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12997,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അനന്തരം യഹോവ മോശെയോടു അരുളിച്ചെയ്തതു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[4. மேஜையைக் கொண்டுவந்து, அதில் வைக்கவேண்டியதைக் கிரமமாய் வைத்து, குத்துவிளக்கைக் கொண்டுவந்து, அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13129,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. മോശെ തിരുനിവാസം നിവിർക്കുകയും അതിന്റെ ചുവടു ഉറപ്പിക്കയും പലക നിറുത്തുകയും അന്താഴം ചെലുത്തുകയും]]></a:t>
+              <a:t><![CDATA[32. கர்த்தர் மோசேக்குக் கற்பித்தபடியே, அவர்கள் ஆசரிப்புக் கூடாரத்துக்குள்ளே பிரவேசிக்கிறபோதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13261,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൂൺ നാട്ടുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[பலிபீடத்தண்டையில் சேருகிறபோதும், அவர்கள் கழுவிக்கொள்ளுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13393,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അവൻ മൂടുവിരി തിരുനിവാസത്തിന്മേൽ വിരിച്ചു അതിന്മീതെ മൂടുവിരിയുടെ പുറമൂടിയും വിരിച്ചു; യഹോവാ]]></a:t>
+              <a:t><![CDATA[33. பின்பு, அவன் வாசஸ்தலத்தையும் பலிபீடத்தையும் சுற்றிப் பிராகாரத்தை நிறுத்தி, பிராகாரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13525,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മോശെയോടു കല്പിച്ചതുപോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[தொங்குதிரையைத் தொங்கவைத்தான்; இவ்விதமாய் மோசே வேலையை முடித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13657,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവൻ സാക്ഷ്യം എടുത്തു പെട്ടകത്തിൽ വെച്ചു; പെട്ടകത്തിന്നു തണ്ടു ചെലുത്തി പെട്ടകത്തിന്നു മീതെ]]></a:t>
+              <a:t><![CDATA[34. அப்பொழுது ஒரு மேகம் ஆசரிப்புக் கூடாரத்தை மூடினது; கர்த்தருடைய மகிமை வாசஸ்தலத்தை நிரப்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13789,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൃപാസനം വെച്ചു.]]></a:t>
+              <a:t><![CDATA[35. மேகம் அதின்மேல் தங்கி, கர்த்தருடைய மகிமை வாசஸ்தலத்தை நிரப்பினதினால், மோசே ஆசரிப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13921,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. പെട്ടകം തിരുനിവാസത്തിൽ കൊണ്ടുവന്നു മറയുടെ തിരശ്ശീല തൂക്കി സാക്ഷ്യപെട്ടകം മറെച്ചു; യഹോവ മോശെയോടു]]></a:t>
+              <a:t><![CDATA[கூடாரத்துக்குள் பிரவேசிக்கக் கூடாமல் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14053,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചതുപോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[36. வாசஸ்தலத்திலிருந்து மேகம் மேலே எழும்பும்போது, இஸ்ரவேல் புத்திரர் பிரயாணம் பண்ணப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14185,51 +14548,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. സമാഗമനക്കുടാരത്തിൽ തിരുനിവാസത്തിന്റെ വടക്കുവശത്തു തിരശ്ശീലെക്കു പുറത്തായി മേശവെച്ചു.]]></a:t>
+              <a:t><![CDATA[புறப்படுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. மேகம் எழும்பாதிருந்தால், அது எழும்பும் நாள்வரைக்கும் பிரயாணம் பண்ணாதிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14317,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. യഹോവ മോശെയോടു കല്പിച്ചതു പോലെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[விளக்குகளை ஏற்றி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. இஸ்ரவேல் வம்சத்தார் பண்ணும் எல்லாப் பிரயாணங்களிலும் அவர்களெல்லாருடைய கண்களுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 40]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரத்தியட்சமாகப் பகலில் கர்த்தருடைய மேகமும், இரவில் அக்கினியும், வாசஸ்தலத்தின் மேல் தங்கியிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14449,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഒന്നാം മാസം ഒന്നാം തിയ്യതി നീ സമാഗമനക്കുടാരമെന്ന തിരുനിവാസം നിവിർക്കേണം.]]></a:t>
+              <a:t><![CDATA[5. பொன் தூபபீடத்தைச் சாட்சிப்பெட்டிக்கு முன்னே வைத்து, வாசஸ்தலத்து வாசலின் தொங்குதிரையைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14581,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. സമാഗമനക്കുടാരത്തിൽ തിരശ്ശീലയുടെ മുൻ വശത്തു പൊന്നുകൊണ്ടുള്ള ധൂപപീഠം വെക്കയും അതിന്മേൽ സുഗന്ധ]]></a:t>
+              <a:t><![CDATA[தூக்கிவைக்கக்கடவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14713,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധൂപവർഗ്ഗം ധൂപിക്കയും ചെയ്തു;]]></a:t>
+              <a:t><![CDATA[6. பின்பு, தகனபலிபீடத்தை ஆசரிப்புக் கூடாரமாகிய வாசஸ்தலத்தின் வாசலுக்கு முன்பாக வைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14774,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 40]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme8">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme95">
   <a:themeElements>
-    <a:clrScheme name="Theme8">
+    <a:clrScheme name="Theme95">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme8">
+    <a:fontScheme name="Theme95">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme8">
+    <a:fmtScheme name="Theme95">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15059,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>58</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>