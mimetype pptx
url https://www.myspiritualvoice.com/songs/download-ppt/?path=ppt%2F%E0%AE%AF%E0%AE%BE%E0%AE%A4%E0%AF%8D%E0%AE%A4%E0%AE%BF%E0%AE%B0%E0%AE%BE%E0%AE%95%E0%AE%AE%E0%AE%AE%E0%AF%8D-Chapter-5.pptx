--- v0 (2026-06-15)
+++ v1 (2026-08-01)
@@ -77,58 +77,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -152,54 +144,50 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
-    <p:sldId id="299" r:id="rId46"/>
-[...2 lines deleted...]
-    <p:sldId id="302" r:id="rId49"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,57 +328,53 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எகிப்தின் ராஜா அவர்களை நோக்கி: மோசேயும் ஆரோனுமாகிய நீங்கள் ஜனங்களைத் தங்கள் வேலைகளைவிட்டுக் கலையப் பண்ணுகிறது என்ன? உங்கள் சுமைகளைச் சுமக்கப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் ஒவ்வொரு நாளிலும் அறுத்துத் தீரவேண்டிய செங்கலிலே ஒன்றும் குறைக்கப்படாது என்று சொல்லப்பட்டதினாலே, இஸ்ரவேல் புத்திரரின் தலைவர் தங்களுக்கு இக்கட்டு வந்தது என்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எகிப்தின் ராஜா அவர்களை நோக்கி: மோசேயும் ஆரோனுமாகிய நீங்கள் ஜனங்களைத் தங்கள் வேலைகளைவிட்டுக் கலையப் பண்ணுகிறது என்ன? உங்கள் சுமைகளைச் சுமக்கப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் பார்வோனுடைய சமுகத்தைவிட்டுப் புறப்படுகையில், வழியில் நின்ற மோசேக்கும் ஆரோனுக்கும் எதிர்ப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் பார்வோன்: இதோ, தேசத்தில் ஜனங்கள் மிகுதியாய் இருக்கிறார்கள்; அவர்கள் சுமை சுமக்கிறதை விட்டு ஓய்ந்திருக்கும்படி செய்கிறீர்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக் கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும், அந்நாளிலே பார்வோன் ஜனங்களின் ஆளோட்டிகளையும் அவர்கள் தலைவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக் கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும், அந்நாளிலே பார்வோன் ஜனங்களின் ஆளோட்டிகளையும் அவர்கள் தலைவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது மோசே கர்த்தரிடத்தில் திரும்பிப்போய்: ஆண்டவரே, இந்த ஜனங்களுக்குத் தீங்கு வரப் பண்ணினதென்ன? ஏன் என்னை அனுப்பினீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செங்கல் வேலைக்கு நீங்கள் முன்போல இனி ஜனங்களுக்கு வைக்கோல் கொடுக்க வேண்டாம்; அவர்கள் தாங்களே போய்த் தங்களுக்கு வைக்கோல் சேர்க்கட்டும்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது மோசே கர்த்தரிடத்தில் திரும்பிப்போய்: ஆண்டவரே, இந்த ஜனங்களுக்குத் தீங்கு வரப் பண்ணினதென்ன? ஏன் என்னை அனுப்பினீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும் குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப் பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு, மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் வனாந்தரத்திலே எனக்குப் பண்டிகை கொண்டாடும்படி என் ஜனங்களைப் போகவிடவேண்டும் என்று சொல்லுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும் குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப் பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[1. பின்பு, மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் வனாந்தரத்திலே எனக்குப் பண்டிகை கொண்டாடும்படி என் ஜனங்களைப் போகவிடவேண்டும் என்று சொல்லுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும் குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப் பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. அதற்குப் பார்வோன்: நான் இஸ்ரவேலைப் போகவிடக் கர்த்தரின் வார்த்தையைக் கேட்கிறதற்கு அவர் யார்? நான் கர்த்தரை அறியேன்; நான் இஸ்ரவேலைப் போக விடுவதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மனிதர் மேல் முன்னிலும் அதிக வேலையைச் சுமத்துங்கள், அதில் அவர்கள் கஷ்டப்படட்டும்: வீண் வார்த்தைகளுக்கு அவர்கள் செவிகொடுக்க விடாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[2. அதற்குப் பார்வோன்: நான் இஸ்ரவேலைப் போகவிடக் கர்த்தரின் வார்த்தையைக் கேட்கிறதற்கு அவர் யார்? நான் கர்த்தரை அறியேன்; நான் இஸ்ரவேலைப் போக விடுவதில்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் வனாந்தரத்திலே எனக்குப் பண்டிகை கொண்டாடும்படி என் ஜனங்களைப் போகவிடவேண்டும் என்று சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது இஸ்ரவேல் புத்திரரின் தலைவர் பார்வோனிடத்தில் போய்ச் சத்தமிட்டு: உமது அடியாருக்கு நீர் இப்படிச் செய்கிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மனிதர் மேல் முன்னிலும் அதிக வேலையைச் சுமத்துங்கள், அதில் அவர்கள் கஷ்டப்படட்டும்: வீண் வார்த்தைகளுக்கு அவர்கள் செவிகொடுக்க விடாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஜனங்களின் ஆளோட்டிகளும் அவர்கள் தலைவர்களும் புறப்பட்டுப் போய் ஜனங்களை நோக்கி: உங்களுக்கு வைக்கோல் கொடுப்பதில்லை;]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஜனங்களின் ஆளோட்டிகளும் அவர்கள் தலைவர்களும் புறப்பட்டுப் போய் ஜனங்களை நோக்கி: உங்களுக்கு வைக்கோல் கொடுப்பதில்லை;]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்களே போய் உங்களுக்கு அகப்படுகிற இடங்களில் வைக்கோல் சம்பாதியுங்கள்; ஆனாலும் உங்கள் வேலையில் ஒன்றும் குறைக்கப்படுவதில்லை என்று பார்வோன் சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. எகிப்தின் ராஜா அவர்களை நோக்கி: மோசேயும் ஆரோனுமாகிய நீங்கள் ஜனங்களைத் தங்கள் வேலைகளைவிட்டுக் கலையப் பண்ணுகிறது என்ன? உங்கள் சுமைகளைச் சுமக்கப் போங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்களே போய் உங்களுக்கு அகப்படுகிற இடங்களில் வைக்கோல் சம்பாதியுங்கள்; ஆனாலும் உங்கள் வேலையில் ஒன்றும் குறைக்கப்படுவதில்லை என்று பார்வோன் சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[4. எகிப்தின் ராஜா அவர்களை நோக்கி: மோசேயும் ஆரோனுமாகிய நீங்கள் ஜனங்களைத் தங்கள் வேலைகளைவிட்டுக் கலையப் பண்ணுகிறது என்ன? உங்கள் சுமைகளைச் சுமக்கப் போங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது வைக்கோலுக்குப் பதிலாகத் தாளடிகளைச் சேர்க்கும்படி ஜனங்கள் எகிப்து தேசம் எங்கும் சிதறிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் பார்வோன்: இதோ, தேசத்தில் ஜனங்கள் மிகுதியாய் இருக்கிறார்கள்; அவர்கள் சுமை சுமக்கிறதை விட்டு ஓய்ந்திருக்கும்படி செய்கிறீர்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆளோட்டிகள் அவர்களை நோக்கி: வைக்கோலிருந்த நாளில் செய்தபடியே உங்கள் வேலைகளை ஒவ்வொரு நாளிலும் செய்து முடியுங்கள் என்று சொல்லி, அவர்களைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. பின்னும் பார்வோன்: இதோ, தேசத்தில் ஜனங்கள் மிகுதியாய் இருக்கிறார்கள்; அவர்கள் சுமை சுமக்கிறதை விட்டு ஓய்ந்திருக்கும்படி செய்கிறீர்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆளோட்டிகள் அவர்களை நோக்கி: வைக்கோலிருந்த நாளில் செய்தபடியே உங்கள் வேலைகளை ஒவ்வொரு நாளிலும் செய்து முடியுங்கள் என்று சொல்லி, அவர்களைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[6. அன்றியும், அந்நாளிலே பார்வோன் ஜனங்களின் ஆளோட்டிகளையும் அவர்கள் தலைவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பார்வோனுடைய ஆளோட்டிகள் இஸ்ரவேல் புத்திரர்மேல் வைத்த அவர்களுடைய தலைவர்களை நோக்கி: செங்கல் வேலையில் நீங்கள் முன் செய்தது போல நேற்றும் இன்றும் ஏன் செய்யவில்லை என்று கேட்டு, அவர்களை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. செங்கல் வேலைக்கு நீங்கள் முன்போல இனி ஜனங்களுக்கு வைக்கோல் கொடுக்க வேண்டாம்; அவர்கள் தாங்களே போய்த் தங்களுக்கு வைக்கோல் சேர்க்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பார்வோனுடைய ஆளோட்டிகள் இஸ்ரவேல் புத்திரர்மேல் வைத்த அவர்களுடைய தலைவர்களை நோக்கி: செங்கல் வேலையில் நீங்கள் முன் செய்தது போல நேற்றும் இன்றும் ஏன் செய்யவில்லை என்று கேட்டு, அவர்களை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. செங்கல் வேலைக்கு நீங்கள் முன்போல இனி ஜனங்களுக்கு வைக்கோல் கொடுக்க வேண்டாம்; அவர்கள் தாங்களே போய்த் தங்களுக்கு வைக்கோல் சேர்க்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் வனாந்தரத்திலே எனக்குப் பண்டிகை கொண்டாடும்படி என் ஜனங்களைப் போகவிடவேண்டும் என்று சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது இஸ்ரவேல் புத்திரரின் தலைவர் பார்வோனிடத்தில் போய்ச் சத்தமிட்டு: உமது அடியாருக்கு நீர் இப்படிச் செய்கிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது இஸ்ரவேல் புத்திரரின் தலைவர் பார்வோனிடத்தில் போய்ச் சத்தமிட்டு: உமது அடியாருக்கு நீர் இப்படிச் செய்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[23. நான் உமது நாமத்தைக்கொண்டு பேசும்படி பார்வோனிடத்தில் பிரவேசித்தது முதல் அவன் இந்த ஜனங்களை உபத்திரவப்படுத்துகிறான்; நீர் உம்முடைய ஜனங்களை விடுதலையாக்கவில்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது இஸ்ரவேல் புத்திரரின் தலைவர் பார்வோனிடத்தில் போய்ச் சத்தமிட்டு: உமது அடியாருக்கு நீர் இப்படிச் செய்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[23. நான் உமது நாமத்தைக்கொண்டு பேசும்படி பார்வோனிடத்தில் பிரவேசித்தது முதல் அவன் இந்த ஜனங்களை உபத்திரவப்படுத்துகிறான்; நீர் உம்முடைய ஜனங்களை விடுதலையாக்கவில்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உமது அடியாருக்கு வைக்கோல் கொடாதிருந்தும், செங்கல் அறுத்துத் தீரவேண்டும் என்று எங்களுக்குச் சொல்லுகிறார்கள்; உம்முடைய ஜனங்களிடத்தில் குற்றமிருக்க, உமது அடியாராகிய நாங்கள் அடிக்கப்படுகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும் குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப் பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உமது அடியாருக்கு வைக்கோல் கொடாதிருந்தும், செங்கல் அறுத்துத் தீரவேண்டும் என்று எங்களுக்குச் சொல்லுகிறார்கள்; உம்முடைய ஜனங்களிடத்தில் குற்றமிருக்க, உமது அடியாராகிய நாங்கள் அடிக்கப்படுகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும் குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப் பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: நீங்கள் சோம்பலாயிருக்கிறீர்கள், சோம்பலாயிருக்கிறீர்கள்; அதினால்தான் போக வேண்டும், கர்த்தருக்குப் பலியிடவேண்டும் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. அந்த மனிதர் மேல் முன்னிலும் அதிக வேலையைச் சுமத்துங்கள், அதில் அவர்கள் கஷ்டப்படட்டும்: வீண் வார்த்தைகளுக்கு அவர்கள் செவிகொடுக்க விடாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. போய், வேலைசெய்யுங்கள், உங்களுக்கு வைக்கோல் கொடுக்கப்படுவதில்லை; ஆனாலும் கணக்கின்படியே நீங்கள் செங்கலை ஒப்புவிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஜனங்களின் ஆளோட்டிகளும் அவர்கள் தலைவர்களும் புறப்பட்டுப் போய் ஜனங்களை நோக்கி: உங்களுக்கு வைக்கோல் கொடுப்பதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. போய், வேலைசெய்யுங்கள், உங்களுக்கு வைக்கோல் கொடுக்கப்படுவதில்லை; ஆனாலும் கணக்கின்படியே நீங்கள் செங்கலை ஒப்புவிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஜனங்களின் ஆளோட்டிகளும் அவர்கள் தலைவர்களும் புறப்பட்டுப் போய் ஜனங்களை நோக்கி: உங்களுக்கு வைக்கோல் கொடுப்பதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் ஒவ்வொரு நாளிலும் அறுத்துத் தீரவேண்டிய செங்கலிலே ஒன்றும் குறைக்கப்படாது என்று சொல்லப்பட்டதினாலே, இஸ்ரவேல் புத்திரரின் தலைவர் தங்களுக்கு இக்கட்டு வந்தது என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. நீங்களே போய் உங்களுக்கு அகப்படுகிற இடங்களில் வைக்கோல் சம்பாதியுங்கள்; ஆனாலும் உங்கள் வேலையில் ஒன்றும் குறைக்கப்படுவதில்லை என்று பார்வோன் சொல்லுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் ஒவ்வொரு நாளிலும் அறுத்துத் தீரவேண்டிய செங்கலிலே ஒன்றும் குறைக்கப்படாது என்று சொல்லப்பட்டதினாலே, இஸ்ரவேல் புத்திரரின் தலைவர் தங்களுக்கு இக்கட்டு வந்தது என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. நீங்களே போய் உங்களுக்கு அகப்படுகிற இடங்களில் வைக்கோல் சம்பாதியுங்கள்; ஆனாலும் உங்கள் வேலையில் ஒன்றும் குறைக்கப்படுவதில்லை என்று பார்வோன் சொல்லுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பார்வோனுடைய சமுகத்தைவிட்டுப் புறப்படுகையில், வழியில் நின்ற மோசேக்கும் ஆரோனுக்கும் எதிர்ப்பட்டு,]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது வைக்கோலுக்குப் பதிலாகத் தாளடிகளைச் சேர்க்கும்படி ஜனங்கள் எகிப்து தேசம் எங்கும் சிதறிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குப் பார்வோன்: நான் இஸ்ரவேலைப் போகவிடக் கர்த்தரின் வார்த்தையைக் கேட்கிறதற்கு அவர் யார்? நான் கர்த்தரை அறியேன்; நான் இஸ்ரவேலைப் போக விடுவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[16. உமது அடியாருக்கு வைக்கோல் கொடாதிருந்தும், செங்கல் அறுத்துத் தீரவேண்டும் என்று எங்களுக்குச் சொல்லுகிறார்கள்; உம்முடைய ஜனங்களிடத்தில் குற்றமிருக்க, உமது அடியாராகிய நாங்கள் அடிக்கப்படுகிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பார்வோனுடைய சமுகத்தைவிட்டுப் புறப்படுகையில், வழியில் நின்ற மோசேக்கும் ஆரோனுக்கும் எதிர்ப்பட்டு,]]></a:t>
+              <a:t><![CDATA[13. ஆளோட்டிகள் அவர்களை நோக்கி: வைக்கோலிருந்த நாளில் செய்தபடியே உங்கள் வேலைகளை ஒவ்வொரு நாளிலும் செய்து முடியுங்கள் என்று சொல்லி, அவர்களைத் துரிதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக் கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆளோட்டிகள் அவர்களை நோக்கி: வைக்கோலிருந்த நாளில் செய்தபடியே உங்கள் வேலைகளை ஒவ்வொரு நாளிலும் செய்து முடியுங்கள் என்று சொல்லி, அவர்களைத் துரிதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக் கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[14. பார்வோனுடைய ஆளோட்டிகள் இஸ்ரவேல் புத்திரர்மேல் வைத்த அவர்களுடைய தலைவர்களை நோக்கி: செங்கல் வேலையில் நீங்கள் முன் செய்தது போல நேற்றும் இன்றும் ஏன் செய்யவில்லை என்று கேட்டு, அவர்களை அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,487 +4358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக் கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[23. நான் உமது நாமத்தைக்கொண்டு பேசும்படி பார்வோனிடத்தில் பிரவேசித்தது முதல் அவன் இந்த ஜனங்களை உபத்திரவப்படுத்துகிறான்; நீர் உம்முடைய ஜனங்களை விடுதலையாக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. பார்வோனுடைய ஆளோட்டிகள் இஸ்ரவேல் புத்திரர்மேல் வைத்த அவர்களுடைய தலைவர்களை நோக்கி: செங்கல் வேலையில் நீங்கள் முன் செய்தது போல நேற்றும் இன்றும் ஏன் செய்யவில்லை என்று கேட்டு, அவர்களை அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குப் பார்வோன்: நான் இஸ்ரவேலைப் போகவிடக் கர்த்தரின் வார்த்தையைக் கேட்கிறதற்கு அவர் யார்? நான் கர்த்தரை அறியேன்; நான் இஸ்ரவேலைப் போக விடுவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[16. உமது அடியாருக்கு வைக்கோல் கொடாதிருந்தும், செங்கல் அறுத்துத் தீரவேண்டும் என்று எங்களுக்குச் சொல்லுகிறார்கள்; உம்முடைய ஜனங்களிடத்தில் குற்றமிருக்க, உமது அடியாராகிய நாங்கள் அடிக்கப்படுகிறோம் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: நீங்கள் சோம்பலாயிருக்கிறீர்கள், சோம்பலாயிருக்கிறீர்கள்; அதினால்தான் போக வேண்டும், கர்த்தருக்குப் பலியிடவேண்டும் என்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: நீங்கள் சோம்பலாயிருக்கிறீர்கள், சோம்பலாயிருக்கிறீர்கள்; அதினால்தான் போக வேண்டும், கர்த்தருக்குப் பலியிடவேண்டும் என்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[18. போய், வேலைசெய்யுங்கள், உங்களுக்கு வைக்கோல் கொடுக்கப்படுவதில்லை; ஆனாலும் கணக்கின்படியே நீங்கள் செங்கலை ஒப்புவிக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் ஒவ்வொரு நாளிலும் அறுத்துத் தீரவேண்டிய செங்கலிலே ஒன்றும் குறைக்கப்படாது என்று சொல்லப்பட்டதினாலே, இஸ்ரவேல் புத்திரரின் தலைவர் தங்களுக்கு இக்கட்டு வந்தது என்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470528993" r:id="rId1"/>
+    <p:sldLayoutId id="2474596029" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5774,82 +5322,50 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5990,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. પરંતુ ફારુને તેમને કહ્યું, “હે મૂસા અને હારુન, તમે લોકોને હેરાન શા માંટે કરો છો? તમે તે લોકોના]]></a:t>
+              <a:t><![CDATA[യിസ്രായേൽമക്കളുടെ പ്രാമണികൾ കണ്ടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કામમાં આડા આવો છો, તેમને તેમનું કામ કરવા દો. તમાંરે બન્નેએ પણ તમાંરું કામ શરુ કરવું જોઈએ.]]></a:t>
+              <a:t><![CDATA[20. അവർ ഫറവോനെ വിട്ടു പുറപ്പെടുമ്പോൾ മോശെയും അഹരോനും വഴിയിൽ നില്ക്കുന്നതു കണ്ടു,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. જુઓ, હમણા અહીં ઘણા મજૂરો છે અને તમે તે લોકોને કામમાંથી આરામ આપવા ઈચ્છો છો?”ફારુને લોકોને સજા કરી]]></a:t>
+              <a:t><![CDATA[21. അവരോടു നിങ്ങൾ ഫറവോന്റെയും അവന്റെ ഭൃത്യന്മാരുടെയും മുമ്പാകെ ഞങ്ങളെ നാറ്റി, ഞങ്ങളെ കൊല്ലുവാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. બરાબર તે જ દિવસે ફારુને ઇસ્રાએલના લોકો પાસે સખત કામ લેવાનો આદેશ મુકાદમોને આપ્યો. અને ઇસ્રાએલના]]></a:t>
+              <a:t><![CDATA[അവരുടെ കയ്യിൽ വാൾ കൊടുത്തതുകൊണ്ടു യഹോവ നിങ്ങളെ നോക്കി ന്യായം വിധിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[મુખીઓને હુકમ કર્યો કે,]]></a:t>
+              <a:t><![CDATA[22. അപ്പോൾ മോശെ യഹോവയുടെ അടുക്കൽ ചെന്നു: കർത്താവേ, നീ ഈ ജനത്തിന്നു ദോഷം വരുത്തിയതു എന്തു? നീ എന്നെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “હવે તમાંરે એ લોકોને ઈંટો બનાવવા માંટે પરાળ આપવું નહિ; એ લોકોને જાતે જઈને પરાળ ભેગું કરવા દો.]]></a:t>
+              <a:t><![CDATA[അയച്ചതു എന്തിന്നു?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. પરંતુ ધ્યાન રાખજો, અત્યાર સુધી એ લોકો જેટલી ઈંટો બનાવતા આવ્યા હતા તેટલી જ ઈંટો એમની પાસે]]></a:t>
+              <a:t><![CDATA[1. അതിന്റെശേഷം മോശെയും അഹരോനും ചെന്നു ഫറവോനോടു: മരുഭൂമിയിൽ എനിക്കു ഉത്സവം കഴിക്കേണ്ടതിന്നു എന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બનાવડાવજો, એમાં ઘટાડો થવો જોઈએ નહિ, કારણ કે, હવે તે લોકો આળસુ થઈ ગયા છે. તેથી બૂમો પાડે છે કે, અમને]]></a:t>
+              <a:t><![CDATA[ജനത്തെ വിട്ടയക്കേണം എന്നിപ്രകാരം യിസ്രായേലിന്റെ ദൈവമായ യഹോവ കല്പിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમાંરા દેવના યજ્ઞો કરવા અમને જવા દો.]]></a:t>
+              <a:t><![CDATA[2. അതിന്നു ഫറവോൻ: യിസ്രായേലിനെ വിട്ടയപ്പാൻ തക്കവണ്ണം ഞാൻ യഹോവയുടെ വാക്കു കേൾക്കേണ്ടതിന്നു അവൻ ആർ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. એટલા માંટે તે લોકો પાસે વધારે સખત કામ લો. એમને કામમાં રોકી રાખો. પછી એમની પાસે મૂસાની જૂઠી વાતો]]></a:t>
+              <a:t><![CDATA[ഞാൻ യഹോവയെ അറികയില്ല; ഞാൻ യിസ്രായേലിനെ വിട്ടയക്കയുമില്ല എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. લોકોની સાથે વાત કર્યા પછી મૂસા અને હારુન મિસરના રાજા ફારુન પાસે ગયા. તેઓએ કહ્યું, “ઇસ્રાએલના દેવ]]></a:t>
+              <a:t><![CDATA[15. അതുകൊണ്ടു യിസ്രായേൽമക്കളുടെ പ്രാമണികൾ ചെന്നു ഫറവോനോടു നിലവിളിച്ചു; അടിയങ്ങളോടു ഇങ്ങനെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાંભળવાનો સમય જ નહિ રહે.”]]></a:t>
+              <a:t><![CDATA[3. അതിന്നു അവർ: എബ്രായരുടെ ദൈവം ഞങ്ങൾക്കു പ്രത്യക്ഷനായ്‍വന്നിരിക്കുന്നു; അവൻ മഹാമാരിയാലോ വാളാലോ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. તેથી એ લોકોના મુકાદમોએ અને મુખીઓએ લોકોની પાસે જઈને કહ્યું, “ફારુને નિર્ણય કર્યો છે કે, તે તમને]]></a:t>
+              <a:t><![CDATA[ഞങ്ങളെ ദണ്ഡിപ്പിക്കാതിരിക്കേണ്ടതിന്നു ഞങ്ങൾ മൂന്നു ദിവസത്തെ വഴി മരുഭൂമിയിൽ പോയി, ഞങ്ങളുടെ ദൈവമായ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લોકોને ઈંટો બનાવવા માંટે પરાળ નહિ આપે.]]></a:t>
+              <a:t><![CDATA[യഹോവെക്കു യാഗം കഴിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તમાંરે જાતે જ તમાંરા માંટે પરાળ ભેગું કરવા જવું પડશે. તેથી જાઓ, પરાળ ભેગું કરો. પરંતુ તમે લોકો]]></a:t>
+              <a:t><![CDATA[4. മിസ്രയീംരാജാവു അവരോടു: മോശേ, അഹരോനേ, നിങ്ങൾ ജനങ്ങളെ വേല മിനക്കെടുത്തുന്നതു എന്തു? നിങ്ങളുടെ ഊഴിയ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પહેલા જેટલી ઈંટો બનાવતા હતા તેમાં સહેજ પણ ઘટાડો કરવામાં નહિ આવે.”]]></a:t>
+              <a:t><![CDATA[വേലെക്കു പോകുവിൻ എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આથી પ્રત્યેક વ્યક્તિ આખા મિસર દેશમાં પરાળ બનાવવા માંટે ખૂંપરા વીણવા ફેલાઈ ગયા.]]></a:t>
+              <a:t><![CDATA[5. ദേശത്തു ജനം ഇപ്പോൾ വളരെ ആകുന്നു; നിങ്ങൾ അവരെ അവരുടെ ഊഴിയവേല മിനക്കെടുത്തുന്നു എന്നും ഫറവോൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. મુકાદમો સખત કામ કરવા માંટે તાકીદ કરતા જ રહ્યા. “પહેલાં પરાળ મળતું હતું, ને રોજ જેટલું કામ કરતા]]></a:t>
+              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હતા તેટલું જ તમાંરે પૂરું કરવું પડશે.]]></a:t>
+              <a:t><![CDATA[6. അന്നു ഫറവോൻ ജനത്തിന്റെ ഊഴിയ വിചാരകന്മാരോടും പ്രമാണികളോടും കല്പിച്ചതു എന്തെന്നാൽ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ફારુનના મુખીઓએ ઇસ્રાએલીઓ ઉપર જે મુકાદમો દેખરેખ રાખવા નિયુક્ત કર્યા હતા તેમને ખૂબ માંર માંરીને]]></a:t>
+              <a:t><![CDATA[7. ഇഷ്ടിക ഉണ്ടാക്കുവാൻ ജനത്തിന്നു മുമ്പിലത്തെപ്പോലെ ഇനി വൈക്കോൽ കൊടുക്കരുതു; അവർ തന്നേ പോയി വൈക്കോൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પૂછવામાં આવતું કે, ઈટો અત્યાર સુધી જેટલી બનાવતા હતા તેટલી આજકાલ અગાઉની જેમ કેમ પૂરી કરતા નથી?”]]></a:t>
+              <a:t><![CDATA[ശേഖരിക്കട്ടെ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવા કહે છે, ‘માંરા લોકોને માંરા માંનમાં ઉત્સવ ઊજવવા રણમાં જવા દે.”‘]]></a:t>
+              <a:t><![CDATA[ചെയ്യുന്നതു എന്തു?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. એટલે ઇસ્રાએલીઓના મુખીઓ ફારુનની સમક્ષ આવીને પોકાર કરવા લાગ્યા, “તમે તમાંરા સેવકો સાથે આવો વર્તાવ]]></a:t>
+              <a:t><![CDATA[23. ഞാൻ നിന്റെ നാമത്തിൽ സംസാരിപ്പാൻ ഫറവോന്റെ അടുക്കൽ ചെന്നതുമുതൽ അവൻ ഈ ജനത്തോടു ദോഷം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કેમ રાખો છો?]]></a:t>
+              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു; നിന്റെ ജനത്തെ നീ വിടുവിച്ചതുമില്ല എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. તમાંરા સેવકોને પરાળ આપવામાં આવતું નથી તેમ છતાં અમને એમ કહેવામાં આવે છે કે ઈંટો પાડો; જરા જુઓ તો]]></a:t>
+              <a:t><![CDATA[8. എങ്കിലും ഇഷ്ടികയുടെ കണക്കു മുമ്പിലത്തെപ്പോലെ തന്നേ അവരുടെ മേൽ ചുമത്തേണം; ഒട്ടും കുറെക്കരുതു. അവർ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ખરા, તમાંરા સેવકોને કેવો માંર માંરવામાં આવે છે! ખરેખર, વાંક તો તમાંરા માંણસોનો છે.”]]></a:t>
+              <a:t><![CDATA[മടിയന്മാർ; അതുകൊണ്ടാകുന്നു: ഞങ്ങൾ പോയി ഞങ്ങളുടെ ദൈവത്തിന്നു യാഗം കഴിക്കട്ടെ എന്നു നിലവിളിക്കുന്നതു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. એટલે ફારુને કહ્યું, “તમે બધા તો આળસુ લોકો છો, તેથી કહો છો કે અમને યહોવાના યજ્ઞો કરવા જવા દો.]]></a:t>
+              <a:t><![CDATA[9. അവരുടെ വേല അതിഭാരമായിരിക്കട്ടെ; അവർ അതിൽ കഷ്ടപ്പെടട്ടെ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. “માંટે હવે જાઓ, કામે લાગી જાઓ, તમને પરાળ આપવામાં નહિ આવે; અને નક્કી કરેલી ઈંટો તો તમાંરી વરઘી]]></a:t>
+              <a:t><![CDATA[10. അവരുടെ വ്യാജവാക്കുകൾ കേൾക്കരുതു. അങ്ങനെ ജനത്തിന്റെ ഊഴിയവിചാരകന്മാരും പ്രമാണികളും ചെന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પ્રમાંણે પૂરી કરવી જ પડશે.”]]></a:t>
+              <a:t><![CDATA[ജനത്തോടു: നിങ്ങൾക്കു വൈക്കോൽ തരികയില്ല,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. હિબ્રૂ મુકાદમોને જાણમાં આવ્યું કે તેઓ તકલીફમાં છે. તેમને ખબર હતી કે તેઓ માંણસો પાસેથી પહેલા]]></a:t>
+              <a:t><![CDATA[11. നിങ്ങൾ തന്നേ പോയി കിട്ടുന്നേടത്തുനിന്നു വൈക്കോൽ ശേഖരിപ്പിൻ; എങ്കിലും നിങ്ങളുടെ വേലയിൽ ഒട്ടും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જેટલી ઈંટો તૈયાર નથી કરાવી શકતા.]]></a:t>
+              <a:t><![CDATA[കുറെക്കയില്ല എന്നു ഫറവോൻ കല്പിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. અને પછી ફારુનની પાસેથી તેઓ નીકળ્યા ત્યારે મૂસા અને હારુન તેઓને રસ્તામાં મળ્યા. તેઓ તેમની રાહ]]></a:t>
+              <a:t><![CDATA[12. അങ്ങനെ ജനം വൈക്കോലിന്നു പകരം താളടി ശേഖരിപ്പാൻ മിസ്രയീംദേശത്തു എല്ലാടവും ചിതറി നടന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. પરંતુ ફારુને કહ્યું, “યહોવા વળી કોણ છે? હું શા માંટે તેના આદેશ માંનું? શા માંટે હું ઇસ્રાએલીઓને]]></a:t>
+              <a:t><![CDATA[16. അടിയങ്ങൾക്കു വൈക്കോൽ തരാതെ ഇഷ്ടിക ഉണ്ടാക്കുവിൻ എന്നു അവർ പറയുന്നു; അടിയങ്ങളെ തല്ലുന്നു; അതു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જોતા ઊભા હતા.]]></a:t>
+              <a:t><![CDATA[13. ഊഴിയ വിചാരകന്മാർ അവരെ ഹേമിച്ചു: വൈക്കോൽ കിട്ടിവന്നപ്പോൾ ഉള്ളതിന്നു ശരിയായി നിങ്ങളുടെ നിത്യവേല]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તેઓએ મૂસા અને હારુનને કહ્યું, “તમે શું કર્યુ છે એ યહોવા જુએ અને તમને સજા કરે. કારણ તમે અમને]]></a:t>
+              <a:t><![CDATA[ദിവസവും തികെക്കേണം എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ફારુન અને તેના સેવકોની નજરમાં તિરસ્કૃત બનાવી દીઘા છે; અને અમાંરી હત્યા કરવા માંટે તેઓને એક બહાનું]]></a:t>
+              <a:t><![CDATA[14. ഫറവോന്റെ ഊഴിയവിചാരകന്മാർ യിസ്രായേൽ മക്കളുടെ മേൽ ആക്കിയിരുന്ന പ്രമാണികളെ അടിച്ചു: നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,579 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આપી દીધું છે.”]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[અને તમે તમાંરા લોકોને બચાવવાં માંટે કશું જ કર્યુ નથી.”]]></a:t>
+              <a:t><![CDATA[ഇന്നലെയും ഇന്നും മുമ്പിലത്തെപ്പോലെ ഇഷ്ടിക തികെക്കാഞ്ഞതു എന്തു എന്നു ചോദിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[જવા દઉં? તમે જેને યહોવા કહો છો, તેને હું ઓળખતો નથી, તેથી હું ઇસ્રાએલીઓને જવા દેવાની ના પાડું છું.”]]></a:t>
+              <a:t><![CDATA[നിന്റെ ജനത്തിന്നു പാപമാകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ત્યારે હારુન અને મૂસાએ કહ્યું, “હિબ્રૂઓના દેવે અમને લોકોને દર્શન આપ્યાં છે, એટલા માંટે અમે તમને]]></a:t>
+              <a:t><![CDATA[17. അതിന്നു അവൻ: മടിയന്മാരാകുന്നു നിങ്ങൾ, മടിയന്മാർ; അതുകൊണ്ടു: ഞങ്ങൾ പോയി യഹോവെക്കു യാഗം കഴിക്കട്ടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વિનંતી કરીએ છીએ કે તમે અમને રણમાં ત્રણ દિવસ પ્રવાસ કરવા દો. ત્યાં અમે અમાંરા દેવ યહોવાને એક યજ્ઞ]]></a:t>
+              <a:t><![CDATA[എന്നു നിങ്ങൾ പറയുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અર્પણ કરીશું, જો અમે એ પ્રમાંણે નહિ કરીએ તો તેમનો ક્રોધ ભભૂકી ઊઠશે અને અમાંરો નાશ કરશે. તે અમને મરકી]]></a:t>
+              <a:t><![CDATA[18. പോയി വേല ചെയ്‍വിൻ; വൈക്കോൽ തരികയില്ല, ഇഷ്ടിക കണക്കു പോലെ ഏല്പിക്കേണംതാനും എന്നു കല്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે તરવારનો ભોગ બનાવશે.”]]></a:t>
+              <a:t><![CDATA[19. ദിവസംതോറുമുള്ള ഇഷ്ടികക്കണക്കിൽ ഒന്നും കുറെക്കരുതു എന്നു കല്പിച്ചപ്പോൾ തങ്ങൾ വിഷമത്തിലായി എന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme5">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
   <a:themeElements>
-    <a:clrScheme name="Theme5">
+    <a:clrScheme name="Theme33">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme5">
+    <a:fontScheme name="Theme33">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme5">
+    <a:fmtScheme name="Theme33">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>