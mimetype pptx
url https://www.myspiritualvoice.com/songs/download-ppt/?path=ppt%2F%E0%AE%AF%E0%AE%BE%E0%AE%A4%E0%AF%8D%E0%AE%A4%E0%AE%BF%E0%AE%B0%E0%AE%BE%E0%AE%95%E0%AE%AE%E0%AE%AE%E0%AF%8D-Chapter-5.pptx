--- v1 (2026-08-01)
+++ v2 (2026-09-16)
@@ -77,50 +77,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +160,58 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +352,61 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் ஒவ்வொரு நாளிலும் அறுத்துத் தீரவேண்டிய செங்கலிலே ஒன்றும் குறைக்கப்படாது என்று சொல்லப்பட்டதினாலே, இஸ்ரவேல் புத்திரரின் தலைவர் தங்களுக்கு இக்கட்டு வந்தது என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the king of Egypt said unto them, Wherefore do all of you, Moses and Aaron, let the people from their works? get you unto your burdens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்கள் பார்வோனுடைய சமுகத்தைவிட்டுப் புறப்படுகையில், வழியில் நின்ற மோசேக்கும் ஆரோனுக்கும் எதிர்ப்பட்டு,]]></a:t>
+              <a:t><![CDATA[5. And Pharaoh said, Behold, the people of the land now are many, and all of you make them rest from their burdens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக் கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[5. And Pharaoh said, Behold, the people of the land now are many, and all of you make them rest from their burdens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக் கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And Pharaoh commanded the same day the taskmasters of the people, and their officers, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது மோசே கர்த்தரிடத்தில் திரும்பிப்போய்: ஆண்டவரே, இந்த ஜனங்களுக்குத் தீங்கு வரப் பண்ணினதென்ன? ஏன் என்னை அனுப்பினீர்?]]></a:t>
+              <a:t><![CDATA[7. All of you shall no more give the people straw to make brick, as in time past: let them go and gather straw for themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது மோசே கர்த்தரிடத்தில் திரும்பிப்போய்: ஆண்டவரே, இந்த ஜனங்களுக்குத் தீங்கு வரப் பண்ணினதென்ன? ஏன் என்னை அனுப்பினீர்?]]></a:t>
+              <a:t><![CDATA[7. All of you shall no more give the people straw to make brick, as in time past: let them go and gather straw for themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் வனாந்தரத்திலே எனக்குப் பண்டிகை கொண்டாடும்படி என் ஜனங்களைப் போகவிடவேண்டும் என்று சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the tale of the bricks, which they did make in time past, all of you shall lay upon them; all of you shall not diminish ought thereof: for they be idle; therefore they cry, saying, Let us go and sacrifice to our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் வனாந்தரத்திலே எனக்குப் பண்டிகை கொண்டாடும்படி என் ஜனங்களைப் போகவிடவேண்டும் என்று சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And the tale of the bricks, which they did make in time past, all of you shall lay upon them; all of you shall not diminish ought thereof: for they be idle; therefore they cry, saying, Let us go and sacrifice to our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குப் பார்வோன்: நான் இஸ்ரவேலைப் போகவிடக் கர்த்தரின் வார்த்தையைக் கேட்கிறதற்கு அவர் யார்? நான் கர்த்தரை அறியேன்; நான் இஸ்ரவேலைப் போக விடுவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[8. And the tale of the bricks, which they did make in time past, all of you shall lay upon them; all of you shall not diminish ought thereof: for they be idle; therefore they cry, saying, Let us go and sacrifice to our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதற்குப் பார்வோன்: நான் இஸ்ரவேலைப் போகவிடக் கர்த்தரின் வார்த்தையைக் கேட்கிறதற்கு அவர் யார்? நான் கர்த்தரை அறியேன்; நான் இஸ்ரவேலைப் போக விடுவதில்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[9. Let there more work be laid upon the men, that they may labour therein; and let them not regard vain words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது இஸ்ரவேல் புத்திரரின் தலைவர் பார்வோனிடத்தில் போய்ச் சத்தமிட்டு: உமது அடியாருக்கு நீர் இப்படிச் செய்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[1. And afterward Moses and Aaron went in, and told Pharaoh, Thus says the LORD God of Israel, Let my people go, that they may hold a feast unto me in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Let there more work be laid upon the men, that they may labour therein; and let them not regard vain words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the taskmasters of the people went out, and their officers, and they spoke to the people, saying, Thus says Pharaoh, I will not give you straw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர் கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the taskmasters of the people went out, and their officers, and they spoke to the people, saying, Thus says Pharaoh, I will not give you straw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எகிப்தின் ராஜா அவர்களை நோக்கி: மோசேயும் ஆரோனுமாகிய நீங்கள் ஜனங்களைத் தங்கள் வேலைகளைவிட்டுக் கலையப் பண்ணுகிறது என்ன? உங்கள் சுமைகளைச் சுமக்கப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Go all of you, get you straw where all of you can find it: yet not ought of your work shall be diminished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எகிப்தின் ராஜா அவர்களை நோக்கி: மோசேயும் ஆரோனுமாகிய நீங்கள் ஜனங்களைத் தங்கள் வேலைகளைவிட்டுக் கலையப் பண்ணுகிறது என்ன? உங்கள் சுமைகளைச் சுமக்கப் போங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Go all of you, get you straw where all of you can find it: yet not ought of your work shall be diminished.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் பார்வோன்: இதோ, தேசத்தில் ஜனங்கள் மிகுதியாய் இருக்கிறார்கள்; அவர்கள் சுமை சுமக்கிறதை விட்டு ஓய்ந்திருக்கும்படி செய்கிறீர்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. So the people were scattered abroad throughout all the land of Egypt to gather stubble instead of straw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பின்னும் பார்வோன்: இதோ, தேசத்தில் ஜனங்கள் மிகுதியாய் இருக்கிறார்கள்; அவர்கள் சுமை சுமக்கிறதை விட்டு ஓய்ந்திருக்கும்படி செய்கிறீர்களே என்றான்.]]></a:t>
+              <a:t><![CDATA[12. So the people were scattered abroad throughout all the land of Egypt to gather stubble instead of straw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அன்றியும், அந்நாளிலே பார்வோன் ஜனங்களின் ஆளோட்டிகளையும் அவர்கள் தலைவரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[13. And the taskmasters hasted them, saying, Fulfill your works, your daily tasks, as when there was straw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செங்கல் வேலைக்கு நீங்கள் முன்போல இனி ஜனங்களுக்கு வைக்கோல் கொடுக்க வேண்டாம்; அவர்கள் தாங்களே போய்த் தங்களுக்கு வைக்கோல் சேர்க்கட்டும்.]]></a:t>
+              <a:t><![CDATA[13. And the taskmasters hasted them, saying, Fulfill your works, your daily tasks, as when there was straw.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செங்கல் வேலைக்கு நீங்கள் முன்போல இனி ஜனங்களுக்கு வைக்கோல் கொடுக்க வேண்டாம்; அவர்கள் தாங்களே போய்த் தங்களுக்கு வைக்கோல் சேர்க்கட்டும்.]]></a:t>
+              <a:t><![CDATA[14. And the officers of the children of Israel, which Pharaoh's taskmasters had set over them, were beaten, and demanded, Wherefore have all of you not fulfilled your task in making brick both yesterday and to day, as in time past?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அப்பொழுது இஸ்ரவேல் புத்திரரின் தலைவர் பார்வோனிடத்தில் போய்ச் சத்தமிட்டு: உமது அடியாருக்கு நீர் இப்படிச் செய்கிறது என்ன?]]></a:t>
+              <a:t><![CDATA[1. And afterward Moses and Aaron went in, and told Pharaoh, Thus says the LORD God of Israel, Let my people go, that they may hold a feast unto me in the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் உமது நாமத்தைக்கொண்டு பேசும்படி பார்வோனிடத்தில் பிரவேசித்தது முதல் அவன் இந்த ஜனங்களை உபத்திரவப்படுத்துகிறான்; நீர் உம்முடைய ஜனங்களை விடுதலையாக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the officers of the children of Israel, which Pharaoh's taskmasters had set over them, were beaten, and demanded, Wherefore have all of you not fulfilled your task in making brick both yesterday and to day, as in time past?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் உமது நாமத்தைக்கொண்டு பேசும்படி பார்வோனிடத்தில் பிரவேசித்தது முதல் அவன் இந்த ஜனங்களை உபத்திரவப்படுத்துகிறான்; நீர் உம்முடைய ஜனங்களை விடுதலையாக்கவில்லையே என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And the officers of the children of Israel, which Pharaoh's taskmasters had set over them, were beaten, and demanded, Wherefore have all of you not fulfilled your task in making brick both yesterday and to day, as in time past?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும் குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப் பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then the officers of the children of Israel came and cried unto Pharaoh, saying, Wherefore deal you thus with your servants?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும் குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப் பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. Then the officers of the children of Israel came and cried unto Pharaoh, saying, Wherefore deal you thus with your servants?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்த மனிதர் மேல் முன்னிலும் அதிக வேலையைச் சுமத்துங்கள், அதில் அவர்கள் கஷ்டப்படட்டும்: வீண் வார்த்தைகளுக்கு அவர்கள் செவிகொடுக்க விடாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
+              <a:t><![CDATA[16. There is no straw given unto your servants, and they say to us, Make brick: and, behold, your servants are beaten; but the fault is in yours own people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஜனங்களின் ஆளோட்டிகளும் அவர்கள் தலைவர்களும் புறப்பட்டுப் போய் ஜனங்களை நோக்கி: உங்களுக்கு வைக்கோல் கொடுப்பதில்லை;]]></a:t>
+              <a:t><![CDATA[16. There is no straw given unto your servants, and they say to us, Make brick: and, behold, your servants are beaten; but the fault is in yours own people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது ஜனங்களின் ஆளோட்டிகளும் அவர்கள் தலைவர்களும் புறப்பட்டுப் போய் ஜனங்களை நோக்கி: உங்களுக்கு வைக்கோல் கொடுப்பதில்லை;]]></a:t>
+              <a:t><![CDATA[16. There is no straw given unto your servants, and they say to us, Make brick: and, behold, your servants are beaten; but the fault is in yours own people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்களே போய் உங்களுக்கு அகப்படுகிற இடங்களில் வைக்கோல் சம்பாதியுங்கள்; ஆனாலும் உங்கள் வேலையில் ஒன்றும் குறைக்கப்படுவதில்லை என்று பார்வோன் சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. But he said, All of you are idle, all of you are idle: therefore all of you say, Let us go and do sacrifice to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்களே போய் உங்களுக்கு அகப்படுகிற இடங்களில் வைக்கோல் சம்பாதியுங்கள்; ஆனாலும் உங்கள் வேலையில் ஒன்றும் குறைக்கப்படுவதில்லை என்று பார்வோன் சொல்லுகிறார் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. But he said, All of you are idle, all of you are idle: therefore all of you say, Let us go and do sacrifice to the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது வைக்கோலுக்குப் பதிலாகத் தாளடிகளைச் சேர்க்கும்படி ஜனங்கள் எகிப்து தேசம் எங்கும் சிதறிப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Go therefore now, and work; for there shall no straw be given you, yet shall all of you deliver the tale of bricks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உமது அடியாருக்கு வைக்கோல் கொடாதிருந்தும், செங்கல் அறுத்துத் தீரவேண்டும் என்று எங்களுக்குச் சொல்லுகிறார்கள்; உம்முடைய ஜனங்களிடத்தில் குற்றமிருக்க, உமது அடியாராகிய நாங்கள் அடிக்கப்படுகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Pharaoh said, Who is the LORD, that I should obey his voice to let Israel go? I know not the LORD, neither will I let Israel go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆளோட்டிகள் அவர்களை நோக்கி: வைக்கோலிருந்த நாளில் செய்தபடியே உங்கள் வேலைகளை ஒவ்வொரு நாளிலும் செய்து முடியுங்கள் என்று சொல்லி, அவர்களைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Go therefore now, and work; for there shall no straw be given you, yet shall all of you deliver the tale of bricks.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆளோட்டிகள் அவர்களை நோக்கி: வைக்கோலிருந்த நாளில் செய்தபடியே உங்கள் வேலைகளை ஒவ்வொரு நாளிலும் செய்து முடியுங்கள் என்று சொல்லி, அவர்களைத் துரிதப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the officers of the children of Israel did see that they were in evil case, after it was said, All of you shall not diminish ought from your bricks of your daily task.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பார்வோனுடைய ஆளோட்டிகள் இஸ்ரவேல் புத்திரர்மேல் வைத்த அவர்களுடைய தலைவர்களை நோக்கி: செங்கல் வேலையில் நீங்கள் முன் செய்தது போல நேற்றும் இன்றும் ஏன் செய்யவில்லை என்று கேட்டு, அவர்களை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the officers of the children of Israel did see that they were in evil case, after it was said, All of you shall not diminish ought from your bricks of your daily task.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4390,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பார்வோனுடைய ஆளோட்டிகள் இஸ்ரவேல் புத்திரர்மேல் வைத்த அவர்களுடைய தலைவர்களை நோக்கி: செங்கல் வேலையில் நீங்கள் முன் செய்தது போல நேற்றும் இன்றும் ஏன் செய்யவில்லை என்று கேட்டு, அவர்களை அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And they met Moses and Aaron, who stood in the way, as they came forth from Pharaoh:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And they met Moses and Aaron, who stood in the way, as they came forth from Pharaoh:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And they said unto them, The LORD look upon you, and judge; because all of you have made our savour to be abhorred in the eyes of Pharaoh, and in the eyes of his servants, to put a sword in their hand to slay us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And they said unto them, The LORD look upon you, and judge; because all of you have made our savour to be abhorred in the eyes of Pharaoh, and in the eyes of his servants, to put a sword in their hand to slay us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And they said unto them, The LORD look upon you, and judge; because all of you have made our savour to be abhorred in the eyes of Pharaoh, and in the eyes of his servants, to put a sword in their hand to slay us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Moses returned unto the LORD, and said, LORD, wherefore have you so evil pleaded this people? why is it that you have sent me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And Moses returned unto the LORD, and said, LORD, wherefore have you so evil pleaded this people? why is it that you have sent me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உமது அடியாருக்கு வைக்கோல் கொடாதிருந்தும், செங்கல் அறுத்துத் தீரவேண்டும் என்று எங்களுக்குச் சொல்லுகிறார்கள்; உம்முடைய ஜனங்களிடத்தில் குற்றமிருக்க, உமது அடியாராகிய நாங்கள் அடிக்கப்படுகிறோம் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[2. And Pharaoh said, Who is the LORD, that I should obey his voice to let Israel go? I know not the LORD, neither will I let Israel go.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. For since I came to Pharaoh to speak in your name, he has done evil to this people; neither have you delivered your people at all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. For since I came to Pharaoh to speak in your name, he has done evil to this people; neither have you delivered your people at all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: நீங்கள் சோம்பலாயிருக்கிறீர்கள், சோம்பலாயிருக்கிறீர்கள்; அதினால்தான் போக வேண்டும், கர்த்தருக்குப் பலியிடவேண்டும் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said, The God of the Hebrews has met with us: let us go, we pray you, three days' journey into the desert, and sacrifice unto the LORD our God; lest he fall upon us with pestilence, or with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அதற்கு அவன்: நீங்கள் சோம்பலாயிருக்கிறீர்கள், சோம்பலாயிருக்கிறீர்கள்; அதினால்தான் போக வேண்டும், கர்த்தருக்குப் பலியிடவேண்டும் என்கிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[3. And they said, The God of the Hebrews has met with us: let us go, we pray you, three days' journey into the desert, and sacrifice unto the LORD our God; lest he fall upon us with pestilence, or with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. போய், வேலைசெய்யுங்கள், உங்களுக்கு வைக்கோல் கொடுக்கப்படுவதில்லை; ஆனாலும் கணக்கின்படியே நீங்கள் செங்கலை ஒப்புவிக்கவேண்டும் என்றான்.]]></a:t>
+              <a:t><![CDATA[3. And they said, The God of the Hebrews has met with us: let us go, we pray you, three days' journey into the desert, and sacrifice unto the LORD our God; lest he fall upon us with pestilence, or with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்கள் ஒவ்வொரு நாளிலும் அறுத்துத் தீரவேண்டிய செங்கலிலே ஒன்றும் குறைக்கப்படாது என்று சொல்லப்பட்டதினாலே, இஸ்ரவேல் புத்திரரின் தலைவர் தங்களுக்கு இக்கட்டு வந்தது என்று கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And the king of Egypt said unto them, Wherefore do all of you, Moses and Aaron, let the people from their works? get you unto your burdens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596029" r:id="rId1"/>
+    <p:sldLayoutId id="2478604205" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,54 +6226,118 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5506,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽമക്കളുടെ പ്രാമണികൾ കണ്ടു.]]></a:t>
+              <a:t><![CDATA[கலையப் பண்ணுகிறது என்ன? உங்கள் சுமைகளைச் சுமக்கப் போங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവർ ഫറവോനെ വിട്ടു പുറപ്പെടുമ്പോൾ മോശെയും അഹരോനും വഴിയിൽ നില്ക്കുന്നതു കണ്ടു,]]></a:t>
+              <a:t><![CDATA[5. பின்னும் பார்வோன்: இதோ, தேசத்தில் ஜனங்கள் மிகுதியாய் இருக்கிறார்கள்; அவர்கள் சுமை சுமக்கிறதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അവരോടു നിങ്ങൾ ഫറവോന്റെയും അവന്റെ ഭൃത്യന്മാരുടെയും മുമ്പാകെ ഞങ്ങളെ നാറ്റി, ഞങ്ങളെ കൊല്ലുവാൻ]]></a:t>
+              <a:t><![CDATA[விட்டு ஓய்ந்திருக்கும்படி செய்கிறீர்களே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ കയ്യിൽ വാൾ കൊടുത്തതുകൊണ്ടു യഹോവ നിങ്ങളെ നോക്കി ന്യായം വിധിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. அன்றியும், அந்நாளிலே பார்வோன் ஜனங்களின் ஆளோட்டிகளையும் அவர்கள் தலைவரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അപ്പോൾ മോശെ യഹോവയുടെ അടുക്കൽ ചെന്നു: കർത്താവേ, നീ ഈ ജനത്തിന്നു ദോഷം വരുത്തിയതു എന്തു? നീ എന്നെ]]></a:t>
+              <a:t><![CDATA[7. செங்கல் வேலைக்கு நீங்கள் முன்போல இனி ஜனங்களுக்கு வைக்கோல் கொடுக்க வேண்டாம்; அவர்கள் தாங்களே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചതു എന്തിന്നു?]]></a:t>
+              <a:t><![CDATA[போய்த் தங்களுக்கு வைக்கோல் சேர்க்கட்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. അതിന്റെശേഷം മോശെയും അഹരോനും ചെന്നു ഫറവോനോടു: മരുഭൂമിയിൽ എനിക്കു ഉത്സവം കഴിക്കേണ്ടതിന്നു എന്റെ]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் முன்செய்து கொடுத்த கணக்கின்படியே செங்கல் செய்யும்படி சொல்லுங்கள்; அதிலே நீங்கள் ஒன்றும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തെ വിട്ടയക്കേണം എന്നിപ്രകാരം യിസ്രായേലിന്റെ ദൈവമായ യഹോവ കല്പിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[குறைக்க வேண்டாம், அவர்கள் சோம்பலாய் இருக்கிறார்கள்; அதினால் நாங்கள் போய் எங்கள் தேவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അതിന്നു ഫറവോൻ: യിസ്രായേലിനെ വിട്ടയപ്പാൻ തക്കവണ്ണം ഞാൻ യഹോവയുടെ വാക്കു കേൾക്കേണ്ടതിന്നു അവൻ ആർ?]]></a:t>
+              <a:t><![CDATA[பலியிடுவோம் என்று கூக்குரலிடுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ യഹോവയെ അറികയില്ല; ഞാൻ യിസ്രായേലിനെ വിട്ടയക്കയുമില്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[9. அந்த மனிதர் மேல் முன்னிலும் அதிக வேலையைச் சுமத்துங்கள், அதில் அவர்கள் கஷ்டப்படட்டும்: வீண்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അതുകൊണ്ടു യിസ്രായേൽമക്കളുടെ പ്രാമണികൾ ചെന്നു ഫറവോനോടു നിലവിളിച്ചു; അടിയങ്ങളോടു ഇങ്ങനെ]]></a:t>
+              <a:t><![CDATA[1. பின்பு, மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய்: இஸ்ரவேலின் தேவனாகிய கர்த்தர் வனாந்தரத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അതിന്നു അവർ: എബ്രായരുടെ ദൈവം ഞങ്ങൾക്കു പ്രത്യക്ഷനായ്‍വന്നിരിക്കുന്നു; അവൻ മഹാമാരിയാലോ വാളാലോ]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளுக்கு அவர்கள் செவிகொடுக்க விடாதிருங்கள் என்று கட்டளையிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളെ ദണ്ഡിപ്പിക്കാതിരിക്കേണ്ടതിന്നു ഞങ്ങൾ മൂന്നു ദിവസത്തെ വഴി മരുഭൂമിയിൽ പോയി, ഞങ്ങളുടെ ദൈവമായ]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது ஜனங்களின் ஆளோட்டிகளும் அவர்கள் தலைவர்களும் புறப்பட்டுப் போய் ஜனங்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവെക്കു യാഗം കഴിക്കട്ടെ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[உங்களுக்கு வைக்கோல் கொடுப்பதில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. മിസ്രയീംരാജാവു അവരോടു: മോശേ, അഹരോനേ, നിങ്ങൾ ജനങ്ങളെ വേല മിനക്കെടുത്തുന്നതു എന്തു? നിങ്ങളുടെ ഊഴിയ]]></a:t>
+              <a:t><![CDATA[11. நீங்களே போய் உங்களுக்கு அகப்படுகிற இடங்களில் வைக்கோல் சம்பாதியுங்கள்; ஆனாலும் உங்கள் வேலையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേലെക്കു പോകുവിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[ஒன்றும் குறைக்கப்படுவதில்லை என்று பார்வோன் சொல்லுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ദേശത്തു ജനം ഇപ്പോൾ വളരെ ആകുന്നു; നിങ്ങൾ അവരെ അവരുടെ ഊഴിയവേല മിനക്കെടുത്തുന്നു എന്നും ഫറവോൻ]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது வைக்கோலுக்குப் பதிலாகத் தாளடிகளைச் சேர்க்கும்படி ஜனங்கள் எகிப்து தேசம் எங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சிதறிப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അന്നു ഫറവോൻ ജനത്തിന്റെ ഊഴിയ വിചാരകന്മാരോടും പ്രമാണികളോടും കല്പിച്ചതു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[13. ஆளோட்டிகள் அவர்களை நோக்கி: வைக்கோலிருந்த நாளில் செய்தபடியே உங்கள் வேலைகளை ஒவ்வொரு நாளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഇഷ്ടിക ഉണ്ടാക്കുവാൻ ജനത്തിന്നു മുമ്പിലത്തെപ്പോലെ ഇനി വൈക്കോൽ കൊടുക്കരുതു; അവർ തന്നേ പോയി വൈക്കോൽ]]></a:t>
+              <a:t><![CDATA[செய்து முடியுங்கள் என்று சொல்லி, அவர்களைத் துரிதப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശേഖരിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[14. பார்வோனுடைய ஆளோட்டிகள் இஸ்ரவேல் புத்திரர்மேல் வைத்த அவர்களுடைய தலைவர்களை நோக்கி: செங்கல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുന്നതു എന്തു?]]></a:t>
+              <a:t><![CDATA[எனக்குப் பண்டிகை கொண்டாடும்படி என் ஜனங்களைப் போகவிடவேண்டும் என்று சொல்லுகிறார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ഞാൻ നിന്റെ നാമത്തിൽ സംസാരിപ്പാൻ ഫറവോന്റെ അടുക്കൽ ചെന്നതുമുതൽ അവൻ ഈ ജനത്തോടു ദോഷം]]></a:t>
+              <a:t><![CDATA[வேலையில் நீங்கள் முன் செய்தது போல நேற்றும் இன்றும் ஏன் செய்யவில்லை என்று கேட்டு, அவர்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു; നിന്റെ ജനത്തെ നീ വിടുവിച്ചതുമില്ല എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എങ്കിലും ഇഷ്ടികയുടെ കണക്കു മുമ്പിലത്തെപ്പോലെ തന്നേ അവരുടെ മേൽ ചുമത്തേണം; ഒട്ടും കുറെക്കരുതു. അവർ]]></a:t>
+              <a:t><![CDATA[15. அப்பொழுது இஸ்ரவேல் புத்திரரின் தலைவர் பார்வோனிடத்தில் போய்ச் சத்தமிட்டு: உமது அடியாருக்கு நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മടിയന്മാർ; അതുകൊണ്ടാകുന്നു: ഞങ്ങൾ പോയി ഞങ്ങളുടെ ദൈവത്തിന്നു യാഗം കഴിക്കട്ടെ എന്നു നിലവിളിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[இப்படிச் செய்கிறது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവരുടെ വേല അതിഭാരമായിരിക്കട്ടെ; അവർ അതിൽ കഷ്ടപ്പെടട്ടെ;]]></a:t>
+              <a:t><![CDATA[16. உமது அடியாருக்கு வைக்கோல் கொடாதிருந்தும், செங்கல் அறுத்துத் தீரவேண்டும் என்று எங்களுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവരുടെ വ്യാജവാക്കുകൾ കേൾക്കരുതു. അങ്ങനെ ജനത്തിന്റെ ഊഴിയവിചാരകന്മാരും പ്രമാണികളും ചെന്നു]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்கள்; உம்முடைய ஜனங்களிடத்தில் குற்றமிருக்க, உமது அடியாராகிய நாங்கள் அடிக்கப்படுகிறோம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തോടു: നിങ്ങൾക്കു വൈക്കോൽ തരികയില്ല,]]></a:t>
+              <a:t><![CDATA[என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നിങ്ങൾ തന്നേ പോയി കിട്ടുന്നേടത്തുനിന്നു വൈക്കോൽ ശേഖരിപ്പിൻ; എങ്കിലും നിങ്ങളുടെ വേലയിൽ ഒട്ടും]]></a:t>
+              <a:t><![CDATA[17. அதற்கு அவன்: நீங்கள் சோம்பலாயிருக்கிறீர்கள், சோம்பலாயிருக்கிறீர்கள்; அதினால்தான் போக வேண்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുറെക്കയില്ല എന്നു ഫറവോൻ കല്പിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கர்த்தருக்குப் பலியிடவேண்டும் என்கிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അങ്ങനെ ജനം വൈക്കോലിന്നു പകരം താളടി ശേഖരിപ്പാൻ മിസ്രയീംദേശത്തു എല്ലാടവും ചിതറി നടന്നു.]]></a:t>
+              <a:t><![CDATA[18. போய், வேலைசெய்யுங்கள், உங்களுக்கு வைக்கோல் கொடுக்கப்படுவதில்லை; ஆனாலும் கணக்கின்படியே நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അടിയങ്ങൾക്കു വൈക്കോൽ തരാതെ ഇഷ്ടിക ഉണ്ടാക്കുവിൻ എന്നു അവർ പറയുന്നു; അടിയങ്ങളെ തല്ലുന്നു; അതു]]></a:t>
+              <a:t><![CDATA[2. அதற்குப் பார்வோன்: நான் இஸ்ரவேலைப் போகவிடக் கர்த்தரின் வார்த்தையைக் கேட்கிறதற்கு அவர் யார்? நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ഊഴിയ വിചാരകന്മാർ അവരെ ഹേമിച്ചു: വൈക്കോൽ കിട്ടിവന്നപ്പോൾ ഉള്ളതിന്നു ശരിയായി നിങ്ങളുടെ നിത്യവേല]]></a:t>
+              <a:t><![CDATA[செங்கலை ஒப்புவிக்கவேண்டும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദിവസവും തികെക്കേണം എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[19. நீங்கள் ஒவ்வொரு நாளிலும் அறுத்துத் தீரவேண்டிய செங்கலிலே ஒன்றும் குறைக்கப்படாது என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഫറവോന്റെ ഊഴിയവിചാരകന്മാർ യിസ്രായേൽ മക്കളുടെ മേൽ ആക്കിയിരുന്ന പ്രമാണികളെ അടിച്ചു: നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[சொல்லப்பட்டதினாலே, இஸ்ரவேல் புத்திரரின் தலைவர் தங்களுக்கு இக்கட்டு வந்தது என்று கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +11226,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇന്നലെയും ഇന്നും മുമ്പിലത്തെപ്പോലെ ഇഷ്ടിക തികെക്കാഞ്ഞതു എന്തു എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[20. அவர்கள் பார்வோனுடைய சமுகத்தைவிட்டுப் புறப்படுகையில், வழியில் நின்ற மோசேக்கும் ஆரோனுக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எதிர்ப்பட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அவர்களை நோக்கி: நீங்கள் பார்வோனின் கண்களுக்கு முன்பாகவும் அவருடைய ஊழியக்காரரின் கண்களுக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முன்பாகவும் எங்கள் வாசனையைக் கெடுத்து, எங்களைக் கொல்லும்படி அவர்கள் கையிலே பட்டயத்தைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கொடுத்ததினிமித்தம், கர்த்தர் உங்களைப் பார்த்து நியாயம் தீர்க்கக்கடவர் என்றார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அப்பொழுது மோசே கர்த்தரிடத்தில் திரும்பிப்போய்: ஆண்டவரே, இந்த ஜனங்களுக்குத் தீங்கு வரப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பண்ணினதென்ன? ஏன் என்னை அனுப்பினீர்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ ജനത്തിന്നു പാപമാകുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[கர்த்தரை அறியேன்; நான் இஸ்ரவேலைப் போக விடுவதில்லை என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. நான் உமது நாமத்தைக்கொண்டு பேசும்படி பார்வோனிடத்தில் பிரவேசித்தது முதல் அவன் இந்த ஜனங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உபத்திரவப்படுத்துகிறான்; நீர் உம்முடைய ஜனங்களை விடுதலையாக்கவில்லையே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അതിന്നു അവൻ: മടിയന്മാരാകുന്നു നിങ്ങൾ, മടിയന്മാർ; അതുകൊണ്ടു: ഞങ്ങൾ പോയി യഹോവെക്കു യാഗം കഴിക്കട്ടെ]]></a:t>
+              <a:t><![CDATA[3. அப்பொழுது அவர்கள்: எபிரெயருடைய தேவன் எங்களைச் சந்தித்தார்; நாங்கள் வனாந்தரத்தில் மூன்றுநாள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു നിങ്ങൾ പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தருக்குப் பலியிடும்படி போகவிடவேண்டும்; போகாதிருந்தால், அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. പോയി വേല ചെയ്‍വിൻ; വൈക്കോൽ തരികയില്ല, ഇഷ്ടിക കണക്കു പോലെ ഏല്പിക്കേണംതാനും എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[கொள்ளை நோயும் பட்டயமும் எங்கள் மேல் வரப்பண்ணுவார் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ദിവസംതോറുമുള്ള ഇഷ്ടികക്കണക്കിൽ ഒന്നും കുറെക്കരുതു എന്നു കല്പിച്ചപ്പോൾ തങ്ങൾ വിഷമത്തിലായി എന്നു]]></a:t>
+              <a:t><![CDATA[4. எகிப்தின் ராஜா அவர்களை நோக்கி: மோசேயும் ஆரோனுமாகிய நீங்கள் ஜனங்களைத் தங்கள் வேலைகளைவிட்டுக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme33">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme33">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme33">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme33">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>