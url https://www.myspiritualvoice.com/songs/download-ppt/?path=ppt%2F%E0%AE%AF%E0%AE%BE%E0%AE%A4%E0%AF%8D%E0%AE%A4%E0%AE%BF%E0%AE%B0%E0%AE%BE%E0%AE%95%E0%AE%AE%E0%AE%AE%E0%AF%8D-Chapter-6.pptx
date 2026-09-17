--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -99,50 +99,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -177,50 +185,54 @@
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -372,53 +384,57 @@
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், இஸ்ரவேல் புத்திரரை நோக்கி: நானே கர்த்தர்; உங்கள் மேல் எகிப்தியர் சுமத்தின சுமைகளை நீக்கி நான் உங்களை விடுவித்து, உங்களை அவர்கள் அடிமைத்தனத்திற்கு நீங்கலாக்கி, ஓங்கிய கையினாலும், மகா தண்டனைகளினாலும் உங்களை மீட்டு,]]></a:t>
+              <a:t><![CDATA[5. And I have also heard the groaning of the children of Israel, whom the Egyptians keep in bondage; and I have remembered my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், இஸ்ரவேல் புத்திரரை நோக்கி: நானே கர்த்தர்; உங்கள் மேல் எகிப்தியர் சுமத்தின சுமைகளை நீக்கி நான் உங்களை விடுவித்து, உங்களை அவர்கள் அடிமைத்தனத்திற்கு நீங்கலாக்கி, ஓங்கிய கையினாலும், மகா தண்டனைகளினாலும் உங்களை மீட்டு,]]></a:t>
+              <a:t><![CDATA[5. And I have also heard the groaning of the children of Israel, whom the Egyptians keep in bondage; and I have remembered my covenant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆதலால், இஸ்ரவேல் புத்திரரை நோக்கி: நானே கர்த்தர்; உங்கள் மேல் எகிப்தியர் சுமத்தின சுமைகளை நீக்கி நான் உங்களை விடுவித்து, உங்களை அவர்கள் அடிமைத்தனத்திற்கு நீங்கலாக்கி, ஓங்கிய கையினாலும், மகா தண்டனைகளினாலும் உங்களை மீட்டு,]]></a:t>
+              <a:t><![CDATA[6. Wherefore say unto the children of Israel, I am the LORD, and I will bring you out from under the burdens of the Egyptians, and I will rid you out of their bondage, and I will redeem you with a stretched out arm, and with great judgments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களை எனக்கு ஜனங்களாகச் சேர்த்துக்கொண்டு, உங்களுக்கு தேவனாயிருப்பேன்; உங்கள் மேல் எகிப்தியர் சுமத்திய சுமைகளை நீக்கி உங்களை விடுவிக்கிற உங்கள் தேவனாகிய கர்த்தர் நான் என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore say unto the children of Israel, I am the LORD, and I will bring you out from under the burdens of the Egyptians, and I will rid you out of their bondage, and I will redeem you with a stretched out arm, and with great judgments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உங்களை எனக்கு ஜனங்களாகச் சேர்த்துக்கொண்டு, உங்களுக்கு தேவனாயிருப்பேன்; உங்கள் மேல் எகிப்தியர் சுமத்திய சுமைகளை நீக்கி உங்களை விடுவிக்கிற உங்கள் தேவனாகிய கர்த்தர் நான் என்று அறிவீர்கள்.]]></a:t>
+              <a:t><![CDATA[6. Wherefore say unto the children of Israel, I am the LORD, and I will bring you out from under the burdens of the Egyptians, and I will rid you out of their bondage, and I will redeem you with a stretched out arm, and with great judgments:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் கொடுப்பேன் என்று நான் ஆணையிட்ட தேசத்தில் உங்களைக் கொண்டுபோய், அதை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; நான் கர்த்தர் என்று அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And I will take you to me for a people, and I will be to you a God: and all of you shall know that I am the LORD your God, which brings you out from under the burdens of the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் கொடுப்பேன் என்று நான் ஆணையிட்ட தேசத்தில் உங்களைக் கொண்டுபோய், அதை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; நான் கர்த்தர் என்று அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. And I will take you to me for a people, and I will be to you a God: and all of you shall know that I am the LORD your God, which brings you out from under the burdens of the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தப் பிரகாரமாக மோசே இஸ்ரவேல் புத்திரருக்குச் சொன்னான்; அவர்களோ மனமடிவினாலும் கொடுமையான வேலையினாலும் மோசேக்குச் செவிகொடாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And I will bring you in unto the land, concerning the which I did swear to give it to Abraham, to Isaac, and to Jacob; and I will give it you for an heritage: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்தப் பிரகாரமாக மோசே இஸ்ரவேல் புத்திரருக்குச் சொன்னான்; அவர்களோ மனமடிவினாலும் கொடுமையான வேலையினாலும் மோசேக்குச் செவிகொடாமற் போனார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And I will bring you in unto the land, concerning the which I did swear to give it to Abraham, to Isaac, and to Jacob; and I will give it you for an heritage: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பின்பு, கர்த்தர் மோசேயை நோக்கி:]]></a:t>
+              <a:t><![CDATA[8. And I will bring you in unto the land, concerning the which I did swear to give it to Abraham, to Isaac, and to Jacob; and I will give it you for an heritage: I am the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் பார்வோனுக்குச் செய்வதை இப்பொழுது காண்பாய்; பலத்த கையைக் கண்டு அவர்களைப் போகவிட்டு, பலத்த கையைக் கண்டு அவர்களைத் தன் தேசத்திலிருந்து துரத்தி விடுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Then the LORD said unto Moses, Now shall you see what I will do to Pharaoh: for with a strong hand shall he let them go, and with a strong hand shall he drive them out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ எகிப்தின் ராஜாவாகிய பார்வோனிடத்தில் போய், அவன் தன் தேசத்திலிருந்து இஸ்ரவேல் புத்திரரைப் போகவிடும்படி அவனோடே பேசு என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And Moses spoke so unto the children of Israel: but they hearkened not unto Moses for anguish of spirit, and for cruel bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீ எகிப்தின் ராஜாவாகிய பார்வோனிடத்தில் போய், அவன் தன் தேசத்திலிருந்து இஸ்ரவேல் புத்திரரைப் போகவிடும்படி அவனோடே பேசு என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And Moses spoke so unto the children of Israel: but they hearkened not unto Moses for anguish of spirit, and for cruel bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே கர்த்தருடைய சந்நிதானத்தில் நின்று, இஸ்ரவேல் புத்திரரே எனக்குச் செவிகொடுக்கவில்லை; பார்வோன் எனக்கு எப்படிச் செவிகொடுப்பான்? நான் விருத்தசேதனமில்லாத உதடுகள் உள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD spoke unto Moses, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசே கர்த்தருடைய சந்நிதானத்தில் நின்று, இஸ்ரவேல் புத்திரரே எனக்குச் செவிகொடுக்கவில்லை; பார்வோன் எனக்கு எப்படிச் செவிகொடுப்பான்? நான் விருத்தசேதனமில்லாத உதடுகள் உள்ளவன் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. Go in, speak unto Pharaoh king of Egypt, that he let the children of Israel go out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் மோசேயோடும் ஆரோனோடும் பேசி, இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து அழைத்துக்கொண்டு போகும்படிக்கு, அவர்களை இஸ்ரவேல் புத்திரரிடத்துக்கும் எகிப்தின் ராஜாவாகிய பார்வோனிடத்துக்கும் கட்டளை கொடுத்து அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[11. Go in, speak unto Pharaoh king of Egypt, that he let the children of Israel go out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் மோசேயோடும் ஆரோனோடும் பேசி, இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து அழைத்துக்கொண்டு போகும்படிக்கு, அவர்களை இஸ்ரவேல் புத்திரரிடத்துக்கும் எகிப்தின் ராஜாவாகிய பார்வோனிடத்துக்கும் கட்டளை கொடுத்து அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[12. And Moses spoke before the LORD, saying, Behold, the children of Israel have not hearkened unto me; how then shall Pharaoh hear me, who am of uncircumcised lips?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் மோசேயோடும் ஆரோனோடும் பேசி, இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து அழைத்துக்கொண்டு போகும்படிக்கு, அவர்களை இஸ்ரவேல் புத்திரரிடத்துக்கும் எகிப்தின் ராஜாவாகிய பார்வோனிடத்துக்கும் கட்டளை கொடுத்து அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[12. And Moses spoke before the LORD, saying, Behold, the children of Israel have not hearkened unto me; how then shall Pharaoh hear me, who am of uncircumcised lips?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய பிதாக்கள் வீட்டாரின் தலைவர் யாரென்றால், இஸ்ரவேலுக்கு முதல் பிறந்தவனாகிய ரூபனுடைய குமாரர் ஆனோக்கு, பல்லூ, எஸ்ரோன், கர்மீ; இவர்கள் ரூபனுடைய வம்சங்களின் தலைவர்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD spoke unto Moses and unto Aaron, and gave them a charge unto the children of Israel, and unto Pharaoh king of Egypt, to bring the children of Israel out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவர்களுடைய பிதாக்கள் வீட்டாரின் தலைவர் யாரென்றால், இஸ்ரவேலுக்கு முதல் பிறந்தவனாகிய ரூபனுடைய குமாரர் ஆனோக்கு, பல்லூ, எஸ்ரோன், கர்மீ; இவர்கள் ரூபனுடைய வம்சங்களின் தலைவர்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD spoke unto Moses and unto Aaron, and gave them a charge unto the children of Israel, and unto Pharaoh king of Egypt, to bring the children of Israel out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சிமியோனின் குமாரர் எமுவேல், யாமின், ஓகாத், யாகீன், சோகார், கானானிய ஸ்திரீயின் குமாரனாகிய சவுல்; சிமியோனுடைய வம்சங்களின் தலைவர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[13. And the LORD spoke unto Moses and unto Aaron, and gave them a charge unto the children of Israel, and unto Pharaoh king of Egypt, to bring the children of Israel out of the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் பார்வோனுக்குச் செய்வதை இப்பொழுது காண்பாய்; பலத்த கையைக் கண்டு அவர்களைப் போகவிட்டு, பலத்த கையைக் கண்டு அவர்களைத் தன் தேசத்திலிருந்து துரத்தி விடுவான் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. Then the LORD said unto Moses, Now shall you see what I will do to Pharaoh: for with a strong hand shall he let them go, and with a strong hand shall he drive them out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சிமியோனின் குமாரர் எமுவேல், யாமின், ஓகாத், யாகீன், சோகார், கானானிய ஸ்திரீயின் குமாரனாகிய சவுல்; சிமியோனுடைய வம்சங்களின் தலைவர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[14. These be the heads of their fathers' houses: The sons of Reuben the firstborn of Israel; Hanoch, and Pallu, Hezron, and Carmi: these be the families of Reuben.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உற்பத்திக் கிரமப்படி பிறந்த லேவியின் குமாரருடைய நாமங்களாவன, கெர்சோன், கோகாத், மெராரி என்பவைகள். லேவி நூற்று முப்பத்தேழு வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[14. These be the heads of their fathers' houses: The sons of Reuben the firstborn of Israel; Hanoch, and Pallu, Hezron, and Carmi: these be the families of Reuben.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உற்பத்திக் கிரமப்படி பிறந்த லேவியின் குமாரருடைய நாமங்களாவன, கெர்சோன், கோகாத், மெராரி என்பவைகள். லேவி நூற்று முப்பத்தேழு வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[15. And the sons of Simeon; Jemuel, and Jamin, and Ohad, and Jachin, and Zohar, and Shaul the son of a Canaanitish woman: these are the families of Simeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவரவர் வம்சங்களின்படி பிறந்த கெர்சோனின் குமாரர் லிப்னீ, சிமேயீ என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[15. And the sons of Simeon; Jemuel, and Jamin, and Ohad, and Jachin, and Zohar, and Shaul the son of a Canaanitish woman: these are the families of Simeon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கோகாத்தின் குமாரர் அம்ராம், இத்சேயார், எப்ரோன், ஊசியேல் என்பவர்கள்; கோகாத் நூற்று முப்பத்து மூன்று வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And these are the names of the sons of Levi according to their generations; Gershon, and Kohath, and Merari: and the years of the life of Levi were an hundred thirty and seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கோகாத்தின் குமாரர் அம்ராம், இத்சேயார், எப்ரோன், ஊசியேல் என்பவர்கள்; கோகாத் நூற்று முப்பத்து மூன்று வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[16. And these are the names of the sons of Levi according to their generations; Gershon, and Kohath, and Merari: and the years of the life of Levi were an hundred thirty and seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மெராரியின் குமாரர் மகேலி, மூசி என்பவர்கள்; அவரவர் சந்ததியின்படி லேவியினுடைய வம்சங்களின் தலைவர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[17. The sons of Gershon; Libni, and Shimi, according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அம்ராம் தன் அத்தையாகிய யோகெபேத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு ஆரோனையும் மோசேயையும் பெற்றாள்; அம்ராம் நூற்று முப்பத்தேழு வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And the sons of Kohath; Amram, and Izhar, and Hebron, and Uzziel: and the years of the life of Kohath were an hundred thirty and three years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அம்ராம் தன் அத்தையாகிய யோகெபேத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு ஆரோனையும் மோசேயையும் பெற்றாள்; அம்ராம் நூற்று முப்பத்தேழு வருஷம் உயிரோடிருந்தான்.]]></a:t>
+              <a:t><![CDATA[18. And the sons of Kohath; Amram, and Izhar, and Hebron, and Uzziel: and the years of the life of Kohath were an hundred thirty and three years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இத்சேயாரின் குமாரர் கோராகு, நெப்பேக், சித்ரி என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the sons of Merari; Mahali and Mushi: these are the families of Levi according to their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மேலும், தேவன் மோசேயை நோக்கி: நான் யேகோவா,]]></a:t>
+              <a:t><![CDATA[1. Then the LORD said unto Moses, Now shall you see what I will do to Pharaoh: for with a strong hand shall he let them go, and with a strong hand shall he drive them out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஊசியேலின் குமாரர் மீசவேல், எல்சாபான், சித்ரி என்பவர்கள்.]]></a:t>
+              <a:t><![CDATA[19. And the sons of Merari; Mahali and Mushi: these are the families of Levi according to their generations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆரோன் அம்மினதாபின் குமாரத்தியும் நகசோனின் சகோதரியுமாகிய எலிசபாளை விவாகம் பண்ணினான்; இவள் அவனுக்கு நாதாபையும், அபியூவையும், எலேயாசாரையும், இத்தாமாரையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[20. And Amram took him Jochebed his father's sister to wife; and she bare him Aaron and Moses: and the years of the life of Amram were an hundred and thirty and seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆரோன் அம்மினதாபின் குமாரத்தியும் நகசோனின் சகோதரியுமாகிய எலிசபாளை விவாகம் பண்ணினான்; இவள் அவனுக்கு நாதாபையும், அபியூவையும், எலேயாசாரையும், இத்தாமாரையும் பெற்றாள்.]]></a:t>
+              <a:t><![CDATA[20. And Amram took him Jochebed his father's sister to wife; and she bare him Aaron and Moses: and the years of the life of Amram were an hundred and thirty and seven years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கோராகின் குமாரர் ஆசீர், எல்க்கானா, அபியாசாப் என்பவர்கள்; கோராகியரின் வம்சத்தலைவர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[21. And the sons of Izhar; Korah, and Nepheg, and Zichri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆரோனின் குமாரனாகிய எலெயாசார் பூத்தியேலுடைய குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணினான், அவள் அவனுக்குப் பினெகாசைப் பெற்றாள்; அவரவர் வம்சங்களின்படி லேவியருடைய பிதாக்களாகிய தலைவர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[22. And the sons of Uzziel; Mishael, and Elzaphan, and Zithri.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ஆரோனின் குமாரனாகிய எலெயாசார் பூத்தியேலுடைய குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணினான், அவள் அவனுக்குப் பினெகாசைப் பெற்றாள்; அவரவர் வம்சங்களின்படி லேவியருடைய பிதாக்களாகிய தலைவர் இவர்களே.]]></a:t>
+              <a:t><![CDATA[23. And Aaron took him Elisheba, daughter of Amminadab, sister of Naashon, to wife; and she bare him Nadab, and Abihu, Eleazar, and Ithamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேல் புத்திரரை அணியணியாய் எகிப்து தேசத்திலிருந்து நடத்திக்கொண்டு போவதற்குக் கர்த்தரால் கட்டளைபெற்ற ஆரோனும் மோசேயும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[23. And Aaron took him Elisheba, daughter of Amminadab, sister of Naashon, to wife; and she bare him Nadab, and Abihu, Eleazar, and Ithamar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேல் புத்திரரை அணியணியாய் எகிப்து தேசத்திலிருந்து நடத்திக்கொண்டு போவதற்குக் கர்த்தரால் கட்டளைபெற்ற ஆரோனும் மோசேயும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[24. And the sons of Korah; Assir, and Elkanah, and Abiasaph: these are the families of the Korhites.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து நடத்திக்கொண்டு போவதற்கு, எகிப்தின் ராஜாவாகிய பார்வோனோடே பேசின மோசேயும் ஆரோனும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[25. And Eleazar Aaron's son took him one of the daughters of Putiel to wife; and she bare him Phinehas: these are the heads of the fathers of the Levites according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து நடத்திக்கொண்டு போவதற்கு, எகிப்தின் ராஜாவாகிய பார்வோனோடே பேசின மோசேயும் ஆரோனும் இவர்களே.]]></a:t>
+              <a:t><![CDATA[25. And Eleazar Aaron's son took him one of the daughters of Putiel to wife; and she bare him Phinehas: these are the heads of the fathers of the Levites according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சர்வவல்லமையுள்ள தேவன் என்னும் நாமத்தினால் நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தரிசனமானேன்; ஆனாலும் யேகோவா என்னும் என் நாமத்தினால் நான் அவர்களுக்கு அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[2. And God spoke unto Moses, and said unto him, I am the LORD:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கர்த்தர் எகிப்து தேசத்திலே மோசேயோடே பேசின நாளில்;]]></a:t>
+              <a:t><![CDATA[26. These are that Aaron and Moses, to whom the LORD said, Bring out the children of Israel from the land of Egypt according to their armies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தர் மோசேயை நோக்கி: நானே கர்த்தர்; நான் உன்னோடே சொல்லுகிறவைகளையெல்லாம் நீ எகிப்து ராஜாவாகிய பார்வோனுக்குச் சொல் என்று சொன்னபோது,]]></a:t>
+              <a:t><![CDATA[26. These are that Aaron and Moses, to whom the LORD said, Bring out the children of Israel from the land of Egypt according to their armies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கர்த்தர் மோசேயை நோக்கி: நானே கர்த்தர்; நான் உன்னோடே சொல்லுகிறவைகளையெல்லாம் நீ எகிப்து ராஜாவாகிய பார்வோனுக்குச் சொல் என்று சொன்னபோது,]]></a:t>
+              <a:t><![CDATA[27. These are they which spoke to Pharaoh king of Egypt, to bring out the children of Israel from Egypt: these are that Moses and Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,51 +5617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மோசே கர்த்தருடைய சந்நிதானத்தில்: நான் விருத்தசேதனமில்லாத உதடுகளுள்ளவன்; பார்வோன் எனக்கு எப்படிச் செவிகொடுப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[27. These are they which spoke to Pharaoh king of Egypt, to bring out the children of Israel from Egypt: these are that Moses and Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5710,51 +5726,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மோசே கர்த்தருடைய சந்நிதானத்தில்: நான் விருத்தசேதனமில்லாத உதடுகளுள்ளவன்; பார்வோன் எனக்கு எப்படிச் செவிகொடுப்பான் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. And it came to pass on the day when the LORD spoke unto Moses in the land of Egypt,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. That the LORD spoke unto Moses, saying, I am the LORD: speak you unto Pharaoh king of Egypt all that I say unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. That the LORD spoke unto Moses, saying, I am the LORD: speak you unto Pharaoh king of Egypt all that I say unto you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Moses said before the LORD, Behold, I am of uncircumcised lips, and how shall Pharaoh hearken unto me?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Moses said before the LORD, Behold, I am of uncircumcised lips, and how shall Pharaoh hearken unto me?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சர்வவல்லமையுள்ள தேவன் என்னும் நாமத்தினால் நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் தரிசனமானேன்; ஆனாலும் யேகோவா என்னும் என் நாமத்தினால் நான் அவர்களுக்கு அறியப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[3. And I appeared unto Abraham, unto Isaac, and unto Jacob, by the name of God Almighty, but by my name JEHOVAH was I not known to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் பரதேசிகளாய்த் தங்கின தேசமாகிய கானான் தேசத்தை அவர்களுக்குக் கொடுப்பேன் என்று நான் அவர்களோடே என் உடன்படிக்கையையும் ஏற்படுத்தியிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And I appeared unto Abraham, unto Isaac, and unto Jacob, by the name of God Almighty, but by my name JEHOVAH was I not known to them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்தியர் அடிமைகொள்ளுகிற இஸ்ரவேல் புத்திரரின் பெருமூச்சையும் நான் கேட்டு, என் உடன்படிக்கையை நினைத்தேன்.]]></a:t>
+              <a:t><![CDATA[4. And I have also established my covenant with them, to give them the land of Canaan, the land of their pilgrimage, wherein they were strangers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எகிப்தியர் அடிமைகொள்ளுகிற இஸ்ரவேல் புத்திரரின் பெருமூச்சையும் நான் கேட்டு, என் உடன்படிக்கையை நினைத்தேன்.]]></a:t>
+              <a:t><![CDATA[4. And I have also established my covenant with them, to give them the land of Canaan, the land of their pilgrimage, wherein they were strangers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596031" r:id="rId1"/>
+    <p:sldLayoutId id="2478619051" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6661,50 +7113,82 @@
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6837,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അതുകൊണ്ടു നീ യിസ്രായേൽ മക്കളോടു പറയേണ്ടതു എന്തെന്നാൽ: ഞാൻ യഹോവ ആകുന്നു; ഞാൻ നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[5. எகிப்தியர் அடிமைகொள்ளுகிற இஸ்ரவேல் புத்திரரின் பெருமூச்சையும் நான் கேட்டு, என் உடன்படிக்கையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമ്യരുടെ ഊഴിയവേലയിൽനിന്നു ഉദ്ധരിച്ചു അവരുടെ അടിമയിൽ നിന്നു നിങ്ങളെ വിടുവിക്കും;]]></a:t>
+              <a:t><![CDATA[நினைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീട്ടിയിരിക്കുന്ന ഭുജംകൊണ്ടും മഹാശിക്ഷാവിധികൾകൊണ്ടും നിങ്ങളെ വീണ്ടെടുക്കും.]]></a:t>
+              <a:t><![CDATA[6. ஆதலால், இஸ்ரவேல் புத்திரரை நோக்கி: நானே கர்த்தர்; உங்கள் மேல் எகிப்தியர் சுமத்தின சுமைகளை நீக்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഞാൻ നിങ്ങളെ എനിക്കു ജനമാക്കിക്കൊൾകയും ഞാൻ നിങ്ങൾക്കു ദൈവമായിരിക്കയും ചെയ്യും. മിസ്രയീമ്യരുടെ]]></a:t>
+              <a:t><![CDATA[நான் உங்களை விடுவித்து, உங்களை அவர்கள் அடிமைத்தனத்திற்கு நீங்கலாக்கி, ஓங்கிய கையினாலும், மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഊഴിയവേലയിൽനിന്നു നിങ്ങളെ ഉദ്ധരിക്കുന്ന നിങ്ങളുടെ ദൈവമായ യഹോവ ഞാൻ ആകുന്നു എന്നു നിങ്ങൾ അറിയും.]]></a:t>
+              <a:t><![CDATA[தண்டனைகளினாலும் உங்களை மீட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ഞാൻ അബ്രാഹാമിന്നും യിസ്ഹാക്കിന്നും യാക്കോബിന്നും നല്കുമെന്നു സത്യംചെയ്ത ദേശത്തേക്കു നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[7. உங்களை எனக்கு ஜனங்களாகச் சேர்த்துக்கொண்டு, உங்களுக்கு தேவனாயிருப்பேன்; உங்கள் மேல் எகிப்தியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോയി അതു നിങ്ങൾക്കു അവകാശമായി തരും.]]></a:t>
+              <a:t><![CDATA[சுமத்திய சுமைகளை நீக்கி உங்களை விடுவிக்கிற உங்கள் தேவனாகிய கர்த்தர் நான் என்று அறிவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞാൻ യഹോവ ആകുന്നു. മോശെ ഇങ്ങനെ തന്നേ യിസ്രായേൽമക്കളോടു പറഞ്ഞു: എന്നാൽ അവർ മനോവ്യസനംകൊണ്ടും കഠിനമായ]]></a:t>
+              <a:t><![CDATA[8. ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும் கொடுப்பேன் என்று நான் ஆணையிட்ட தேசத்தில் உங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടിമവേലകൊണ്ടും മോശെയുടെ വാക്കു കേട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[கொண்டுபோய், அதை உங்களுக்குச் சுதந்தரமாகக் கொடுப்பேன்; நான் கர்த்தர் என்று அவர்களுக்குச் சொல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യഹോവ പിന്നെയും മോശെയോടു അരുളിച്ചെയ്തതു:]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ മോശെയോടു: ഞാൻ ഫറവോനോടു ചെയ്യുന്നതു നീ ഇപ്പോൾ കാണും: ശക്തിയുള്ള കൈ കണ്ടിട്ടു അവൻ അവരെ]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நான் பார்வோனுக்குச் செய்வதை இப்பொழுது காண்பாய்; பலத்த கையைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. നീ ചെന്നു മിസ്രയീംരാജാവായ ഫറവോനോടു യിസ്രായേൽമക്കളെ തന്റെ ദേശത്തുനിന്നു വിട്ടയപ്പാൻ പറക എന്നു]]></a:t>
+              <a:t><![CDATA[9. இந்தப் பிரகாரமாக மோசே இஸ்ரவேல் புத்திரருக்குச் சொன்னான்; அவர்களோ மனமடிவினாலும் கொடுமையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[வேலையினாலும் மோசேக்குச் செவிகொடாமற் போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അതിന്നു മോശെ: യിസ്രായേൽ മക്കൾ എന്റെ വാക്കു കേട്ടില്ല; പിന്നെ ഫറവോൻ എങ്ങനെ കേൾക്കും? ഞാൻ]]></a:t>
+              <a:t><![CDATA[10. பின்பு, கர்த்தர் மோசேயை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാഗ്വൈഭവമുള്ളവനല്ലല്ലോ എന്നു യഹോവയുടെ സന്നിധിയിൽ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[11. நீ எகிப்தின் ராஜாவாகிய பார்வோனிடத்தில் போய், அவன் தன் தேசத்திலிருந்து இஸ்ரவேல் புத்திரரைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അനന്തരം യഹോവ മോശെയോടും അഹരോനോടും അരുളിച്ചെയ്തു, യിസ്രായേൽമക്കളെ മിസ്രയീംദേശത്തു നിന്നു]]></a:t>
+              <a:t><![CDATA[போகவிடும்படி அவனோடே பேசு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെടുവിക്കേണ്ടതിന്നു അവരെ യിസ്രായേൽമക്കളുടെ അടുക്കലേക്കും മിസ്രയീംരാജാവായ ഫറവോന്റെ അടുക്കലേക്കും]]></a:t>
+              <a:t><![CDATA[12. மோசே கர்த்தருடைய சந்நிதானத்தில் நின்று, இஸ்ரவேல் புத்திரரே எனக்குச் செவிகொடுக்கவில்லை; பார்வோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിയോഗിച്ചയച്ചു.]]></a:t>
+              <a:t><![CDATA[எனக்கு எப்படிச் செவிகொடுப்பான்? நான் விருத்தசேதனமில்லாத உதடுகள் உள்ளவன் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവരുടെ കുടുംബത്തലവന്മാർ ആരെന്നാൽ: യിസ്രായേലിന്റെ ആദ്യജാതനായ രൂബേന്റെ പുത്രന്മാർ: ഹനോക്, ഫല്ലൂ]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் மோசேயோடும் ஆரோனோடும் பேசி, இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து அழைத்துக்கொண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹെസ്രോൻ, കർമ്മി; ഇവ രൂബേന്റെ കുലങ്ങൾ.]]></a:t>
+              <a:t><![CDATA[போகும்படிக்கு, அவர்களை இஸ்ரவேல் புத்திரரிடத்துக்கும் எகிப்தின் ராஜாவாகிய பார்வோனிடத்துக்கும் கட்டளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ശിമെയോന്റെ പുത്രന്മാർ: യെമൂവേൽ, യാമീൻ, ഓഹദ്, യാഖീൻ, സോഹർ, കനാന്യസ്ത്രീയുടെ മകനായ ശൌൽ; ഇവ]]></a:t>
+              <a:t><![CDATA[கொடுத்து அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടയക്കും; ശക്തിയുള്ള കൈ കണ്ടിട്ടു അവരെ തന്റെ ദേശത്തുനിന്നു ഓടിച്ചുകളയും എന്നു അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[கண்டு அவர்களைப் போகவிட்டு, பலத்த கையைக் கண்டு அவர்களைத் தன் தேசத்திலிருந்து துரத்தி விடுவான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശിമെയോന്റെ കുലങ്ങൾ.]]></a:t>
+              <a:t><![CDATA[14. அவர்களுடைய பிதாக்கள் வீட்டாரின் தலைவர் யாரென்றால், இஸ்ரவேலுக்கு முதல் பிறந்தவனாகிய ரூபனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. വംശപാരമ്പര്യപ്രകാരം ലേവിയുടെ പുത്രന്മാരുടെ പേരുകൾ ഇവ: ഗേർശോൻ, കഹാത്ത്, മെരാരി; ലേവിയുടെ]]></a:t>
+              <a:t><![CDATA[குமாரர் ஆனோக்கு, பல்லூ, எஸ்ரோன், கர்மீ; இவர்கள் ரூபனுடைய வம்சங்களின் தலைவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയുഷ്കാലം നൂറ്റിമുപ്പത്തേഴു സംവത്സരം ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[15. சிமியோனின் குமாரர் எமுவேல், யாமின், ஓகாத், யாகீன், சோகார், கானானிய ஸ்திரீயின் குமாரனாகிய சவுல்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ഗേർശോന്റെ പുത്രന്മാർ: കുടുംബസഹിതം ലിബ്നിയും ശിമെയിയും ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[சிமியோனுடைய வம்சங்களின் தலைவர் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. കഹാത്തിന്റെ പുത്രന്മാർ: അമ്രാം, യിസ്ഹാർ, ഹെബ്രോൻ, ഉസ്സീയേൽ; കഹാത്തിന്റെ ആയുഷ്കാലം]]></a:t>
+              <a:t><![CDATA[16. உற்பத்திக் கிரமப்படி பிறந்த லேவியின் குமாரருடைய நாமங்களாவன, கெர்சோன், கோகாத், மெராரி என்பவைகள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നൂറ്റിമുപ്പത്തുമൂന്നു സംവത്സരം.]]></a:t>
+              <a:t><![CDATA[லேவி நூற்று முப்பத்தேழு வருஷம் உயிரோடிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. മെരാരിയുടെ പുത്രന്മാർ; മഹ്ളി, മൂശി, ഇവർ വംശപാരമ്പര്യപ്രകാരം ലേവിയുടെ കുലങ്ങൾ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[17. அவரவர் வம்சங்களின்படி பிறந்த கெர்சோனின் குமாரர் லிப்னீ, சிமேயீ என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അമ്രാം തന്റെ പിതാവിന്റെ സഹോദരിയായ യോഖേബെദിനെ വിവാഹം കഴിച്ചു; അവൾ അവന്നു അഹരോനെയും മോശെയെയും]]></a:t>
+              <a:t><![CDATA[18. கோகாத்தின் குமாரர் அம்ராம், இத்சேயார், எப்ரோன், ஊசியேல் என்பவர்கள்; கோகாத் நூற்று முப்பத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രസവിച്ചു; അമ്രാമിന്റെ ആയുഷ്കാലം നൂറ്റി മുപ്പത്തേഴു സംവത്സരം ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[மூன்று வருஷம் உயிரோடிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. യിസ്ഹാരിന്റെ പുത്രന്മാർ: കോരഹ്, നേഫെഗ്, സിക്രി.]]></a:t>
+              <a:t><![CDATA[19. மெராரியின் குமாரர் மகேலி, மூசி என்பவர்கள்; அவரவர் சந்ததியின்படி லேவியினுடைய வம்சங்களின் தலைவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ദൈവം പിന്നെയും മോശെയോടു അരുളിച്ചെയ്തതെന്തെന്നാൽ: ഞാൻ യഹോവ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഉസ്സീയേലിന്റെ പുത്രന്മാർ: മീശായേൽ, എൽസാഫാൻ, സിത്രി.]]></a:t>
+              <a:t><![CDATA[இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അഹരോൻ അമ്മീ നാദാബിന്റെ മകളും നഹശോന്റെ സഹോദരിയുമായ എലീശേബയെ ഭാര്യയായി പരിഗ്രഹിച്ചു; അവൾ അവന്നു]]></a:t>
+              <a:t><![CDATA[20. அம்ராம் தன் அத்தையாகிய யோகெபேத்தை விவாகம் பண்ணினான்; அவள் அவனுக்கு ஆரோனையும் மோசேயையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാദാബ്, അബീഹൂ, എലെയാസാർ, ഈഥാമാർ എന്നിവരെ പ്രസവിച്ചു.]]></a:t>
+              <a:t><![CDATA[பெற்றாள்; அம்ராம் நூற்று முப்பத்தேழு வருஷம் உயிரோடிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. കോരഹിന്റെ പുത്രന്മാർ, അസ്സൂർ, എൽക്കാനാ അബിയാസാഫ് ഇവ കോരഹ്യകുലങ്ങൾ.]]></a:t>
+              <a:t><![CDATA[21. இத்சேயாரின் குமாரர் கோராகு, நெப்பேக், சித்ரி என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അഹരോന്റെ മകനായ എലെയാസാർ ഫൂതീയേലിന്റെ പുത്രിമാരിൽ ഒരുത്തിയെ വിവാഹം കഴിച്ചു. അവൾ അവന്നു ഫീനെഹാസിനെ]]></a:t>
+              <a:t><![CDATA[22. ஊசியேலின் குமாரர் மீசவேல், எல்சாபான், சித்ரி என்பவர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രസവിച്ചു; ഇവർ കുലം കുലമായി ലേവ്യകുടുംബത്തലവന്മാർ ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[23. ஆரோன் அம்மினதாபின் குமாரத்தியும் நகசோனின் சகோதரியுமாகிய எலிசபாளை விவாகம் பண்ணினான்; இவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. നിങ്ങൾ യിസ്രായേൽമക്കളെ ഗണം ഗണമായി മിസ്രയീംദേശത്തുനിന്നു പുറപ്പെടുവിപ്പിൻ എന്നു യഹോവ കല്പിച്ച]]></a:t>
+              <a:t><![CDATA[அவனுக்கு நாதாபையும், அபியூவையும், எலேயாசாரையும், இத்தாமாரையும் பெற்றாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഹരോനും മോശെയും ഇവർ തന്നേ.]]></a:t>
+              <a:t><![CDATA[24. கோராகின் குமாரர் ஆசீர், எல்க்கானா, அபியாசாப் என்பவர்கள்; கோராகியரின் வம்சத்தலைவர் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. യിസ്രായേൽമക്കളെ മിസ്രയീമിൽനിന്നു പുറപ്പെടുവിപ്പാൻ മിസ്രയീംരാജാവായ ഫറവോനോടു സംസാരിച്ചവർ ഈ മോശെയും]]></a:t>
+              <a:t><![CDATA[25. ஆரோனின் குமாரனாகிய எலெயாசார் பூத்தியேலுடைய குமாரத்திகளில் ஒருத்தியை விவாகம்பண்ணினான், அவள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അഹരോനും തന്നേ.]]></a:t>
+              <a:t><![CDATA[அவனுக்குப் பினெகாசைப் பெற்றாள்; அவரவர் வம்சங்களின்படி லேவியருடைய பிதாக்களாகிய தலைவர் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ഞാൻ അബ്രാഹാമിന്നു യിസ്ഹാക്കിന്നും യാക്കോബിന്നും സർവ്വശക്തിയുള്ള ദൈവമായിട്ടു പ്രത്യക്ഷനായി; എന്നാൽ]]></a:t>
+              <a:t><![CDATA[2. மேலும், தேவன் மோசேயை நோக்கி: நான் யேகோவா,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. യഹോവ മിസ്രയീംദേശത്തുവെച്ചു മോശെയോടു അരുളിച്ചെയ്ത നാളിൽ: ഞാൻ യഹോവ ആകുന്നു;]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேல் புத்திரரை அணியணியாய் எகிப்து தேசத்திலிருந்து நடத்திக்கொண்டு போவதற்குக் கர்த்தரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ഞാൻ നിന്നോടു കല്പിക്കുന്നതൊക്കെയും നീ മിസ്രയീംരാജാവായ ഫറവോനോടു പറയേണം എന്നു യഹോവ മോശെയോടു]]></a:t>
+              <a:t><![CDATA[கட்டளைபெற்ற ஆரோனும் மோசேயும் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[27. இஸ்ரவேல் புத்திரரை எகிப்திலிருந்து நடத்திக்கொண்டு போவதற்கு, எகிப்தின் ராஜாவாகிய பார்வோனோடே பேசின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അതിന്നു മോശെ: ഞാൻ വാഗ്വൈവഭവമില്ലാത്തവൻ; ഫറവോൻ എന്റെ വാക്കു എങ്ങനെ കേൾക്കും എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[மோசேயும் ஆரோனும் இவர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +13657,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സന്നിധിയിൽ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[28. கர்த்தர் எகிப்து தேசத்திலே மோசேயோடே பேசின நாளில்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. கர்த்தர் மோசேயை நோக்கி: நானே கர்த்தர்; நான் உன்னோடே சொல்லுகிறவைகளையெல்லாம் நீ எகிப்து ராஜாவாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பார்வோனுக்குச் சொல் என்று சொன்னபோது,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. மோசே கர்த்தருடைய சந்நிதானத்தில்: நான் விருத்தசேதனமில்லாத உதடுகளுள்ளவன்; பார்வோன் எனக்கு எப்படிச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செவிகொடுப்பான் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ എന്ന നാമത്തിൽ ഞാൻ അവർക്കു വെളിപ്പെട്ടില്ല.]]></a:t>
+              <a:t><![CDATA[3. சர்வவல்லமையுள்ள தேவன் என்னும் நாமத்தினால் நான் ஆபிரகாமுக்கும் ஈசாக்குக்கும் யாக்கோபுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവർ പരദേശികളായി പാർത്ത കനാൻ ദേശം അവർക്കു കൊടുക്കുമെന്നു ഞാൻ അവരോടു ഒരു നിയമം ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[தரிசனமானேன்; ஆனாலும் யேகோவா என்னும் என் நாமத்தினால் நான் அவர்களுக்கு அறியப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. മിസ്രയീമ്യർ അടിമകളാക്കിയിരിക്കുന്ന യിസ്രായേൽമക്കളുടെ ഞരക്കം ഞാൻ കേട്ടു എന്റെ നിയമം]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் பரதேசிகளாய்த் தங்கின தேசமாகிய கானான் தேசத்தை அவர்களுக்குக் கொடுப்பேன் என்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓർത്തുമിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அவர்களோடே என் உடன்படிக்கையையும் ஏற்படுத்தியிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme39">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme39">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme39">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>