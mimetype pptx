--- v1 (2026-09-17)
+++ v2 (2026-11-01)
@@ -6677,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619051" r:id="rId1"/>
+    <p:sldLayoutId id="2482537035" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14774,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme39">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme53">
   <a:themeElements>
-    <a:clrScheme name="Theme39">
+    <a:clrScheme name="Theme53">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme39">
+    <a:fontScheme name="Theme53">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme39">
+    <a:fmtScheme name="Theme53">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>