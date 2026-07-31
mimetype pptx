--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -450,51 +450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் எகிப்தின் மேல் என் கையை நீட்டி, இஸ்ரவேல் புத்திரரை அவர்கள் நடுவிலிருந்து புறப்படப் பண்ணும்போது, நானே கர்த்தர் என்று எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மோசேயும் ஆரோனும் கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன் ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம் இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் பார்வோனோடே பேசும்போது, மோசேக்கு எண்பது வயதும், ஆரோனுக்கு எண்பத்துமூன்று வயதுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன் ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம் இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +777,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் பார்வோனோடே பேசும்போது, மோசேக்கு எண்பது வயதும், ஆரோனுக்கு எண்பத்துமூன்று வயதுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. நதியின் மீன்கள் செத்து, நதி நாறிப்போயிற்று; நதியின் தண்ணீரைக் குடிக்க எகிப்தியருக்குக் கூடாமற் போயிற்று, எகிப்து தேசமெங்கும் இரத்தமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[21. நதியின் மீன்கள் செத்து, நதி நாறிப்போயிற்று; நதியின் தண்ணீரைக் குடிக்க எகிப்தியருக்குக் கூடாமற் போயிற்று, எகிப்து தேசமெங்கும் இரத்தமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திர வித்தையினால் அப்படிச் செய்தார்கள்; கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது. அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[22. எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திர வித்தையினால் அப்படிச் செய்தார்கள்; கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது. அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய், கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடி செய்தார்கள். ஆரோன் பார்வோனுக்கு முன்பாகவும், அவன் ஊழியக்காரருக்கு முன்பாகவும் தன் கோலைப் போட்டான், அது சர்ப்பமாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. நான் பார்வோனின் இருதயத்தைக் கடினப்படுத்தி, எகிப்துதேசத்தில் என் அடையாளங்களையும் அற்புதங்களையும் மிகுதியாய் நடப்பிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய், கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடி செய்தார்கள். ஆரோன் பார்வோனுக்கு முன்பாகவும், அவன் ஊழியக்காரருக்கு முன்பாகவும் தன் கோலைப் போட்டான், அது சர்ப்பமாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. நான் பார்வோனின் இருதயத்தைக் கடினப்படுத்தி, எகிப்துதேசத்தில் என் அடையாளங்களையும் அற்புதங்களையும் மிகுதியாய் நடப்பிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது பார்வோன் சாஸ்திரிகளையும் சூனியக்காரரையும் அழைப்பித்தான். எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[23. பார்வோன் இதையும் சிந்தியாமல், தன் வீட்டிற்குத் திரும்பிப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது பார்வோன் சாஸ்திரிகளையும் சூனியக்காரரையும் அழைப்பித்தான். எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. பார்வோன் உங்களுக்குச் செவிகொடுக்க மாட்டான்; ஆகையால் எகிப்துக்கு விரோதமாக நான் என் கையை நீட்டி, மகா தண்டனையினால் என் சேனைகளும் என் ஜனங்களுமாகிய இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1758,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் ஒவ்வொருவனாகத் தன் தன் கோலைப் போட்டபோது, அவைகள் சர்ப்பங்களாயின; ஆரோனுடைய கோலோ அவர்களுடைய கோலை விழுங்கிற்று.]]></a:t>
+              <a:t><![CDATA[4. பார்வோன் உங்களுக்குச் செவிகொடுக்க மாட்டான்; ஆகையால் எகிப்துக்கு விரோதமாக நான் என் கையை நீட்டி, மகா தண்டனையினால் என் சேனைகளும் என் ஜனங்களுமாகிய இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1867,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் ஒவ்வொருவனாகத் தன் தன் கோலைப் போட்டபோது, அவைகள் சர்ப்பங்களாயின; ஆரோனுடைய கோலோ அவர்களுடைய கோலை விழுங்கிற்று.]]></a:t>
+              <a:t><![CDATA[24. நதியின் தண்ணீர் குடிக்க உதவாதபடியால், குடிக்கத்தக்க தண்ணீருக்காக எகிப்தியர் எல்லாரும் நதியோரத்தில் ஊற்றுத் தோண்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது, அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[25. கர்த்தர் நதியை அடித்து ஏழு நாளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: பார்வோனின் இருதயம் கடினமாயிற்று; ஜனங்களை விடமாட்டேன் என்கிறான்.]]></a:t>
+              <a:t><![CDATA[5. நான் எகிப்தின் மேல் என் கையை நீட்டி, இஸ்ரவேல் புத்திரரை அவர்கள் நடுவிலிருந்து புறப்படப் பண்ணும்போது, நானே கர்த்தர் என்று எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2194,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலமே நீ பார்வோனிடத்துக்குப் போ, அவன் நதிக்குப் புறப்பட்டு வருவான்; நீ அவனுக்கு எதிராக நதியோரத்திலே நின்று, சர்ப்பமாக மாறின கோலை உன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. நான் எகிப்தின் மேல் என் கையை நீட்டி, இஸ்ரவேல் புத்திரரை அவர்கள் நடுவிலிருந்து புறப்படப் பண்ணும்போது, நானே கர்த்தர் என்று எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலமே நீ பார்வோனிடத்துக்குப் போ, அவன் நதிக்குப் புறப்பட்டு வருவான்; நீ அவனுக்கு எதிராக நதியோரத்திலே நின்று, சர்ப்பமாக மாறின கோலை உன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[6. மோசேயும் ஆரோனும் கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் பார்வோனோடே பேசும்போது, மோசேக்கு எண்பது வயதும், ஆரோனுக்கு எண்பத்துமூன்று வயதுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, என் கையிலிருக்கிற கோலினால் நதியில் இருக்கிற தண்ணீர் மேல் அடிப்பேன்; அப்பொழுது அது இரத்தமாய் மாறி,]]></a:t>
+              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, என் கையிலிருக்கிற கோலினால் நதியில் இருக்கிற தண்ணீர் மேல் அடிப்பேன்; அப்பொழுது அது இரத்தமாய் மாறி,]]></a:t>
+              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நதியில் இருக்கிற மீன்கள் செத்து, நதி நாறிப்போம்; அப்பொழுது நதியில் இருக்கிற தண்ணீரை எகிப்தியர் குடிக்கக் கூடாமல் அரோசிப்பார்கள்; இதினால் நானே கர்த்தர் என்பதை அறிந்துகொள்வாய் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நதியில் இருக்கிற மீன்கள் செத்து, நதி நாறிப்போம்; அப்பொழுது நதியில் இருக்கிற தண்ணீரை எகிப்தியர் குடிக்கக் கூடாமல் அரோசிப்பார்கள்; இதினால் நானே கர்த்தர் என்பதை அறிந்துகொள்வாய் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய், கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடி செய்தார்கள். ஆரோன் பார்வோனுக்கு முன்பாகவும், அவன் ஊழியக்காரருக்கு முன்பாகவும் தன் கோலைப் போட்டான், அது சர்ப்பமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய், கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடி செய்தார்கள். ஆரோன் பார்வோனுக்கு முன்பாகவும், அவன் ஊழியக்காரருக்கு முன்பாகவும் தன் கோலைப் போட்டான், அது சர்ப்பமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது பார்வோன் சாஸ்திரிகளையும் சூனியக்காரரையும் அழைப்பித்தான். எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது பார்வோன் சாஸ்திரிகளையும் சூனியக்காரரையும் அழைப்பித்தான். எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் ஒவ்வொருவனாகத் தன் தன் கோலைப் போட்டபோது, அவைகள் சர்ப்பங்களாயின; ஆரோனுடைய கோலோ அவர்களுடைய கோலை விழுங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன் ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம் இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் ஒவ்வொருவனாகத் தன் தன் கோலைப் போட்டபோது, அவைகள் சர்ப்பங்களாயின; ஆரோனுடைய கோலோ அவர்களுடைய கோலை விழுங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன் ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம் இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது, அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன் ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம் இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது, அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதியின் மீன்கள் செத்து, நதி நாறிப்போயிற்று; நதியின் தண்ணீரைக் குடிக்க எகிப்தியருக்குக் கூடாமற் போயிற்று, எகிப்து தேசமெங்கும் இரத்தமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: பார்வோனின் இருதயம் கடினமாயிற்று; ஜனங்களை விடமாட்டேன் என்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதியின் மீன்கள் செத்து, நதி நாறிப்போயிற்று; நதியின் தண்ணீரைக் குடிக்க எகிப்தியருக்குக் கூடாமற் போயிற்று, எகிப்து தேசமெங்கும் இரத்தமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. காலமே நீ பார்வோனிடத்துக்குப் போ, அவன் நதிக்குப் புறப்பட்டு வருவான்; நீ அவனுக்கு எதிராக நதியோரத்திலே நின்று, சர்ப்பமாக மாறின கோலை உன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திர வித்தையினால் அப்படிச் செய்தார்கள்; கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது. அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[15. காலமே நீ பார்வோனிடத்துக்குப் போ, அவன் நதிக்குப் புறப்பட்டு வருவான்; நீ அவனுக்கு எதிராக நதியோரத்திலே நின்று, சர்ப்பமாக மாறின கோலை உன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திர வித்தையினால் அப்படிச் செய்தார்கள்; கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது. அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பார்வோன் இதையும் சிந்தியாமல், தன் வீட்டிற்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நதியின் தண்ணீர் குடிக்க உதவாதபடியால், குடிக்கத்தக்க தண்ணீருக்காக எகிப்தியர் எல்லாரும் நதியோரத்தில் ஊற்றுத் தோண்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நதியின் தண்ணீர் குடிக்க உதவாதபடியால், குடிக்கத்தக்க தண்ணீருக்காக எகிப்தியர் எல்லாரும் நதியோரத்தில் ஊற்றுத் தோண்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[17. இதோ, என் கையிலிருக்கிற கோலினால் நதியில் இருக்கிற தண்ணீர் மேல் அடிப்பேன்; அப்பொழுது அது இரத்தமாய் மாறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் நதியை அடித்து ஏழு நாளாயிற்று.]]></a:t>
+              <a:t><![CDATA[17. இதோ, என் கையிலிருக்கிற கோலினால் நதியில் இருக்கிற தண்ணீர் மேல் அடிப்பேன்; அப்பொழுது அது இரத்தமாய் மாறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் பார்வோனின் இருதயத்தைக் கடினப்படுத்தி, எகிப்துதேசத்தில் என் அடையாளங்களையும் அற்புதங்களையும் மிகுதியாய் நடப்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[18. நதியில் இருக்கிற மீன்கள் செத்து, நதி நாறிப்போம்; அப்பொழுது நதியில் இருக்கிற தண்ணீரை எகிப்தியர் குடிக்கக் கூடாமல் அரோசிப்பார்கள்; இதினால் நானே கர்த்தர் என்பதை அறிந்துகொள்வாய் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வோன் உங்களுக்குச் செவிகொடுக்க மாட்டான்; ஆகையால் எகிப்துக்கு விரோதமாக நான் என் கையை நீட்டி, மகா தண்டனையினால் என் சேனைகளும் என் ஜனங்களுமாகிய இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[18. நதியில் இருக்கிற மீன்கள் செத்து, நதி நாறிப்போம்; அப்பொழுது நதியில் இருக்கிற தண்ணீரை எகிப்தியர் குடிக்கக் கூடாமல் அரோசிப்பார்கள்; இதினால் நானே கர்த்தர் என்பதை அறிந்துகொள்வாய் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வோன் உங்களுக்குச் செவிகொடுக்க மாட்டான்; ஆகையால் எகிப்துக்கு விரோதமாக நான் என் கையை நீட்டி, மகா தண்டனையினால் என் சேனைகளும் என் ஜனங்களுமாகிய இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் எகிப்தின் மேல் என் கையை நீட்டி, இஸ்ரவேல் புத்திரரை அவர்கள் நடுவிலிருந்து புறப்படப் பண்ணும்போது, நானே கர்த்தர் என்று எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5434,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488537" r:id="rId1"/>
+    <p:sldLayoutId id="2474540440" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5990,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bring out the children of Israel from among them.]]></a:t>
+              <a:t><![CDATA[পাথরের পাত্রে সংগ্রহ করে রাখা পানীয় জলও রক্তে পরিণত হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And Moses and Aaron did as the LORD commanded them, so did they.]]></a:t>
+              <a:t><![CDATA[20. সুতরাং মোশি এবং হারোণ প্রভুর আদেশ কার্য়কর করল| হারোণ ফরৌণ ও তার সভাসদগণের সামনেই তার হাতে লাঠি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And Moses was fourscore years old, and Aaron fourscore and three years old, when they spoke unto]]></a:t>
+              <a:t><![CDATA[উঁচিযে ধরে নীল নদের জলে আঘাত করল| আর সঙ্গে সঙ্গে নদীর জল রক্তে পরিণত হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Pharaoh.]]></a:t>
+              <a:t><![CDATA[21. নদীর সমস্ত মাছ মারা গেল এবং নদীর জলে দুর্গন্ধ ছড়াতে শুরু করল| ফলে মিশরীয়রা আর সেই নদীর জল পান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
+              <a:t><![CDATA[করতে পারল না| মিশরের সমস্ত জলাধারের জলই রক্তে পরিণত হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. When Pharaoh shall speak unto you, saying, Show a miracle for you: then you shall say unto Aaron,]]></a:t>
+              <a:t><![CDATA[22. হারোণ ও মোশির মতো রাজার যাদুকররাও তাদের মাযাবলে একই ঘটনা ঘটিযে প্রমাণ করল তারাও কম জানে না| ফলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Take your rod, and cast it before Pharaoh, and it shall become a serpent.]]></a:t>
+              <a:t><![CDATA[প্রভুর ভবিষ্যদ্বাণী অনুযায়ীফরৌণ আবার মোশি ও হারোণের কথা শুনতে অস্বীকার করলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And Moses and Aaron went in unto Pharaoh, and they did so as the LORD had commanded: and Aaron]]></a:t>
+              <a:t><![CDATA[3. কিন্তু আমি ফরৌণকে জেদী করে তুলব| তাই সে তোমাদের কথা মানবে না| তখন আমি নিজেকে প্রমাণের উদ্দেশ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cast down his rod before Pharaoh, and before his servants, and it became a serpent.]]></a:t>
+              <a:t><![CDATA[মিশরে নানারকম অলৌকিক অথবা অদ্ভুত কাজ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Then Pharaoh also called the wise men and the sorcerers: now the magicians of Egypt, they also]]></a:t>
+              <a:t><![CDATA[23. ফরৌণ মোশি ও হারোণের ঐ কথায় মনোয়োগ না দিয়ে নিজের প্রাসাদে ঢুকে গেলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. And the LORD said unto Moses, See, I have made you a god to Pharaoh: and Aaron your brother shall]]></a:t>
+              <a:t><![CDATA[1. প্রভু তখন মোশিকে বললেন, “আমি তোমাকে ফরৌণের কাছে একজন ঈশ্বর করে তুলেছি| আর হারোণ তোমার ভাই হবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[did in like manner with their enchantments.]]></a:t>
+              <a:t><![CDATA[4. তবুও সে তোমাদের কথা শুনবে না| তখন আমি মিশরকে কঠিন শাস্তি দেব এবং আমি মিশর থেকে আমার লোকদের বাইরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7574,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For they cast down every man his rod, and they became serpents: but Aaron's rod swallowed up]]></a:t>
+              <a:t><![CDATA[বের করে আনব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +7706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their rods.]]></a:t>
+              <a:t><![CDATA[24. মিশরীয়রা নদীর জল পান করতে না পেরে তারা পানীয় জলের সন্ধানে নদীর চারপাশে কুঁযো খুঁড়তে লাগল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +7838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And he hardened Pharaoh's heart, that he hearkened not unto them; as the LORD had said.]]></a:t>
+              <a:t><![CDATA[25. প্রভুর নীলনদের জলকে রক্তে পরিণত করার পর সাতদিন পার হল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +7970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. And the LORD said unto Moses, Pharaoh's heart is hardened, he refuses to let the people go.]]></a:t>
+              <a:t><![CDATA[5. যখন আমি তাদের বিরোধিতা করব তখন মিশরের লোকরাও জানতে পারবে য়ে আমিই হলাম প্রভু| সেই মুহুর্তে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Get you unto Pharaoh in the morning; lo, he goes out unto the water; and you shall stand by the]]></a:t>
+              <a:t><![CDATA[আমার লোকদের মিশরীয়দের দেশ থেকে বের করে আনব|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[river's brink meeting him; and the rod which was turned to a serpent shall you take in yours hand.]]></a:t>
+              <a:t><![CDATA[6. প্রভু তাদের যা বলেছিলেন মোশি এবং হারোণ তা মেনে চলেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And you shall say unto him, The LORD God of the Hebrews has sent me unto you, saying, Let my]]></a:t>
+              <a:t><![CDATA[7. যখন তারা ফরৌণের সঙ্গে কথা বলেছিল সেই সময় মোশির বয়স ছিল 80 এবং হারোণের বয়স ছিল 83 বছর|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people go, that they may serve me in the wilderness: and, behold, until now you would not hear.]]></a:t>
+              <a:t><![CDATA[8. মোশি এবং হারোণকে প্রভু বললেন,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Thus says the LORD, In this you shall know that I am the LORD: behold, I will strike with the]]></a:t>
+              <a:t><![CDATA[9. “ফরৌণ তোমাদের শক্তির পরিচয়ের প্রমাণ হিসাবে কোনও অলৌকিক কাজ ঘটিযে দেখাতে বলবে| তখন হারোণকে বলবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[be your prophet.]]></a:t>
+              <a:t><![CDATA[তোমার ভাববাদী|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rod that is in mine hand upon the waters which are in the river, and they shall be turned to blood.]]></a:t>
+              <a:t><![CDATA[তোমার পথ চলার লাঠিটি মাটিতে ছুঁড়ে ফেলতে| ফরৌণের চোখের সামনে মাটিতে পড়ে থাকা ঐ লাঠি নিমেষের মধ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the fish that is in the river shall die, and the river shall stink; and the Egyptians shall]]></a:t>
+              <a:t><![CDATA[সাপে পরিণত হবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[loathe to drink of the water of the river.]]></a:t>
+              <a:t><![CDATA[10. তাই মোশি এবং হারোণ প্রভুর কথামতো ফরৌণের কাছে গেল| হারোণ তার সামনে লাঠিটি মাটিতে ছুঁড়ে ফেলেছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the LORD spoke unto Moses, Say unto Aaron, Take your rod, and stretch out yours hand upon]]></a:t>
+              <a:t><![CDATA[ফরৌণ এবং তার সভাসদদের চোখের সামনেই লাঠি সাপের রূপ নিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the waters of Egypt, upon their streams, upon their rivers, and upon their ponds, and upon all their]]></a:t>
+              <a:t><![CDATA[11. রাজা এই ঘটনা দেখে তার জ্ঞানীগুণী ব্যক্তি ও যাদুকরদের ডাকলেন| রাজার নিজস্ব যাদুকররা তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pools of water, that they may become blood; and that there may be blood throughout all the land of]]></a:t>
+              <a:t><![CDATA[মায়াবলে হারোণের মতো তাদের লাঠিটিও সাপে পরিণত করে দেখাল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +9686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt, both in vessels of wood, and in vessels of stone.]]></a:t>
+              <a:t><![CDATA[12. সেইসব যাদুকররাও নিজের নিজের হাতের লাঠিকে মাটিতে ছুঁড়ে ফেলে মুহুর্তে লাঠিগুলিকে সাপে রূপান্তরিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +9818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Moses and Aaron did so, as the LORD commanded; and he lifted up the rod, and stroke the]]></a:t>
+              <a:t><![CDATA[করে দেখাল| কিন্তু হারোণের লাঠি তাদের লাঠিগুলোকে গ্রাস করে নিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +9950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[waters that were in the river, in the sight of Pharaoh, and in the sight of his servants; and all]]></a:t>
+              <a:t><![CDATA[13. তবুও ফরৌণ উদ্ধত হয়ে থাকলেন| প্রভুর ভবিষ্যদ্বাণী অনুযায়ীরাজা মোশি এবং হারোণের কথায় কান দিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the waters that were in the river were turned to blood.]]></a:t>
+              <a:t><![CDATA[না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10214,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. You shall speak all that I command you: and Aaron your brother shall speak unto Pharaoh, that he]]></a:t>
+              <a:t><![CDATA[2. তোমার ভাই হারোণকে আমার সমস্ত আদেশগুলো বলো| তাহলে হারোণ রাজাকে আমার কথাগুলো জানাবে| ফরৌণ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And the fish that was in the river died; and the river stank, and the Egyptians could not drink]]></a:t>
+              <a:t><![CDATA[14. তখন প্রভু মোশিকে বললেন, “ফরৌণ লোকদের ছেড়ে না দেবার জেদ ধরে রইল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the water of the river; and there was blood throughout all the land of Egypt.]]></a:t>
+              <a:t><![CDATA[15. সকালে ফরৌণ নদীর দিকে যায| তুমিও তার সঙ্গে দেখা করার জন্য নীল নদের তীরে দাঁড়াবে| সাপে পরিণত হয়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And the magicians of Egypt did so with their enchantments: and Pharaoh's heart was hardened,]]></a:t>
+              <a:t><![CDATA[ঐ লাঠিকে সঙ্গে নেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +10742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[neither did he hearken unto them; as the LORD had said.]]></a:t>
+              <a:t><![CDATA[16. ফরৌণকে বলবে: ‘প্রভু ইস্রাযেলীযদের ঈশ্বর আমাকে পাঠিয়েছেন| আমায আপনাকে বলতে বলেছেন য়ে তাঁর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +10874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And Pharaoh turned and went into his house, neither did he set his heart to this also.]]></a:t>
+              <a:t><![CDATA[লোকদের য়েন তাঁর উপাসনার জন্য মরুপ্রান্তরে য়েতে দেওয়া হয়| এখনও পর্য়ন্ত অবশ্য আপনি প্রভুর কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all the Egyptians dug round about the river for water to drink; for they could not drink of]]></a:t>
+              <a:t><![CDATA[শোনেন নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11138,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the water of the river.]]></a:t>
+              <a:t><![CDATA[17. তাই প্রভু আপনার সম্মুখে নিজের স্বরূপ প্রমাণের উদ্দেশ্যে কিছু কাণ্ড ঘটাবেন| এবার দেখুন আমি আমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And seven days were fulfilled, after that the LORD had smitten the river.]]></a:t>
+              <a:t><![CDATA[পথ চলার লাঠি দিয়ে নীল নদের জলে আঘাত করব এবং সঙ্গে সঙ্গে নদীর জল রক্তে পরিণত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +11402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[send the children of Israel out of his land.]]></a:t>
+              <a:t><![CDATA[ইস্রায়েলীয়দের তার দেশ থেকে চলে য়েতে অনুমতি দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +11534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And I will harden Pharaoh's heart, and multiply my signs and my wonders in the land of Egypt.]]></a:t>
+              <a:t><![CDATA[18. নদীর সমস্ত মাছ মারা যাবে এবং নদীর জলে দুর্গন্ধ ছড়াবে| ফলে মিশরীয়রা আর এই নদীর জল পান করতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +11666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. But Pharaoh shall not hearken unto you, that I may lay my hand upon Egypt, and bring forth mine]]></a:t>
+              <a:t><![CDATA[পারবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +11798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[armies, and my people the children of Israel, out of the land of Egypt by great judgments.]]></a:t>
+              <a:t><![CDATA[19. প্রভু মোশিকে বললেন, “হারোণকে বলো এই লাঠি নিয়ে সে য়েন মিশরের সমস্ত জলাশয, নদী, খাল, বিল, হ্রদ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +11930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the Egyptians shall know that I am the LORD, when I stretch forth mine hand upon Egypt, and]]></a:t>
+              <a:t><![CDATA[প্রত্যেকটি জায়গার জলে স্পর্শ করে| লাঠির স্পর্শে সমস্ত জলাশযের জল রক্তে পরিণত হবে| এমনকি কাঠ ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +11991,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme88">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
   <a:themeElements>
-    <a:clrScheme name="Theme88">
+    <a:clrScheme name="Theme67">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme88">
+    <a:fontScheme name="Theme67">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12101,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme88">
+    <a:fmtScheme name="Theme67">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>