--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -85,50 +85,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +162,53 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +353,56 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. But Pharaoh shall not hearken unto you, that I may lay my hand upon Egypt, and bring forth mine armies, and my people the children of Israel, out of the land of Egypt by great judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன் ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம் இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And the Egyptians shall know that I am the LORD, when I stretch forth mine hand upon Egypt, and bring out the children of Israel from among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன் ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம் இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[5. And the Egyptians shall know that I am the LORD, when I stretch forth mine hand upon Egypt, and bring out the children of Israel from among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதியின் மீன்கள் செத்து, நதி நாறிப்போயிற்று; நதியின் தண்ணீரைக் குடிக்க எகிப்தியருக்குக் கூடாமற் போயிற்று, எகிப்து தேசமெங்கும் இரத்தமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[6. And Moses and Aaron did as the LORD commanded them, so did they.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நதியின் மீன்கள் செத்து, நதி நாறிப்போயிற்று; நதியின் தண்ணீரைக் குடிக்க எகிப்தியருக்குக் கூடாமற் போயிற்று, எகிப்து தேசமெங்கும் இரத்தமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[7. And Moses was fourscore years old, and Aaron fourscore and three years old, when they spoke unto Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திர வித்தையினால் அப்படிச் செய்தார்கள்; கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது. அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD spoke unto Moses and unto Aaron, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திர வித்தையினால் அப்படிச் செய்தார்கள்; கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது. அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[9. When Pharaoh shall speak unto you, saying, Show a miracle for you: then you shall say unto Aaron, Take your rod, and cast it before Pharaoh, and it shall become a serpent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் பார்வோனின் இருதயத்தைக் கடினப்படுத்தி, எகிப்துதேசத்தில் என் அடையாளங்களையும் அற்புதங்களையும் மிகுதியாய் நடப்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. When Pharaoh shall speak unto you, saying, Show a miracle for you: then you shall say unto Aaron, Take your rod, and cast it before Pharaoh, and it shall become a serpent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் பார்வோனின் இருதயத்தைக் கடினப்படுத்தி, எகிப்துதேசத்தில் என் அடையாளங்களையும் அற்புதங்களையும் மிகுதியாய் நடப்பிப்பேன்.]]></a:t>
+              <a:t><![CDATA[10. And Moses and Aaron went in unto Pharaoh, and they did so as the LORD had commanded: and Aaron cast down his rod before Pharaoh, and before his servants, and it became a serpent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பார்வோன் இதையும் சிந்தியாமல், தன் வீட்டிற்குத் திரும்பிப்போனான்.]]></a:t>
+              <a:t><![CDATA[10. And Moses and Aaron went in unto Pharaoh, and they did so as the LORD had commanded: and Aaron cast down his rod before Pharaoh, and before his servants, and it became a serpent.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: பார், உன்னை நான் பார்வோனுக்கு தேவனாக்கினேன்; உன் சகோதரனாகிய ஆரோன் உன் தீர்க்கதரிசியாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, See, I have made you a god to Pharaoh: and Aaron your brother shall be your prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வோன் உங்களுக்குச் செவிகொடுக்க மாட்டான்; ஆகையால் எகிப்துக்கு விரோதமாக நான் என் கையை நீட்டி, மகா தண்டனையினால் என் சேனைகளும் என் ஜனங்களுமாகிய இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Then Pharaoh also called the wise men and the sorcerers: now the magicians of Egypt, they also did in like manner with their enchantments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பார்வோன் உங்களுக்குச் செவிகொடுக்க மாட்டான்; ஆகையால் எகிப்துக்கு விரோதமாக நான் என் கையை நீட்டி, மகா தண்டனையினால் என் சேனைகளும் என் ஜனங்களுமாகிய இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து புறப்படப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. Then Pharaoh also called the wise men and the sorcerers: now the magicians of Egypt, they also did in like manner with their enchantments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நதியின் தண்ணீர் குடிக்க உதவாதபடியால், குடிக்கத்தக்க தண்ணீருக்காக எகிப்தியர் எல்லாரும் நதியோரத்தில் ஊற்றுத் தோண்டினார்கள்.]]></a:t>
+              <a:t><![CDATA[12. For they cast down every man his rod, and they became serpents: but Aaron's rod swallowed up their rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +1988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கர்த்தர் நதியை அடித்து ஏழு நாளாயிற்று.]]></a:t>
+              <a:t><![CDATA[12. For they cast down every man his rod, and they became serpents: but Aaron's rod swallowed up their rods.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் எகிப்தின் மேல் என் கையை நீட்டி, இஸ்ரவேல் புத்திரரை அவர்கள் நடுவிலிருந்து புறப்படப் பண்ணும்போது, நானே கர்த்தர் என்று எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. And he hardened Pharaoh's heart, that he hearkened not unto them; as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் எகிப்தின் மேல் என் கையை நீட்டி, இஸ்ரவேல் புத்திரரை அவர்கள் நடுவிலிருந்து புறப்படப் பண்ணும்போது, நானே கர்த்தர் என்று எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Moses, Pharaoh's heart is hardened, he refuses to let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மோசேயும் ஆரோனும் கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And the LORD said unto Moses, Pharaoh's heart is hardened, he refuses to let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்கள் பார்வோனோடே பேசும்போது, மோசேக்கு எண்பது வயதும், ஆரோனுக்கு எண்பத்துமூன்று வயதுமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. Get you unto Pharaoh in the morning; lo, he goes out unto the water; and you shall stand by the river's brink meeting him; and the rod which was turned to a serpent shall you take in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[15. Get you unto Pharaoh in the morning; lo, he goes out unto the water; and you shall stand by the river's brink meeting him; and the rod which was turned to a serpent shall you take in yours hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall say unto him, The LORD God of the Hebrews has sent me unto you, saying, Let my people go, that they may serve me in the wilderness: and, behold, until now you would not hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: பார், உன்னை நான் பார்வோனுக்கு தேவனாக்கினேன்; உன் சகோதரனாகிய ஆரோன் உன் தீர்க்கதரிசியாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD said unto Moses, See, I have made you a god to Pharaoh: and Aaron your brother shall be your prophet.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And you shall say unto him, The LORD God of the Hebrews has sent me unto you, saying, Let my people go, that they may serve me in the wilderness: and, behold, until now you would not hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. Thus says the LORD, In this you shall know that I am the LORD: behold, I will strike with the rod that is in mine hand upon the waters which are in the river, and they shall be turned to blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய், கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடி செய்தார்கள். ஆரோன் பார்வோனுக்கு முன்பாகவும், அவன் ஊழியக்காரருக்கு முன்பாகவும் தன் கோலைப் போட்டான், அது சர்ப்பமாயிற்று.]]></a:t>
+              <a:t><![CDATA[17. Thus says the LORD, In this you shall know that I am the LORD: behold, I will strike with the rod that is in mine hand upon the waters which are in the river, and they shall be turned to blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய், கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடி செய்தார்கள். ஆரோன் பார்வோனுக்கு முன்பாகவும், அவன் ஊழியக்காரருக்கு முன்பாகவும் தன் கோலைப் போட்டான், அது சர்ப்பமாயிற்று.]]></a:t>
+              <a:t><![CDATA[18. And the fish that is in the river shall die, and the river shall stink; and the Egyptians shall loathe to drink of the water of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது பார்வோன் சாஸ்திரிகளையும் சூனியக்காரரையும் அழைப்பித்தான். எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the fish that is in the river shall die, and the river shall stink; and the Egyptians shall loathe to drink of the water of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது பார்வோன் சாஸ்திரிகளையும் சூனியக்காரரையும் அழைப்பித்தான். எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And the fish that is in the river shall die, and the river shall stink; and the Egyptians shall loathe to drink of the water of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் ஒவ்வொருவனாகத் தன் தன் கோலைப் போட்டபோது, அவைகள் சர்ப்பங்களாயின; ஆரோனுடைய கோலோ அவர்களுடைய கோலை விழுங்கிற்று.]]></a:t>
+              <a:t><![CDATA[19. And the LORD spoke unto Moses, Say unto Aaron, Take your rod, and stretch out yours hand upon the waters of Egypt, upon their streams, upon their rivers, and upon their ponds, and upon all their pools of water, that they may become blood; and that there may be blood throughout all the land of Egypt, both in vessels of wood, and in vessels of stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் ஒவ்வொருவனாகத் தன் தன் கோலைப் போட்டபோது, அவைகள் சர்ப்பங்களாயின; ஆரோனுடைய கோலோ அவர்களுடைய கோலை விழுங்கிற்று.]]></a:t>
+              <a:t><![CDATA[19. And the LORD spoke unto Moses, Say unto Aaron, Take your rod, and stretch out yours hand upon the waters of Egypt, upon their streams, upon their rivers, and upon their ponds, and upon all their pools of water, that they may become blood; and that there may be blood throughout all the land of Egypt, both in vessels of wood, and in vessels of stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது, அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD spoke unto Moses, Say unto Aaron, Take your rod, and stretch out yours hand upon the waters of Egypt, upon their streams, upon their rivers, and upon their ponds, and upon all their pools of water, that they may become blood; and that there may be blood throughout all the land of Egypt, both in vessels of wood, and in vessels of stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது, அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[19. And the LORD spoke unto Moses, Say unto Aaron, Take your rod, and stretch out yours hand upon the waters of Egypt, upon their streams, upon their rivers, and upon their ponds, and upon all their pools of water, that they may become blood; and that there may be blood throughout all the land of Egypt, both in vessels of wood, and in vessels of stone.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உனக்குக் கட்டளையிடும் யாவையும் நீ சொல்லவேண்டும்: பார்வோன் இஸ்ரவேல் புத்திரரைத் தன் தேசத்திலிருந்து அனுப்பிவிடும்படி உன் சகோதரனாகிய ஆரோன் அவனிடத்தில் பேசவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. You shall speak all that I command you: and Aaron your brother shall speak unto Pharaoh, that he send the children of Israel out of his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: பார்வோனின் இருதயம் கடினமாயிற்று; ஜனங்களை விடமாட்டேன் என்கிறான்.]]></a:t>
+              <a:t><![CDATA[20. And Moses and Aaron did so, as the LORD commanded; and he lifted up the rod, and stroke the waters that were in the river, in the sight of Pharaoh, and in the sight of his servants; and all the waters that were in the river were turned to blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலமே நீ பார்வோனிடத்துக்குப் போ, அவன் நதிக்குப் புறப்பட்டு வருவான்; நீ அவனுக்கு எதிராக நதியோரத்திலே நின்று, சர்ப்பமாக மாறின கோலை உன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[20. And Moses and Aaron did so, as the LORD commanded; and he lifted up the rod, and stroke the waters that were in the river, in the sight of Pharaoh, and in the sight of his servants; and all the waters that were in the river were turned to blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. காலமே நீ பார்வோனிடத்துக்குப் போ, அவன் நதிக்குப் புறப்பட்டு வருவான்; நீ அவனுக்கு எதிராக நதியோரத்திலே நின்று, சர்ப்பமாக மாறின கோலை உன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[20. And Moses and Aaron did so, as the LORD commanded; and he lifted up the rod, and stroke the waters that were in the river, in the sight of Pharaoh, and in the sight of his servants; and all the waters that were in the river were turned to blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
+              <a:t><![CDATA[21. And the fish that was in the river died; and the river stank, and the Egyptians could not drink of the water of the river; and there was blood throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
+              <a:t><![CDATA[21. And the fish that was in the river died; and the river stank, and the Egyptians could not drink of the water of the river; and there was blood throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
+              <a:t><![CDATA[22. And the magicians of Egypt did so with their enchantments: and Pharaoh's heart was hardened, neither did he hearken unto them; as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, என் கையிலிருக்கிற கோலினால் நதியில் இருக்கிற தண்ணீர் மேல் அடிப்பேன்; அப்பொழுது அது இரத்தமாய் மாறி,]]></a:t>
+              <a:t><![CDATA[22. And the magicians of Egypt did so with their enchantments: and Pharaoh's heart was hardened, neither did he hearken unto them; as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4822,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இதோ, என் கையிலிருக்கிற கோலினால் நதியில் இருக்கிற தண்ணீர் மேல் அடிப்பேன்; அப்பொழுது அது இரத்தமாய் மாறி,]]></a:t>
+              <a:t><![CDATA[23. And Pharaoh turned and went into his house, neither did he set his heart to this also.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And all the Egyptians dug round about the river for water to drink; for they could not drink of the water of the river.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. And all the Egyptians dug round about the river for water to drink; for they could not drink of the water of the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5149,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் உனக்குக் கட்டளையிடும் யாவையும் நீ சொல்லவேண்டும்: பார்வோன் இஸ்ரவேல் புத்திரரைத் தன் தேசத்திலிருந்து அனுப்பிவிடும்படி உன் சகோதரனாகிய ஆரோன் அவனிடத்தில் பேசவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. You shall speak all that I command you: and Aaron your brother shall speak unto Pharaoh, that he send the children of Israel out of his land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. And seven days were fulfilled, after that the LORD had smitten the river.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நதியில் இருக்கிற மீன்கள் செத்து, நதி நாறிப்போம்; அப்பொழுது நதியில் இருக்கிற தண்ணீரை எகிப்தியர் குடிக்கக் கூடாமல் அரோசிப்பார்கள்; இதினால் நானே கர்த்தர் என்பதை அறிந்துகொள்வாய் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And I will harden Pharaoh's heart, and multiply my signs and my wonders in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +5476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நதியில் இருக்கிற மீன்கள் செத்து, நதி நாறிப்போம்; அப்பொழுது நதியில் இருக்கிற தண்ணீரை எகிப்தியர் குடிக்கக் கூடாமல் அரோசிப்பார்கள்; இதினால் நானே கர்த்தர் என்பதை அறிந்துகொள்வாய் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[3. And I will harden Pharaoh's heart, and multiply my signs and my wonders in the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +5585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. But Pharaoh shall not hearken unto you, that I may lay my hand upon Egypt, and bring forth mine armies, and my people the children of Israel, out of the land of Egypt by great judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +5694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள் இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும் கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[4. But Pharaoh shall not hearken unto you, that I may lay my hand upon Egypt, and bring forth mine armies, and my people the children of Israel, out of the land of Egypt by great judgments.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +5773,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474540440" r:id="rId1"/>
+    <p:sldLayoutId id="2478604175" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6145,78 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাথরের পাত্রে সংগ্রহ করে রাখা পানীয় জলও রক্তে পরিণত হবে|”]]></a:t>
+              <a:t><![CDATA[பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. সুতরাং মোশি এবং হারোণ প্রভুর আদেশ কার্য়কর করল| হারোণ ফরৌণ ও তার সভাসদগণের সামনেই তার হাতে লাঠি]]></a:t>
+              <a:t><![CDATA[5. நான் எகிப்தின் மேல் என் கையை நீட்டி, இஸ்ரவேல் புத்திரரை அவர்கள் நடுவிலிருந்து புறப்படப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উঁচিযে ধরে নীল নদের জলে আঘাত করল| আর সঙ্গে সঙ্গে নদীর জল রক্তে পরিণত হল|]]></a:t>
+              <a:t><![CDATA[பண்ணும்போது, நானே கர்த்தர் என்று எகிப்தியர் அறிவார்கள் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. নদীর সমস্ত মাছ মারা গেল এবং নদীর জলে দুর্গন্ধ ছড়াতে শুরু করল| ফলে মিশরীয়রা আর সেই নদীর জল পান]]></a:t>
+              <a:t><![CDATA[6. மோசேயும் ஆரோனும் கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடியே செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করতে পারল না| মিশরের সমস্ত জলাধারের জলই রক্তে পরিণত হল|]]></a:t>
+              <a:t><![CDATA[7. அவர்கள் பார்வோனோடே பேசும்போது, மோசேக்கு எண்பது வயதும், ஆரோனுக்கு எண்பத்துமூன்று வயதுமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. হারোণ ও মোশির মতো রাজার যাদুকররাও তাদের মাযাবলে একই ঘটনা ঘটিযে প্রমাণ করল তারাও কম জানে না| ফলে]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রভুর ভবিষ্যদ্বাণী অনুযায়ীফরৌণ আবার মোশি ও হারোণের কথা শুনতে অস্বীকার করলেন|]]></a:t>
+              <a:t><![CDATA[9. உங்கள் பட்சத்திற்கு ஒரு அற்புதம் காட்டுங்கள் என்று பார்வோன் உங்களோடே சொன்னால் ; அப்பொழுது நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কিন্তু আমি ফরৌণকে জেদী করে তুলব| তাই সে তোমাদের কথা মানবে না| তখন আমি নিজেকে প্রমাণের উদ্দেশ্যে]]></a:t>
+              <a:t><![CDATA[ஆரோனை நோக்கி: உன் கோலை எடுத்து அதைப் பார்வோனுக்கு முன்பாகப் போடு என்பாயாக; அது சர்ப்பமாகும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মিশরে নানারকম অলৌকিক অথবা অদ্ভুত কাজ করবে|]]></a:t>
+              <a:t><![CDATA[10. மோசேயும் ஆரோனும் பார்வோனிடத்தில் போய், கர்த்தர் தங்களுக்குக் கட்டளையிட்டபடி செய்தார்கள். ஆரோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ফরৌণ মোশি ও হারোণের ঐ কথায় মনোয়োগ না দিয়ে নিজের প্রাসাদে ঢুকে গেলেন|]]></a:t>
+              <a:t><![CDATA[பார்வோனுக்கு முன்பாகவும், அவன் ஊழியக்காரருக்கு முன்பாகவும் தன் கோலைப் போட்டான், அது சர்ப்பமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু তখন মোশিকে বললেন, “আমি তোমাকে ফরৌণের কাছে একজন ঈশ্বর করে তুলেছি| আর হারোণ তোমার ভাই হবে]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் மோசேயை நோக்கி: பார், உன்னை நான் பார்வோனுக்கு தேவனாக்கினேன்; உன் சகோதரனாகிய ஆரோன் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. তবুও সে তোমাদের কথা শুনবে না| তখন আমি মিশরকে কঠিন শাস্তি দেব এবং আমি মিশর থেকে আমার লোকদের বাইরে]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது பார்வோன் சாஸ்திரிகளையும் சூனியக்காரரையும் அழைப்பித்தான். எகிப்தின் மந்திரவாதிகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বের করে আনব|]]></a:t>
+              <a:t><![CDATA[தங்கள் மந்திரவித்தையினால் அப்படிச் செய்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. মিশরীয়রা নদীর জল পান করতে না পেরে তারা পানীয় জলের সন্ধানে নদীর চারপাশে কুঁযো খুঁড়তে লাগল|]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் ஒவ்வொருவனாகத் தன் தன் கோலைப் போட்டபோது, அவைகள் சர்ப்பங்களாயின; ஆரோனுடைய கோலோ அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. প্রভুর নীলনদের জলকে রক্তে পরিণত করার পর সাতদিন পার হল|]]></a:t>
+              <a:t><![CDATA[கோலை விழுங்கிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. যখন আমি তাদের বিরোধিতা করব তখন মিশরের লোকরাও জানতে পারবে য়ে আমিই হলাম প্রভু| সেই মুহুর্তে আমি]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது, அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমার লোকদের মিশরীয়দের দেশ থেকে বের করে আনব|”]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: பார்வோனின் இருதயம் கடினமாயிற்று; ஜனங்களை விடமாட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. প্রভু তাদের যা বলেছিলেন মোশি এবং হারোণ তা মেনে চলেছিল|]]></a:t>
+              <a:t><![CDATA[என்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. যখন তারা ফরৌণের সঙ্গে কথা বলেছিল সেই সময় মোশির বয়স ছিল 80 এবং হারোণের বয়স ছিল 83 বছর|]]></a:t>
+              <a:t><![CDATA[15. காலமே நீ பார்வோனிடத்துக்குப் போ, அவன் நதிக்குப் புறப்பட்டு வருவான்; நீ அவனுக்கு எதிராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. মোশি এবং হারোণকে প্রভু বললেন,]]></a:t>
+              <a:t><![CDATA[நதியோரத்திலே நின்று, சர்ப்பமாக மாறின கோலை உன் கையிலே பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. “ফরৌণ তোমাদের শক্তির পরিচয়ের প্রমাণ হিসাবে কোনও অলৌকিক কাজ ঘটিযে দেখাতে বলবে| তখন হারোণকে বলবে]]></a:t>
+              <a:t><![CDATA[16. அவனை நோக்கி: வனாந்தரத்தில் எனக்கு ஆராதனைசெய்ய என் ஜனங்களை அனுப்பிவிட வேண்டும் என்று சொல்லும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার ভাববাদী|]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசியாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তোমার পথ চলার লাঠিটি মাটিতে ছুঁড়ে ফেলতে| ফরৌণের চোখের সামনে মাটিতে পড়ে থাকা ঐ লাঠি নিমেষের মধ্যে]]></a:t>
+              <a:t><![CDATA[எபிரெயருடைய தேவனாகிய கர்த்தர் என்னை உம்மிடத்திற்கு அனுப்பியும், இதுவரைக்கும் நீர் கேளாமற்போனீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাপে পরিণত হবে|”]]></a:t>
+              <a:t><![CDATA[17. இதோ, என் கையிலிருக்கிற கோலினால் நதியில் இருக்கிற தண்ணீர் மேல் அடிப்பேன்; அப்பொழுது அது இரத்தமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাই মোশি এবং হারোণ প্রভুর কথামতো ফরৌণের কাছে গেল| হারোণ তার সামনে লাঠিটি মাটিতে ছুঁড়ে ফেলেছিল|]]></a:t>
+              <a:t><![CDATA[மாறி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফরৌণ এবং তার সভাসদদের চোখের সামনেই লাঠি সাপের রূপ নিল|]]></a:t>
+              <a:t><![CDATA[18. நதியில் இருக்கிற மீன்கள் செத்து, நதி நாறிப்போம்; அப்பொழுது நதியில் இருக்கிற தண்ணீரை எகிப்தியர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. রাজা এই ঘটনা দেখে তার জ্ঞানীগুণী ব্যক্তি ও যাদুকরদের ডাকলেন| রাজার নিজস্ব যাদুকররা তাদের]]></a:t>
+              <a:t><![CDATA[குடிக்கக் கூடாமல் அரோசிப்பார்கள்; இதினால் நானே கர்த்தர் என்பதை அறிந்துகொள்வாய் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মায়াবলে হারোণের মতো তাদের লাঠিটিও সাপে পরিণত করে দেখাল|]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. সেইসব যাদুকররাও নিজের নিজের হাতের লাঠিকে মাটিতে ছুঁড়ে ফেলে মুহুর্তে লাঠিগুলিকে সাপে রূপান্তরিত]]></a:t>
+              <a:t><![CDATA[19. மேலும், கர்த்தர் மோசேயை நோக்கி: நீ ஆரோனிடத்தில் உன் கோலை எடுத்து எகிப்தின் நீர் நிலைகளாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে দেখাল| কিন্তু হারোণের লাঠি তাদের লাঠিগুলোকে গ্রাস করে নিল|]]></a:t>
+              <a:t><![CDATA[அவர்கள் வாய்க்கால்கள்மேலும் நதிகள்மேலும் குளங்கள்மேலும் தண்ணீர் நிற்கிற எல்லா இடங்கள் மேலும், அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তবুও ফরৌণ উদ্ধত হয়ে থাকলেন| প্রভুর ভবিষ্যদ্বাণী অনুযায়ীরাজা মোশি এবং হারোণের কথায় কান দিলেন]]></a:t>
+              <a:t><![CDATA[இரத்தமாகும் படிக்கு, உன் கையை நீட்டு; அப்பொழுது எகிப்து தேசம் எங்கும் மரப் பாத்திரங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[না|]]></a:t>
+              <a:t><![CDATA[கற்பாத்திரங்களிலும் இரத்தம் உண்டாயிருக்கும் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. তোমার ভাই হারোণকে আমার সমস্ত আদেশগুলো বলো| তাহলে হারোণ রাজাকে আমার কথাগুলো জানাবে| ফরৌণ]]></a:t>
+              <a:t><![CDATA[2. நான் உனக்குக் கட்டளையிடும் யாவையும் நீ சொல்லவேண்டும்: பார்வோன் இஸ்ரவேல் புத்திரரைத் தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তখন প্রভু মোশিকে বললেন, “ফরৌণ লোকদের ছেড়ে না দেবার জেদ ধরে রইল|]]></a:t>
+              <a:t><![CDATA[20. கர்த்தர் கட்டளையிட்டபடி மோசேயும் ஆரோனும் செய்தார்கள்; பார்வோனுடைய கண்களுக்கு முன்பாகவும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. সকালে ফরৌণ নদীর দিকে যায| তুমিও তার সঙ্গে দেখা করার জন্য নীল নদের তীরে দাঁড়াবে| সাপে পরিণত হয়]]></a:t>
+              <a:t><![CDATA[ஊழியக்காரரின் கண்களுக்கு முன்பாகவும் கோலை ஓங்கி; நதியிலுள்ள தண்ணீரை அடிக்க, நதியிலுள்ள தண்ணீரெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঐ লাঠিকে সঙ্গে নেবে|]]></a:t>
+              <a:t><![CDATA[இரத்தமாய் மாறிப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ফরৌণকে বলবে: ‘প্রভু ইস্রাযেলীযদের ঈশ্বর আমাকে পাঠিয়েছেন| আমায আপনাকে বলতে বলেছেন য়ে তাঁর]]></a:t>
+              <a:t><![CDATA[21. நதியின் மீன்கள் செத்து, நதி நாறிப்போயிற்று; நதியின் தண்ணீரைக் குடிக்க எகிப்தியருக்குக் கூடாமற்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের য়েন তাঁর উপাসনার জন্য মরুপ্রান্তরে য়েতে দেওয়া হয়| এখনও পর্য়ন্ত অবশ্য আপনি প্রভুর কথা]]></a:t>
+              <a:t><![CDATA[போயிற்று, எகிப்து தேசமெங்கும் இரத்தமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[শোনেন নি|]]></a:t>
+              <a:t><![CDATA[22. எகிப்தின் மந்திரவாதிகளும் தங்கள் மந்திர வித்தையினால் அப்படிச் செய்தார்கள்; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. তাই প্রভু আপনার সম্মুখে নিজের স্বরূপ প্রমাণের উদ্দেশ্যে কিছু কাণ্ড ঘটাবেন| এবার দেখুন আমি আমার]]></a:t>
+              <a:t><![CDATA[சொல்லியிருந்தபடி பார்வோனின் இருதயம் கடினப்பட்டது. அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +11633,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পথ চলার লাঠি দিয়ে নীল নদের জলে আঘাত করব এবং সঙ্গে সঙ্গে নদীর জল রক্তে পরিণত হবে|]]></a:t>
+              <a:t><![CDATA[23. பார்வோன் இதையும் சிந்தியாமல், தன் வீட்டிற்குத் திரும்பிப்போனான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. நதியின் தண்ணீர் குடிக்க உதவாதபடியால், குடிக்கத்தக்க தண்ணீருக்காக எகிப்தியர் எல்லாரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நதியோரத்தில் ஊற்றுத் தோண்டினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12029,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ইস্রায়েলীয়দের তার দেশ থেকে চলে য়েতে অনুমতি দেবে|]]></a:t>
+              <a:t><![CDATA[தேசத்திலிருந்து அனுப்பிவிடும்படி உன் சகோதரனாகிய ஆரோன் அவனிடத்தில் பேசவேண்டும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கர்த்தர் நதியை அடித்து ஏழு நாளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. নদীর সমস্ত মাছ মারা যাবে এবং নদীর জলে দুর্গন্ধ ছড়াবে| ফলে মিশরীয়রা আর এই নদীর জল পান করতে]]></a:t>
+              <a:t><![CDATA[3. நான் பார்வோனின் இருதயத்தைக் கடினப்படுத்தி, எகிப்துதேசத்தில் என் அடையாளங்களையும் அற்புதங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারবে না|”]]></a:t>
+              <a:t><![CDATA[மிகுதியாய் நடப்பிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. প্রভু মোশিকে বললেন, “হারোণকে বলো এই লাঠি নিয়ে সে য়েন মিশরের সমস্ত জলাশয, নদী, খাল, বিল, হ্রদ]]></a:t>
+              <a:t><![CDATA[4. பார்வோன் உங்களுக்குச் செவிகொடுக்க மாட்டான்; ஆகையால் எகிப்துக்கு விரோதமாக நான் என் கையை நீட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রত্যেকটি জায়গার জলে স্পর্শ করে| লাঠির স্পর্শে সমস্ত জলাশযের জল রক্তে পরিণত হবে| এমনকি কাঠ ও]]></a:t>
+              <a:t><![CDATA[மகா தண்டனையினால் என் சேனைகளும் என் ஜனங்களுமாகிய இஸ்ரவேல் புத்திரரை எகிப்து தேசத்திலிருந்து புறப்படப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +12750,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme10">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme10">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme10">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +12860,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme10">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +13035,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>50</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>