--- v0 (2026-08-01)
+++ v1 (2026-09-18)
@@ -119,50 +119,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -207,50 +223,58 @@
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -412,53 +436,61 @@
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
-  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நாளை அதிகாலமே நீ எழுந்துபோய், பார்வோன் நதிக்குப் புறப்பட்டு வரும்போது, அவனுக்கு முன்பாக நின்று; எனக்கு ஆராதனை செய்யும்படி என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[5. And the LORD spoke unto Moses, Say unto Aaron, Stretch forth yours hand with your rod over the streams, over the rivers, and over the ponds, and cause frogs to come up upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நாளை அதிகாலமே நீ எழுந்துபோய், பார்வோன் நதிக்குப் புறப்பட்டு வரும்போது, அவனுக்கு முன்பாக நின்று; எனக்கு ஆராதனை செய்யும்படி என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[5. And the LORD spoke unto Moses, Say unto Aaron, Stretch forth yours hand with your rod over the streams, over the rivers, and over the ponds, and cause frogs to come up upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நாளை அதிகாலமே நீ எழுந்துபோய், பார்வோன் நதிக்குப் புறப்பட்டு வரும்போது, அவனுக்கு முன்பாக நின்று; எனக்கு ஆராதனை செய்யும்படி என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[5. And the LORD spoke unto Moses, Say unto Aaron, Stretch forth yours hand with your rod over the streams, over the rivers, and over the ponds, and cause frogs to come up upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் ஜனங்களைப் போகவிடாயாகில், நான் உன் மேலும், உன் ஊழியக்காரர் மேலும், உன் ஜனங்கள்மேலும், உன் வீடுகள் மேலும் பலவித வண்டுகளை அனுப்புவேன்; எகிப்தியர் வீடுகளும் அவர்கள் இருக்கிற தேசமும் அந்த வண்டுகளால் நிறையும்.]]></a:t>
+              <a:t><![CDATA[6. And Aaron stretched out his hand over the waters of Egypt; and the frogs came up, and covered the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +986,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் ஜனங்களைப் போகவிடாயாகில், நான் உன் மேலும், உன் ஊழியக்காரர் மேலும், உன் ஜனங்கள்மேலும், உன் வீடுகள் மேலும் பலவித வண்டுகளை அனுப்புவேன்; எகிப்தியர் வீடுகளும் அவர்கள் இருக்கிற தேசமும் அந்த வண்டுகளால் நிறையும்.]]></a:t>
+              <a:t><![CDATA[6. And Aaron stretched out his hand over the waters of Egypt; and the frogs came up, and covered the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. என் ஜனங்களைப் போகவிடாயாகில், நான் உன் மேலும், உன் ஊழியக்காரர் மேலும், உன் ஜனங்கள்மேலும், உன் வீடுகள் மேலும் பலவித வண்டுகளை அனுப்புவேன்; எகிப்தியர் வீடுகளும் அவர்கள் இருக்கிற தேசமும் அந்த வண்டுகளால் நிறையும்.]]></a:t>
+              <a:t><![CDATA[7. And the magicians did so with their enchantments, and brought up frogs upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பூமியின் நடுவில் நானே கர்த்தர் என்பதை நீ அறியும்படி என் ஜனங்கள் இருக்கிற கோசேன் நாட்டில் அந்நாளிலே வண்டுகள் வராதபடிக்கு, அந்த நாட்டை விசேஷப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[7. And the magicians did so with their enchantments, and brought up frogs upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. பூமியின் நடுவில் நானே கர்த்தர் என்பதை நீ அறியும்படி என் ஜனங்கள் இருக்கிற கோசேன் நாட்டில் அந்நாளிலே வண்டுகள் வராதபடிக்கு, அந்த நாட்டை விசேஷப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[8. Then Pharaoh called for Moses and Aaron, and said, Implore the LORD, that he may take away the frogs from me, and from my people; and I will let the people go, that they may do sacrifice unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. என் ஜனங்களுக்கும் உன் ஜனங்களுக்கும் வித்தியாசம் உண்டாகும்படி செய்வேன்; இந்த அடையாளம் நாளைக்கு உண்டாகும் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Then Pharaoh called for Moses and Aaron, and said, Implore the LORD, that he may take away the frogs from me, and from my people; and I will let the people go, that they may do sacrifice unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தர் செய்தார்; மகாதிரளான வண்டு ஜாதிகள் பார்வோன் வீட்டிலும், அவன் ஊழியக்காரர் வீடுகளிலும், எகிப்து தேசம் முழுவதிலும் வந்தது; வண்டுகளினாலே தேசம் கெட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[8. Then Pharaoh called for Moses and Aaron, and said, Implore the LORD, that he may take away the frogs from me, and from my people; and I will let the people go, that they may do sacrifice unto the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது கர்த்தர் மோசேயினிடத்தில்: நீ ஆரோனை நோக்கி: உன் கோலை நீட்டி, பூமியின் புழுதியின் மேல் அடி; அப்பொழுது அது எகிப்து தேசமெங்கும் பேன்களாய்ப் போம் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, Go unto Pharaoh, and say unto him, Thus says the LORD, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அப்படியே கர்த்தர் செய்தார்; மகாதிரளான வண்டு ஜாதிகள் பார்வோன் வீட்டிலும், அவன் ஊழியக்காரர் வீடுகளிலும், எகிப்து தேசம் முழுவதிலும் வந்தது; வண்டுகளினாலே தேசம் கெட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. And Moses said unto Pharaoh, Glory over me: when shall I implore for you, and for your servants, and for your people, to destroy the frogs from you and your houses, that they may remain in the river only?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போய்: எனக்கு ஆராதனை செய்ய என் ஜனங்களை அனுப்பிவிடு.]]></a:t>
+              <a:t><![CDATA[9. And Moses said unto Pharaoh, Glory over me: when shall I implore for you, and for your servants, and for your people, to destroy the frogs from you and your houses, that they may remain in the river only?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போய்: எனக்கு ஆராதனை செய்ய என் ஜனங்களை அனுப்பிவிடு.]]></a:t>
+              <a:t><![CDATA[9. And Moses said unto Pharaoh, Glory over me: when shall I implore for you, and for your servants, and for your people, to destroy the frogs from you and your houses, that they may remain in the river only?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அவர்களை அனுப்பிவிடமாட்டேன் என்பாயாகில், உன் எல்லை அடங்கலையும் தவளைகளால் வாதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[9. And Moses said unto Pharaoh, Glory over me: when shall I implore for you, and for your servants, and for your people, to destroy the frogs from you and your houses, that they may remain in the river only?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நதி தவளைகளைத் திரளாய்ப் பிறப்பிக்கும்; அவைகள் உன் வீட்டிலும் உன் படுக்கை அறையிலும், உன் மஞ்சத்தின்மேலும், உன் ஊழியக்காரர் வீடுகளிலும், உன் ஜனங்களிடத்திலும், உன் அடுப்புகளிலும், மாப்பிசைகிற உன் தொட்டிகளிலும் வந்து ஏறும்.]]></a:t>
+              <a:t><![CDATA[10. And he said, Tomorrow. And he said, Be it according to your word: that you may know that there is none like unto the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நதி தவளைகளைத் திரளாய்ப் பிறப்பிக்கும்; அவைகள் உன் வீட்டிலும் உன் படுக்கை அறையிலும், உன் மஞ்சத்தின்மேலும், உன் ஊழியக்காரர் வீடுகளிலும், உன் ஜனங்களிடத்திலும், உன் அடுப்புகளிலும், மாப்பிசைகிற உன் தொட்டிகளிலும் வந்து ஏறும்.]]></a:t>
+              <a:t><![CDATA[10. And he said, Tomorrow. And he said, Be it according to your word: that you may know that there is none like unto the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நதி தவளைகளைத் திரளாய்ப் பிறப்பிக்கும்; அவைகள் உன் வீட்டிலும் உன் படுக்கை அறையிலும், உன் மஞ்சத்தின்மேலும், உன் ஊழியக்காரர் வீடுகளிலும், உன் ஜனங்களிடத்திலும், உன் அடுப்புகளிலும், மாப்பிசைகிற உன் தொட்டிகளிலும் வந்து ஏறும்.]]></a:t>
+              <a:t><![CDATA[11. And the frogs shall depart from you, and from your houses, and from your servants, and from your people; they shall remain in the river only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அந்தத் தவளைகள் உன்மேலும், உன் ஜனங்கள் மேலும், உன் ஊழியக்காரர் எல்லார் மேலும் வந்து ஏறுமென்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And the frogs shall depart from you, and from your houses, and from your servants, and from your people; they shall remain in the river only.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் கர்த்தர் மோசேயினிடத்தில் நீ ஆரோனை நோக்கி: நீ உன் கையிலிருக்கிற கோலை நதிகள் மேலும் வாய்க்கால்கள் மேலும் குளங்கள் மேலும் நீட்டி, எகிப்து தேசத்தின் மேல் தவளைகளை வரும்படி செய் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And Moses and Aaron went out from Pharaoh: and Moses cried unto the LORD because of the frogs which he had brought against Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும் கர்த்தர் மோசேயினிடத்தில் நீ ஆரோனை நோக்கி: நீ உன் கையிலிருக்கிற கோலை நதிகள் மேலும் வாய்க்கால்கள் மேலும் குளங்கள் மேலும் நீட்டி, எகிப்து தேசத்தின் மேல் தவளைகளை வரும்படி செய் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[12. And Moses and Aaron went out from Pharaoh: and Moses cried unto the LORD because of the frogs which he had brought against Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது கர்த்தர் மோசேயினிடத்தில்: நீ ஆரோனை நோக்கி: உன் கோலை நீட்டி, பூமியின் புழுதியின் மேல் அடி; அப்பொழுது அது எகிப்து தேசமெங்கும் பேன்களாய்ப் போம் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[1. And the LORD spoke unto Moses, Go unto Pharaoh, and say unto him, Thus says the LORD, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே ஆரோன் தன் கையை எகிப்திலுள்ள தண்ணீர்கள் மேல் நீட்டினான்; அப்பொழுது தவளைகள் வந்து, எகிப்து தேசத்தை மூடிக்கொண்டது.]]></a:t>
+              <a:t><![CDATA[13. And the LORD did according to the word of Moses; and the frogs died out of the houses, out of the villages, and out of the fields.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்கள் போய், உங்கள் தேவனுக்கு தேசத்திலேதானே பலியிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD did according to the word of Moses; and the frogs died out of the houses, out of the villages, and out of the fields.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்கள் போய், உங்கள் தேவனுக்கு தேசத்திலேதானே பலியிடுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[14. And they gathered them together upon heaps: and the land stank.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்து, எகிப்து தேசத்தின்மேல் தவளைகளை வரப்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[15. But when Pharaoh saw that there was respite, he hardened his heart, and hearkened not unto them; as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு மோசே: அப்படிச் செய்யத்தகாது; எங்கள் தேவனாகிய கர்த்தருக்கு நாங்கள் எகிப்தியருடைய அருவருப்பை பலியிடுகிறதாய் இருக்குமே, எகிப்தியருடைய அருவருப்பை நாங்கள் அவர்கள் கண்களுக்கு முன்பாக பலியிட்டால், எங்களைக் கல்லெறிவார்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[15. But when Pharaoh saw that there was respite, he hardened his heart, and hearkened not unto them; as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு மோசே: அப்படிச் செய்யத்தகாது; எங்கள் தேவனாகிய கர்த்தருக்கு நாங்கள் எகிப்தியருடைய அருவருப்பை பலியிடுகிறதாய் இருக்குமே, எகிப்தியருடைய அருவருப்பை நாங்கள் அவர்கள் கண்களுக்கு முன்பாக பலியிட்டால், எங்களைக் கல்லெறிவார்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[16. And the LORD said unto Moses, Say unto Aaron, Stretch out your rod, and strike the dust of the land, that it may become lice throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்கு மோசே: அப்படிச் செய்யத்தகாது; எங்கள் தேவனாகிய கர்த்தருக்கு நாங்கள் எகிப்தியருடைய அருவருப்பை பலியிடுகிறதாய் இருக்குமே, எகிப்தியருடைய அருவருப்பை நாங்கள் அவர்கள் கண்களுக்கு முன்பாக பலியிட்டால், எங்களைக் கல்லெறிவார்கள் அல்லவா?]]></a:t>
+              <a:t><![CDATA[16. And the LORD said unto Moses, Say unto Aaron, Stretch out your rod, and strike the dust of the land, that it may become lice throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நாங்கள் வனாந்தரத்தில் மூன்று நாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு விதிக்கிறபடியே அவருக்குப் பலியிடுவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And they did so; for Aaron stretched out his hand with his rod, and stroke the dust of the earth, and it became lice in man, and in beast; all the dust of the land became lice throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நாங்கள் வனாந்தரத்தில் மூன்று நாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு விதிக்கிறபடியே அவருக்குப் பலியிடுவோம் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And they did so; for Aaron stretched out his hand with his rod, and stroke the dust of the earth, and it became lice in man, and in beast; all the dust of the land became lice throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து: அந்தத் தவளைகள் என்னையும் என் ஜனங்களையும் விட்டு நீங்கும்படி கர்த்தரை நோக்கி வேண்டிக்கொள்ளுங்கள்; கர்த்தருக்குப் பலியிடும்படி ஜனங்களைப் போகவிடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And they did so; for Aaron stretched out his hand with his rod, and stroke the dust of the earth, and it became lice in man, and in beast; all the dust of the land became lice throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +4038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே செய்தார்கள்; ஆரோன் தன் கையிலிருந்த தன் கோலை நீட்டி, பூமியின் புழுதியின்மேல் அடித்தான்; அப்பொழுது அது மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் பேன்களாய் எகிப்து தேசமெங்கும் பூமியின் புழுதியெல்லாம் பேன்களாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. And if you refuse to let them go, behold, I will strike all your borders with frogs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து: அந்தத் தவளைகள் என்னையும் என் ஜனங்களையும் விட்டு நீங்கும்படி கர்த்தரை நோக்கி வேண்டிக்கொள்ளுங்கள்; கர்த்தருக்குப் பலியிடும்படி ஜனங்களைப் போகவிடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And the magicians did so with their enchantments to bring forth lice, but they could not: so there were lice upon man, and upon beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து: அந்தத் தவளைகள் என்னையும் என் ஜனங்களையும் விட்டு நீங்கும்படி கர்த்தரை நோக்கி வேண்டிக்கொள்ளுங்கள்; கர்த்தருக்குப் பலியிடும்படி ஜனங்களைப் போகவிடுவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And the magicians did so with their enchantments to bring forth lice, but they could not: so there were lice upon man, and upon beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது பார்வோன்: நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு வனாந்தரத்தில் பலியிடும்படிக்கு நான் உங்களைப் போகவிடுவேன்; ஆனாலும், நீங்கள் அதிக தூரமாய்ப் போகவேண்டாம்; எனக்காக வேண்டுதல் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Then the magicians said unto Pharaoh, This is the finger of God: and Pharaoh's heart was hardened, and he hearkened not unto them; as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்பொழுது பார்வோன்: நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு வனாந்தரத்தில் பலியிடும்படிக்கு நான் உங்களைப் போகவிடுவேன்; ஆனாலும், நீங்கள் அதிக தூரமாய்ப் போகவேண்டாம்; எனக்காக வேண்டுதல் செய்யுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. Then the magicians said unto Pharaoh, This is the finger of God: and Pharaoh's heart was hardened, and he hearkened not unto them; as the LORD had said.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே பார்வோனை நோக்கி: தவளைகள் நதியிலேமாத்திரம் இருக்கத்தக்கதாய் அவைகளை உம்மிடத்திலும் உம்முடைய வீட்டிலும் இல்லாமல் ஒழிந்துபோகும்படிசெய்ய, உமக்காகவும் உம்முடைய ஊழியக்காரருக்காகவும் உம்முடைய ஜனங்களுக்காகவும் நான் விண்ணப்பம் பண்ணவேண்டிய காலத்தைக் குறிக்கும் மேன்மை உமக்கே இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD said unto Moses, Rise up early in the morning, and stand before Pharaoh; lo, he comes forth to the water; and say unto him, Thus says the LORD, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே பார்வோனை நோக்கி: தவளைகள் நதியிலேமாத்திரம் இருக்கத்தக்கதாய் அவைகளை உம்மிடத்திலும் உம்முடைய வீட்டிலும் இல்லாமல் ஒழிந்துபோகும்படிசெய்ய, உமக்காகவும் உம்முடைய ஊழியக்காரருக்காகவும் உம்முடைய ஜனங்களுக்காகவும் நான் விண்ணப்பம் பண்ணவேண்டிய காலத்தைக் குறிக்கும் மேன்மை உமக்கே இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[20. And the LORD said unto Moses, Rise up early in the morning, and stand before Pharaoh; lo, he comes forth to the water; and say unto him, Thus says the LORD, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அப்பொழுது மோசே பார்வோனை நோக்கி: தவளைகள் நதியிலேமாத்திரம் இருக்கத்தக்கதாய் அவைகளை உம்மிடத்திலும் உம்முடைய வீட்டிலும் இல்லாமல் ஒழிந்துபோகும்படிசெய்ய, உமக்காகவும் உம்முடைய ஊழியக்காரருக்காகவும் உம்முடைய ஜனங்களுக்காகவும் நான் விண்ணப்பம் பண்ணவேண்டிய காலத்தைக் குறிக்கும் மேன்மை உமக்கே இருப்பதாக என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Else, if you will not let my people go, behold, I will send swarms of flies upon you, and upon your servants, and upon your people, and into your houses: and the houses of the Egyptians shall be full of swarms of flies, and also the ground whereon they are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு மோசே: நான் உம்மை விட்டுப் புறப்பட்டபின், நாளைக்கு வண்டுகள் பார்வோனையும் அவர் ஊழியக்காரரையும் அவர் ஜனங்களையும் விட்டு நீங்கும்படி, நான் கர்த்தரை நோக்கி வேண்டுதல் செய்வேன்; ஆனாலும், கர்த்தருக்குப் பலியிடுகிறதற்கு ஜனங்களைப் போகவிடாதபடிப் பார்வோன் இனி வஞ்சனை செய்யாதிருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Else, if you will not let my people go, behold, I will send swarms of flies upon you, and upon your servants, and upon your people, and into your houses: and the houses of the Egyptians shall be full of swarms of flies, and also the ground whereon they are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +5019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு மோசே: நான் உம்மை விட்டுப் புறப்பட்டபின், நாளைக்கு வண்டுகள் பார்வோனையும் அவர் ஊழியக்காரரையும் அவர் ஜனங்களையும் விட்டு நீங்கும்படி, நான் கர்த்தரை நோக்கி வேண்டுதல் செய்வேன்; ஆனாலும், கர்த்தருக்குப் பலியிடுகிறதற்கு ஜனங்களைப் போகவிடாதபடிப் பார்வோன் இனி வஞ்சனை செய்யாதிருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[21. Else, if you will not let my people go, behold, I will send swarms of flies upon you, and upon your servants, and upon your people, and into your houses: and the houses of the Egyptians shall be full of swarms of flies, and also the ground whereon they are.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. அதற்கு மோசே: நான் உம்மை விட்டுப் புறப்பட்டபின், நாளைக்கு வண்டுகள் பார்வோனையும் அவர் ஊழியக்காரரையும் அவர் ஜனங்களையும் விட்டு நீங்கும்படி, நான் கர்த்தரை நோக்கி வேண்டுதல் செய்வேன்; ஆனாலும், கர்த்தருக்குப் பலியிடுகிறதற்கு ஜனங்களைப் போகவிடாதபடிப் பார்வோன் இனி வஞ்சனை செய்யாதிருப்பாராக என்றான்.]]></a:t>
+              <a:t><![CDATA[22. And I will sever in that day the land of Goshen, in which my people dwell, that no swarms of flies shall be there; to the end you may know that I am the LORD in the midst of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே செய்தார்கள்; ஆரோன் தன் கையிலிருந்த தன் கோலை நீட்டி, பூமியின் புழுதியின்மேல் அடித்தான்; அப்பொழுது அது மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் பேன்களாய் எகிப்து தேசமெங்கும் பூமியின் புழுதியெல்லாம் பேன்களாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. And the river shall bring forth frogs abundantly, which shall go up and come into yours house, and into your bedchamber, and upon your bed, and into the house of your servants, and upon your people, and into yours ovens, and into your kneading troughs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நாளைக்கு என்றான். அப்பொழுது இவன்: எங்கள் தேவனாகிய கர்த்தருக்கு ஒப்பானவர் இல்லை என்பதை நீர் அறியும்படிக்கு உம்முடைய வார்த்தையின்படி ஆகக்கடவது.]]></a:t>
+              <a:t><![CDATA[22. And I will sever in that day the land of Goshen, in which my people dwell, that no swarms of flies shall be there; to the end you may know that I am the LORD in the midst of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அதற்கு அவன்: நாளைக்கு என்றான். அப்பொழுது இவன்: எங்கள் தேவனாகிய கர்த்தருக்கு ஒப்பானவர் இல்லை என்பதை நீர் அறியும்படிக்கு உம்முடைய வார்த்தையின்படி ஆகக்கடவது.]]></a:t>
+              <a:t><![CDATA[23. And I will put a division between my people and your people: tomorrow shall this sign be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மோசே பார்வோனை விட்டுப் புறப்பட்டுப்போய், கர்த்தரை நோக்கி வேண்டுதல் செய்தான்.]]></a:t>
+              <a:t><![CDATA[23. And I will put a division between my people and your people: tomorrow shall this sign be.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தவளைகள் உம்மையும் உம்முடைய வீட்டையும் உம்முடைய ஊழியக்காரரையும் உம்முடைய ஜனங்களையும் விட்டு நீங்கி, நதியிலேமாத்திரம் இருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the LORD did so; and there came a grievous swarm of flies into the house of Pharaoh, and into his servants' houses, and into all the land of Egypt: the land was corrupted by reason of the swarm of flies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தவளைகள் உம்மையும் உம்முடைய வீட்டையும் உம்முடைய ஊழியக்காரரையும் உம்முடைய ஜனங்களையும் விட்டு நீங்கி, நதியிலேமாத்திரம் இருக்கும் என்றான்.]]></a:t>
+              <a:t><![CDATA[24. And the LORD did so; and there came a grievous swarm of flies into the house of Pharaoh, and into his servants' houses, and into all the land of Egypt: the land was corrupted by reason of the swarm of flies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது கர்த்தர் மோசேயின் சொற்படி, வண்டு ஜாதிகள் பார்வோனையும் அவன் ஊழியக்காரரையும் அவன் ஜனங்களையும் விட்டு நீங்கும்படி செய்தார்; ஒன்றாகிலும் மீந்திருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[25. And Pharaoh called for Moses and for Aaron, and said, Go all of you, sacrifice to your God in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +6000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது கர்த்தர் மோசேயின் சொற்படி, வண்டு ஜாதிகள் பார்வோனையும் அவன் ஊழியக்காரரையும் அவன் ஜனங்களையும் விட்டு நீங்கும்படி செய்தார்; ஒன்றாகிலும் மீந்திருக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[25. And Pharaoh called for Moses and for Aaron, and said, Go all of you, sacrifice to your God in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயும் ஆரோனும் பார்வோனை விட்டுப் புறப்பட்டார்கள். பார்வோனுக்கு விரோதமாக வரப்பண்ணின தவளைகள் நிமித்தம் மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And Moses said, It is not meet so to do; for we shall sacrifice the abomination of the Egyptians to the LORD our God: lo, shall we sacrifice the abomination of the Egyptians before their eyes, and will they not stone us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. மோசேயும் ஆரோனும் பார்வோனை விட்டுப் புறப்பட்டார்கள். பார்வோனுக்கு விரோதமாக வரப்பண்ணின தவளைகள் நிமித்தம் மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்.]]></a:t>
+              <a:t><![CDATA[26. And Moses said, It is not meet so to do; for we shall sacrifice the abomination of the Egyptians to the LORD our God: lo, shall we sacrifice the abomination of the Egyptians before their eyes, and will they not stone us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. பார்வோனோ இந்த முறையும் தன் இருதயத்தைக் கடினப்படுத்தி, ஜனங்களைப் போகவிடாதிருந்தான்.]]></a:t>
+              <a:t><![CDATA[26. And Moses said, It is not meet so to do; for we shall sacrifice the abomination of the Egyptians to the LORD our God: lo, shall we sacrifice the abomination of the Egyptians before their eyes, and will they not stone us?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் பேன்களைப் பிறப்பிக்கும்படிப் பிரயத்தனஞ் செய்தார்கள்; செய்தும், அவர்களால் கூடாமற்போயிற்று; பேன்கள் மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And the river shall bring forth frogs abundantly, which shall go up and come into yours house, and into your bedchamber, and upon your bed, and into the house of your servants, and upon your people, and into yours ovens, and into your kneading troughs:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,51 +6545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் மோசேயின் சொற்படி செய்தார்; வீடுகளிலும் முற்றங்களிலும் வயல்களிலும் இருந்த தவளைகள் செத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[27. We will go three days' journey into the wilderness, and sacrifice to the LORD our God, as he shall command us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6622,51 +6654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தர் மோசேயின் சொற்படி செய்தார்; வீடுகளிலும் முற்றங்களிலும் வயல்களிலும் இருந்த தவளைகள் செத்துப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[27. We will go three days' journey into the wilderness, and sacrifice to the LORD our God, as he shall command us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6731,51 +6763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவைகளைக் குவியல் குவியலாகச் சேர்த்தார்கள்; அதினால் பூமியெங்கும் நாற்றமெடுத்தது.]]></a:t>
+              <a:t><![CDATA[28. And Pharaoh said, I will let you go, that all of you may sacrifice to the LORD your God in the wilderness; only all of you shall not go very far away: implore for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6840,51 +6872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இலகுவுண்டாயிற்றென்று பார்வோன் கண்டபோதோ, தன் இருதயத்தைக் கடினப்படுத்தி, அவர்களுக்குச் செவிகொடாமற் போனான்; கர்த்தர் சொல்லியிருந்தபடி ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[28. And Pharaoh said, I will let you go, that all of you may sacrifice to the LORD your God in the wilderness; only all of you shall not go very far away: implore for me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6949,51 +6981,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இலகுவுண்டாயிற்றென்று பார்வோன் கண்டபோதோ, தன் இருதயத்தைக் கடினப்படுத்தி, அவர்களுக்குச் செவிகொடாமற் போனான்; கர்த்தர் சொல்லியிருந்தபடி ஆயிற்று.]]></a:t>
+              <a:t><![CDATA[28. And Pharaoh said, I will let you go, that all of you may sacrifice to the LORD your God in the wilderness; only all of you shall not go very far away: implore for me.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Moses said, Behold, I go out from you, and I will implore the LORD that the swarms of flies may depart from Pharaoh, from his servants, and from his people, tomorrow: but let not Pharaoh deal deceitfully any more in not letting the people go to sacrifice to the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Moses said, Behold, I go out from you, and I will implore the LORD that the swarms of flies may depart from Pharaoh, from his servants, and from his people, tomorrow: but let not Pharaoh deal deceitfully any more in not letting the people go to sacrifice to the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Moses said, Behold, I go out from you, and I will implore the LORD that the swarms of flies may depart from Pharaoh, from his servants, and from his people, tomorrow: but let not Pharaoh deal deceitfully any more in not letting the people go to sacrifice to the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Moses said, Behold, I go out from you, and I will implore the LORD that the swarms of flies may depart from Pharaoh, from his servants, and from his people, tomorrow: but let not Pharaoh deal deceitfully any more in not letting the people go to sacrifice to the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And Moses went out from Pharaoh, and implored the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +7635,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் பேன்களைப் பிறப்பிக்கும்படிப் பிரயத்தனஞ் செய்தார்கள்; செய்தும், அவர்களால் கூடாமற்போயிற்று; பேன்கள் மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் இருந்தது.]]></a:t>
+              <a:t><![CDATA[3. And the river shall bring forth frogs abundantly, which shall go up and come into yours house, and into your bedchamber, and upon your bed, and into the house of your servants, and upon your people, and into yours ovens, and into your kneading troughs:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the LORD did according to the word of Moses; and he removed the swarms of flies from Pharaoh, from his servants, and from his people; there remained not one.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the LORD did according to the word of Moses; and he removed the swarms of flies from Pharaoh, from his servants, and from his people; there remained not one.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. And Pharaoh hardened his heart at this time also, neither would he let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +8071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது மந்திரவாதிகள் பார்வோனை நோக்கி: இது தேவனுடைய விரல் என்றார்கள். ஆனாலும், கர்த்தர் சொல்லியிருந்தபடி பார்வோனுடைய இருதயம் கடினப்பட்டது; அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[4. And the frogs shall come up both on you, and upon your people, and upon all your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +8180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அப்பொழுது மந்திரவாதிகள் பார்வோனை நோக்கி: இது தேவனுடைய விரல் என்றார்கள். ஆனாலும், கர்த்தர் சொல்லியிருந்தபடி பார்வோனுடைய இருதயம் கடினப்பட்டது; அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
+              <a:t><![CDATA[4. And the frogs shall come up both on you, and upon your people, and upon all your servants.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +8259,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474596035" r:id="rId1"/>
+    <p:sldLayoutId id="2478708551" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7879,54 +8783,118 @@
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8047,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. പിന്നെ യഹോവ മോശെയോടു കല്പിച്ചതു: നീ നാളെ നന്ന രാവിലെ എഴുന്നേറ്റു ഫറവോന്റെ മുമ്പാകെ നിൽക്ക; അവൻ]]></a:t>
+              <a:t><![CDATA[5. மேலும் கர்த்தர் மோசேயினிடத்தில் நீ ஆரோனை நோக்கி: நீ உன் கையிலிருக்கிற கோலை நதிகள் மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെള്ളത്തിന്റെ അടുക്കൽ വരും. നീ അവനോടു പറയേണ്ടതു എന്തെന്നാൽ: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: എന്നെ]]></a:t>
+              <a:t><![CDATA[வாய்க்கால்கள் மேலும் குளங்கள் மேலும் நீட்டி, எகிப்து தேசத்தின் மேல் தவளைகளை வரும்படி செய் என்று சொல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആരാധിപ്പാൻ എന്റെ ജനത്തെ വിട്ടയക്ക.]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. നീ എന്റെ ജനത്തെ വിട്ടയക്കയില്ല എങ്കിൽ ഞാൻ നിന്റെമേലും നിന്റെ ഭൃത്യന്മാരുടെ മേലും നിന്റെ ജനത്തിൻ]]></a:t>
+              <a:t><![CDATA[6. அப்படியே ஆரோன் தன் கையை எகிப்திலுள்ள தண்ணீர்கள் மேல் நீட்டினான்; அப்பொழுது தவளைகள் வந்து, எகிப்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേലും നിന്റെ ഗൃഹങ്ങളിലും നായീച്ചയെ അയക്കും. മിസ്രയീമ്യരുടെ വീടുകളും അവർ പാർക്കുന്ന ദേശവും]]></a:t>
+              <a:t><![CDATA[தேசத்தை மூடிக்கொண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നായീച്ചകൊണ്ടു നിറയും.]]></a:t>
+              <a:t><![CDATA[7. மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் அப்படிச் செய்து, எகிப்து தேசத்தின்மேல் தவளைகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഭൂമിയിൽ ഞാൻ തന്നേ യഹോവ എന്നു നീ അറിയേണ്ടതിന്നു എന്റെ ജനം പാർക്കുന്ന ഗോശെൻ ദേശത്തെ അന്നു ഞാൻ]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നായീച്ച വരാതെ വേർതിരിക്കും.]]></a:t>
+              <a:t><![CDATA[8. பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து: அந்தத் தவளைகள் என்னையும் என் ஜனங்களையும் விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എന്റെ ജനത്തിന്നും നിന്റെ ജനത്തിന്നും മദ്ധ്യേ ഞാൻ ഒരു വ്യത്യാസം വെക്കും; നാളെ ഈ അടയാളം ഉണ്ടാകും.]]></a:t>
+              <a:t><![CDATA[நீங்கும்படி கர்த்தரை நோக்கி வேண்டிக்கொள்ளுங்கள்; கர்த்தருக்குப் பலியிடும்படி ஜனங்களைப் போகவிடுவேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യഹോവ അങ്ങനെ തന്നേ ചെയ്തു: അനവധി നായീച്ച ഫറവോന്റെ അരമനയിലും അവന്റെ ഭൃത്യന്മാരുടെ വീടുകളിലും]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അപ്പോൾ യഹോവ മോശെയോടു: നിന്റെ വടി നീട്ടി നിലത്തിലെ പൊടിയെ അടിക്ക എന്നു അഹരോനോടു പറക. അതു]]></a:t>
+              <a:t><![CDATA[1. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போய்: எனக்கு ஆராதனை செய்ய என் ஜனங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീംദേശത്തു എല്ലാടവും വന്നു; നായീച്ചയാൽ ദേശം നശിച്ചു.]]></a:t>
+              <a:t><![CDATA[9. அப்பொழுது மோசே பார்வோனை நோக்கி: தவளைகள் நதியிலேமாத்திரம் இருக்கத்தக்கதாய் அவைகளை உம்மிடத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ നദിയെ അടിച്ചിട്ടു ഏഴു ദിവസം കഴിഞ്ഞപ്പോൾ മോശെയോടു കല്പിച്ചതു: നീ ഫറവോന്റെ അടുക്കൽ ചെന്നു]]></a:t>
+              <a:t><![CDATA[உம்முடைய வீட்டிலும் இல்லாமல் ஒழிந்துபோகும்படிசெய்ய, உமக்காகவும் உம்முடைய ஊழியக்காரருக்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയേണ്ടതു എന്തെന്നാൽ: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: എന്നെ ആരാധിപ്പാൻ എന്റെ ജനത്തെ വിട്ടയക്ക.]]></a:t>
+              <a:t><![CDATA[உம்முடைய ஜனங்களுக்காகவும் நான் விண்ணப்பம் பண்ணவேண்டிய காலத்தைக் குறிக்கும் மேன்மை உமக்கே இருப்பதாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നീ അവരെ വിട്ടയപ്പാൻ സമ്മതിക്കയില്ലെങ്കിൽ ഞാൻ നിന്റെ രാജ്യത്തെ ഒക്കെയും തവളയെക്കൊണ്ടു ബാധിക്കും.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നദിയിൽ തവള അനവധിയായി ജനിക്കും; അതു കയറി നിന്റെ അരമനയിലും ശയനഗൃഹത്തിലും കട്ടിലിന്മേലും നിന്റെ]]></a:t>
+              <a:t><![CDATA[10. அதற்கு அவன்: நாளைக்கு என்றான். அப்பொழுது இவன்: எங்கள் தேவனாகிய கர்த்தருக்கு ஒப்பானவர் இல்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭൃത്യന്മാരുടെ വീടുകളിലും നിന്റെ ജനത്തിന്മേലും അപ്പം ചുടുന്ന അടുപ്പുകളിലും മാവു കുഴെക്കുന്ന]]></a:t>
+              <a:t><![CDATA[என்பதை நீர் அறியும்படிக்கு உம்முடைய வார்த்தையின்படி ஆகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തൊട്ടികളിലും വരും.]]></a:t>
+              <a:t><![CDATA[11. தவளைகள் உம்மையும் உம்முடைய வீட்டையும் உம்முடைய ஊழியக்காரரையும் உம்முடைய ஜனங்களையும் விட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. തവള നിന്റെ മേലും നിന്റെ ജനത്തിന്മേലും നിന്റെ സകലഭൃത്യന്മാരുടെ മേലും കയറും.]]></a:t>
+              <a:t><![CDATA[நீங்கி, நதியிலேமாத்திரம் இருக்கும் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവ പിന്നെയും മോശെയോടു: മിസ്രയീംദേശത്തു തവള കയറുവാൻ നദികളിൻ മേലും പുഴകളിൻ മേലും കുളങ്ങളിൻ മേലും]]></a:t>
+              <a:t><![CDATA[12. மோசேயும் ஆரோனும் பார்வோனை விட்டுப் புறப்பட்டார்கள். பார்வோனுக்கு விரோதமாக வரப்பண்ணின தவளைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വടിയോടുകൂടെ കൈ നീട്ടുക എന്നു നീ അഹരോനോടു പറയേണം എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[நிமித்தம் மோசே கர்த்தரை நோக்கிக் கூப்பிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീംദേശത്തു എല്ലാടവും പേൻ ആയ്തീരും എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[அனுப்பிவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അങ്ങനെ അഹരോൻ മിസ്രയീമിലെ വെള്ളങ്ങളിൻ മേൽ കൈ നീട്ടി, തവള കയറി മിസ്രയീംദേശത്തെ മൂടി.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தர் மோசேயின் சொற்படி செய்தார்; வீடுகளிலும் முற்றங்களிலும் வயல்களிலும் இருந்த தவளைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. അപ്പോൾ ഫറവോൻ മോശെയെയും അഹരോനെയും വിളിച്ചു: നിങ്ങൾ പോയി ദേശത്തുവെച്ചു തന്നേ നിങ്ങളുടെ ദൈവത്തിന്നു]]></a:t>
+              <a:t><![CDATA[செத்துப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാഗം കഴിപ്പിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[14. அவைகளைக் குவியல் குவியலாகச் சேர்த்தார்கள்; அதினால் பூமியெங்கும் நாற்றமெடுத்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. മന്ത്രവാദികളും തങ്ങളുടെ മന്ത്രവാദത്താൽ അതുപോലെ ചെയ്തു, മിസ്രയീംദേശത്തു തവള കയറുമാറാക്കി.]]></a:t>
+              <a:t><![CDATA[15. இலகுவுண்டாயிற்றென்று பார்வோன் கண்டபோதோ, தன் இருதயத்தைக் கடினப்படுத்தி, அவர்களுக்குச் செவிகொடாமற்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അതിന്നു മോശെ: അങ്ങനെ ചെയ്തുകൂടാ; മിസ്രയീമ്യർക്കു അറെപ്പായുള്ളതു ഞങ്ങളുടെ ദൈവമായ യഹോവെക്കു യാഗം]]></a:t>
+              <a:t><![CDATA[போனான்; கர்த்தர் சொல்லியிருந்தபடி ஆயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴിക്കേണ്ടിവരുമല്ലോ; മിസ്രയീമ്യർക്കു അറെപ്പായുള്ളതു അവർ കാൺകെ ഞങ്ങൾ യാഗം കഴിച്ചാൽ അവർ ഞങ്ങളെ]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது கர்த்தர் மோசேயினிடத்தில்: நீ ஆரோனை நோக்கி: உன் கோலை நீட்டி, பூமியின் புழுதியின் மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്ലെറികയില്ലയോ?]]></a:t>
+              <a:t><![CDATA[அடி; அப்பொழுது அது எகிப்து தேசமெங்கும் பேன்களாய்ப் போம் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ഞങ്ങളുടെ ദൈവമായ യഹോവ ഞങ്ങളോടു കല്പിച്ചതുപോലെ ഞങ്ങൾ മൂന്നു ദിവസത്തെ വഴി ദൂരം മരുഭൂമിയിൽ പോയി]]></a:t>
+              <a:t><![CDATA[17. அப்படியே செய்தார்கள்; ஆரோன் தன் கையிலிருந்த தன் கோலை நீட்டி, பூமியின் புழுதியின்மேல் அடித்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്നു യാഗം കഴിക്കേണം എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[அப்பொழுது அது மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் பேன்களாய் எகிப்து தேசமெங்கும் பூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എന്നാറെ ഫറവോൻ മോശെയെയും അഹരോനെയും വിളിപ്പിച്ചു: തവള എന്നെയും എന്റെ ജനത്തെയും വിട്ടു]]></a:t>
+              <a:t><![CDATA[புழுதியெல்லாம் பேன்களாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അവർ അങ്ങനെ ചെയ്തു; അഹരോൻ വടിയോടുകൂടെ കൈ നീട്ടി നിലത്തിലെ പൊടിയെ അടിച്ചു; അതു മനുഷ്യരുടെ മേലും]]></a:t>
+              <a:t><![CDATA[2. நீ அவர்களை அனுப்பிவிடமாட்டேன் என்பாயாகில், உன் எல்லை அடங்கலையும் தவளைகளால் வாதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീങ്ങുമാറാകേണ്ടതിന്നു യഹോവയോടു പ്രാർത്ഥിപ്പിൻ. എന്നാൽ യഹോവെക്കു യാഗം കഴിപ്പാൻ ഞാൻ ജനത്തെ വിട്ടയക്കാം]]></a:t>
+              <a:t><![CDATA[18. மந்திரவாதிகளும் தங்கள் மந்திரவித்தையினால் பேன்களைப் பிறப்பிக்கும்படிப் பிரயத்தனஞ் செய்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[செய்தும், அவர்களால் கூடாமற்போயிற்று; பேன்கள் மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അപ്പോൾ ഫറവോൻ: നിങ്ങളുടെ ദൈവമായ യഹോവെക്കു മരുഭൂമിയിൽവെച്ചു യാഗം കഴിക്കേണ്ടതിന്നു നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[19. அப்பொழுது மந்திரவாதிகள் பார்வோனை நோக்கி: இது தேவனுடைய விரல் என்றார்கள். ஆனாலும், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടയക്കാം; അതിദൂരത്തു മാത്രം പോകരുതു; എനിക്കു വേണ്ടി പ്രാർത്ഥിപ്പിൻ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[சொல்லியிருந்தபடி பார்வோனுடைய இருதயம் கடினப்பட்டது; அவர்களுக்குச் செவிகொடாமற் போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. മോശെ ഫറവോനോടു: തവള നിന്നെയും നിന്റെ ഗൃഹങ്ങളെയും വിട്ടു നീങ്ങി നദിയിൽ മാത്രം ഇരിക്കേണ്ടതിന്നു ഞാൻ]]></a:t>
+              <a:t><![CDATA[20. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நாளை அதிகாலமே நீ எழுந்துபோய், பார்வோன் நதிக்குப் புறப்பட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിനക്കും നിന്റെ ഭൃത്യന്മാർക്കും നിന്റെ ജനത്തിനും വേണ്ടി എപ്പോൾ പ്രാർത്ഥിക്കേണം എന്നു എനിക്കു സമയം]]></a:t>
+              <a:t><![CDATA[வரும்போது, அவனுக்கு முன்பாக நின்று; எனக்கு ஆராதனை செய்யும்படி என் ஜனங்களைப் போகவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിശ്ചയിച്ചാലും എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[21. என் ஜனங்களைப் போகவிடாயாகில், நான் உன் மேலும், உன் ஊழியக்காரர் மேலும், உன் ஜனங்கள்மேலும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. അതിന്നു മോശെ: ഞാൻ നിന്റെ അടുക്കൽ നിന്നു പുറപ്പെട്ടു യഹോവയോടു പ്രാർത്ഥിക്കും; നാളെ നായീച്ച]]></a:t>
+              <a:t><![CDATA[வீடுகள் மேலும் பலவித வண்டுகளை அனுப்புவேன்; எகிப்தியர் வீடுகளும் அவர்கள் இருக்கிற தேசமும் அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഫറവോനെയും ഭൃത്യന്മാരെയും ജനത്തെയും വിട്ടു നീങ്ങിപ്പോകും. എങ്കിലും യഹോവെക്കു യാഗം കഴിപ്പാൻ ജനത്തെ]]></a:t>
+              <a:t><![CDATA[வண்டுகளால் நிறையும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടയക്കാതിരിക്കുന്നതിനാൽ ഫറവോൻ ഇനി ചതിവു ചെയ്യരുതു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[22. பூமியின் நடுவில் நானே கர்த்தர் என்பதை நீ அறியும்படி என் ஜனங்கள் இருக்கிற கோசேன் நாட்டில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൃഗങ്ങളിൻ മേലും പേൻ ആയ്തീർന്നു; മിസ്രയീംദേശത്തെങ്ങും നിലത്തിലെ പൊടിയെല്ലാം പേൻ ആയ്തീർന്നു.]]></a:t>
+              <a:t><![CDATA[3. நதி தவளைகளைத் திரளாய்ப் பிறப்பிக்கும்; அவைகள் உன் வீட்டிலும் உன் படுக்கை அறையிலும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നാളെ എന്നു അവൻ പറഞ്ഞു; ഞങ്ങളുടെ ദൈവമായ യഹോവയെപ്പോലെ ആരുമില്ല എന്നു നീ അറിയേണ്ടതിന്നു നിന്റെ]]></a:t>
+              <a:t><![CDATA[அந்நாளிலே வண்டுகள் வராதபடிக்கு, அந்த நாட்டை விசேஷப்படுத்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാക്കുപോലെ ആകട്ടെ;]]></a:t>
+              <a:t><![CDATA[23. என் ஜனங்களுக்கும் உன் ஜனங்களுக்கும் வித்தியாசம் உண்டாகும்படி செய்வேன்; இந்த அடையாளம் நாளைக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. അങ്ങനെ മോശെ ഫറവോന്റെ അടുക്കൽ നിന്നു പുറപ്പെട്ടു യഹോവയോടു പ്രാർത്ഥിച്ചു.]]></a:t>
+              <a:t><![CDATA[உண்டாகும் என்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. തവള നിന്നെയും നിന്റെ ഗൃഹങ്ങളെയും നിന്റെ ഭൃത്യന്മാരെയും ജനത്തെയും വിട്ടു മാറി നദിയിൽ മാത്രം]]></a:t>
+              <a:t><![CDATA[24. அப்படியே கர்த்தர் செய்தார்; மகாதிரளான வண்டு ஜாதிகள் பார்வோன் வீட்டிலும், அவன் ஊழியக்காரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +15351,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കും എന്നു അവൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[வீடுகளிலும், எகிப்து தேசம் முழுவதிலும் வந்தது; வண்டுகளினாலே தேசம் கெட்டுப்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +15483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. യഹോവ മോശെയുടെ പ്രാർത്ഥനപ്രകാരം ചെയ്തു: നായീച്ച ഒന്നുപോലും ശേഷിക്കാതെ ഫറവോനെയും ഭൃത്യന്മാരെയും]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து: நீங்கள் போய், உங்கள் தேவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +15615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തെയും വീട്ടു നീങ്ങിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[தேசத்திலேதானே பலியிடுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +15747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അങ്ങനെ മോശെയും അഹരോനും ഫറവോന്റെ അടുക്കൽനിന്നു ഇറങ്ങി ഫറവോന്റെ മേൽ വരുത്തിയ തവളനിമിത്തം മോശെ]]></a:t>
+              <a:t><![CDATA[26. அதற்கு மோசே: அப்படிச் செய்யத்தகாது; எங்கள் தேவனாகிய கர்த்தருக்கு நாங்கள் எகிப்தியருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +15879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയോടു പ്രാർത്ഥിച്ചു.]]></a:t>
+              <a:t><![CDATA[அருவருப்பை பலியிடுகிறதாய் இருக்குமே, எகிப்தியருடைய அருவருப்பை நாங்கள் அவர்கள் கண்களுக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +16011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. എന്നാൽ ഫറവോൻ ഈ പ്രാവശ്യവും തന്റെ ഹൃദയം കഠിനമാക്കി; ജനത്തെ വിട്ടയച്ചതുമില്ല.]]></a:t>
+              <a:t><![CDATA[பலியிட்டால், எங்களைக் கல்லெறிவார்கள் அல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +16143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. മന്ത്രവാദികളും തങ്ങളുടെ മന്ത്രവാദത്താൽ പേൻ ഉളവാക്കുവാൻ അതുപോലെ ചെയ്തു; അവർക്കു കഴിഞ്ഞില്ല താനും.]]></a:t>
+              <a:t><![CDATA[மஞ்சத்தின்மேலும், உன் ஊழியக்காரர் வீடுகளிலும், உன் ஜனங்களிடத்திலும், உன் அடுப்புகளிலும், மாப்பிசைகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,51 +16275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. മോശെയുടെ പ്രാർത്ഥനപ്രകാരം യഹോവ ചെയ്തു; ഗൃഹങ്ങളിലും മുറ്റങ്ങളിലും പറമ്പുകളിലും ഉള്ള തവള]]></a:t>
+              <a:t><![CDATA[27. நாங்கள் வனாந்தரத்தில் மூன்று நாள் பிரயாணம் போய், எங்கள் தேவனாகிய கர்த்தர் எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15439,51 +16407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചത്തുപോയി.]]></a:t>
+              <a:t><![CDATA[விதிக்கிறபடியே அவருக்குப் பலியிடுவோம் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15571,51 +16539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അവർ അതിനെ കൂമ്പാരംകൂമ്പാരമായി കൂട്ടി; ദേശം നാറുകയും ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[28. அப்பொழுது பார்வோன்: நீங்கள் உங்கள் தேவனாகிய கர்த்தருக்கு வனாந்தரத்தில் பலியிடும்படிக்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15703,51 +16671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എന്നാൽ സ്വൈരം വന്നു എന്നു ഫറവോൻ കണ്ടാറെ യഹോവ അരുളിച്ചെയ്തിരുന്നതുപോലെ അവൻ തന്റെ ഹൃദയത്തെ]]></a:t>
+              <a:t><![CDATA[உங்களைப் போகவிடுவேன்; ஆனாலும், நீங்கள் அதிக தூரமாய்ப் போகவேண்டாம்; எனக்காக வேண்டுதல் செய்யுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15835,51 +16803,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഠിനമാക്കി അവരെ ശ്രദ്ധിച്ചതുമില്ല.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. அதற்கு மோசே: நான் உம்மை விட்டுப் புறப்பட்டபின், நாளைக்கு வண்டுகள் பார்வோனையும் அவர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஊழியக்காரரையும் அவர் ஜனங்களையும் விட்டு நீங்கும்படி, நான் கர்த்தரை நோக்கி வேண்டுதல் செய்வேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆனாலும், கர்த்தருக்குப் பலியிடுகிறதற்கு ஜனங்களைப் போகவிடாதபடிப் பார்வோன் இனி வஞ்சனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[செய்யாதிருப்பாராக என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. மோசே பார்வோனை விட்டுப் புறப்பட்டுப்போய், கர்த்தரை நோக்கி வேண்டுதல் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +17595,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനുഷ്യരുടെയും മൃഗങ്ങളുടെയും മേൽ പേൻ ഉളവായതുകൊണ്ടു മന്ത്രവാദികൾ ഫറവോനോടു:]]></a:t>
+              <a:t><![CDATA[உன் தொட்டிகளிலும் வந்து ஏறும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்பொழுது கர்த்தர் மோசேயின் சொற்படி, வண்டு ஜாதிகள் பார்வோனையும் அவன் ஊழியக்காரரையும் அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜனங்களையும் விட்டு நீங்கும்படி செய்தார்; ஒன்றாகிலும் மீந்திருக்கவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. பார்வோனோ இந்த முறையும் தன் இருதயத்தைக் கடினப்படுத்தி, ஜனங்களைப் போகவிடாதிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +18123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഇതു ദൈവത്തിന്റെ വിരൽ ആകുന്നു എന്നു പറഞ്ഞു; എന്നാൽ യഹോവ അരുളിച്ചെയ്തിരുന്നതുപോലെ ഫറവോന്റെ ഹൃദയം]]></a:t>
+              <a:t><![CDATA[4. அந்தத் தவளைகள் உன்மேலும், உன் ஜனங்கள் மேலும், உன் ஊழியக்காரர் எல்லார் மேலும் வந்து ஏறுமென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +18255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഠിനപ്പെട്ടു അവൻ അവരെ ശ്രദ്ധിച്ചതുമില്ല.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +18316,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme91">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme91">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme91">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +18426,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme91">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +18601,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>72</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>