--- v0 (2026-06-15)
+++ v1 (2026-09-16)
@@ -117,50 +117,72 @@
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -204,50 +226,61 @@
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,53 +441,64 @@
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -514,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும், நாளைக்குக் கர்த்தர் இந்தக் காரியத்தை தேசத்தில் செய்வார் என்று சொல்லி, கர்த்தர் ஒரு காலத்தைக் குறித்தார் என்றும், எபிரெயருடைய தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றும் அவனிடத்தில் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD appointed a set time, saying, Tomorrow the LORD shall do this thing in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -623,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுநாளில் கர்த்தர் அந்தக் காரியத்தைச் செய்தார்; எகிப்தியருடைய மிருகஜீவன்கள் எல்லாம் செத்துப்போயிற்று; இஸ்ரவேல் புத்திரரின் மிருகஜீவன்களில் ஒன்றாகிலும் சாகவில்லை.]]></a:t>
+              <a:t><![CDATA[5. And the LORD appointed a set time, saying, Tomorrow the LORD shall do this thing in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -732,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுநாளில் கர்த்தர் அந்தக் காரியத்தைச் செய்தார்; எகிப்தியருடைய மிருகஜீவன்கள் எல்லாம் செத்துப்போயிற்று; இஸ்ரவேல் புத்திரரின் மிருகஜீவன்களில் ஒன்றாகிலும் சாகவில்லை.]]></a:t>
+              <a:t><![CDATA[6. And the LORD did that thing on the next day, and all the cattle of Egypt died: but of the cattle of the children of Israel died not one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -841,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பார்வோன் விசாரித்து, இஸ்ரவேலரின் மிருகஜீவன்களில் ஒன்றாகிலும் சாகவில்லை என்று அறிந்தான். பார்வோனுடைய இருதயமோ கடினப்பட்டது; அவன் ஜனங்களைப் போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[6. And the LORD did that thing on the next day, and all the cattle of Egypt died: but of the cattle of the children of Israel died not one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -950,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. பார்வோன் விசாரித்து, இஸ்ரவேலரின் மிருகஜீவன்களில் ஒன்றாகிலும் சாகவில்லை என்று அறிந்தான். பார்வோனுடைய இருதயமோ கடினப்பட்டது; அவன் ஜனங்களைப் போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[7. And Pharaoh sent, and, behold, there was not one of the cattle of the Israelites dead. And the heart of Pharaoh was hardened, and he did not let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1059,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: உங்கள் கைப்பிடி நிறைய சூளையின் சாம்பலை அள்ளிக் கொள்ளுங்கள்; மோசே அதைப் பார்வோனுடைய கண்களுக்குமுன் வானத்திற்கு நேராக இறைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[7. And Pharaoh sent, and, behold, there was not one of the cattle of the Israelites dead. And the heart of Pharaoh was hardened, and he did not let the people go.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1168,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: உங்கள் கைப்பிடி நிறைய சூளையின் சாம்பலை அள்ளிக் கொள்ளுங்கள்; மோசே அதைப் பார்வோனுடைய கண்களுக்குமுன் வானத்திற்கு நேராக இறைக்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Moses and unto Aaron, Take to you handfuls of ashes of the furnace, and let Moses sprinkle it toward the heaven in the sight of Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1277,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அது எகிப்து தேசம் மீதெங்கும் தூசியாகி, எகிப்து தேசமெங்கும் மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் எரிபந்தமான கொப்புளங்களை எழும்பப் பண்ணும் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Moses and unto Aaron, Take to you handfuls of ashes of the furnace, and let Moses sprinkle it toward the heaven in the sight of Pharaoh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1386,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அது எகிப்து தேசம் மீதெங்கும் தூசியாகி, எகிப்து தேசமெங்கும் மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் எரிபந்தமான கொப்புளங்களை எழும்பப் பண்ணும் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. And it shall become small dust in all the land of Egypt, and shall be a boil breaking forth with blains upon man, and upon beast, throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1495,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவர்கள் சூளையின் சாம்பலை அள்ளிக்கொண்டு, பார்வோனுக்கு முன்பாக வந்து நின்றார்கள். மோசே அதை வானத்துக்கு நேராக இறைத்தான்; அப்பொழுது மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் எரிபந்தமான கொப்புளங்கள் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[9. And it shall become small dust in all the land of Egypt, and shall be a boil breaking forth with blains upon man, and upon beast, throughout all the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1604,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போய்: எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[1. Then the LORD said unto Moses, Go in unto Pharaoh, and tell him, Thus says the LORD God of the Hebrews, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1713,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்படியே அவர்கள் சூளையின் சாம்பலை அள்ளிக்கொண்டு, பார்வோனுக்கு முன்பாக வந்து நின்றார்கள். மோசே அதை வானத்துக்கு நேராக இறைத்தான்; அப்பொழுது மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் எரிபந்தமான கொப்புளங்கள் எழும்பிற்று.]]></a:t>
+              <a:t><![CDATA[10. And they took ashes of the furnace, and stood before Pharaoh; and Moses sprinkled it up toward heaven; and it became a boil breaking forth with blains upon man, and upon beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1822,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தக் கொப்புளங்கள் மந்திரவாதிகள் மேலும் எகிப்தியர் எல்லார் மேலும் உண்டானதினால், அந்தக் கொப்புளங்கள் நிமித்தம் மந்திரவாதிகளும் மோசேக்கு முன்பாக நிற்கக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And they took ashes of the furnace, and stood before Pharaoh; and Moses sprinkled it up toward heaven; and it became a boil breaking forth with blains upon man, and upon beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1931,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அந்தக் கொப்புளங்கள் மந்திரவாதிகள் மேலும் எகிப்தியர் எல்லார் மேலும் உண்டானதினால், அந்தக் கொப்புளங்கள் நிமித்தம் மந்திரவாதிகளும் மோசேக்கு முன்பாக நிற்கக் கூடாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. And they took ashes of the furnace, and stood before Pharaoh; and Moses sprinkled it up toward heaven; and it became a boil breaking forth with blains upon man, and upon beast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2040,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும், கர்த்தர் மோசேயோடே சொல்லியிருந்தபடியே, கர்த்தர் பார்வோனின் இருதயத்தைக் கடினப்படுத்தினார்; அவன் அவர்களுக்குச் செவிகொடுக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[11. And the magicians could not stand before Moses because of the boils; for the boil was upon the magicians, and upon all the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2149,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ அதிகாலமே எழுந்திருந்து போய், பார்வோனுக்கு முன்பாக நின்று; எனக்கு ஆராதனை செய்ய என் ஜனங்களை அனுப்பிவிடு.]]></a:t>
+              <a:t><![CDATA[11. And the magicians could not stand before Moses because of the boils; for the boil was upon the magicians, and upon all the Egyptians.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2258,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ அதிகாலமே எழுந்திருந்து போய், பார்வோனுக்கு முன்பாக நின்று; எனக்கு ஆராதனை செய்ய என் ஜனங்களை அனுப்பிவிடு.]]></a:t>
+              <a:t><![CDATA[12. And the LORD hardened the heart of Pharaoh, and he hearkened not unto them; as the LORD had spoken unto Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2367,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விடாதிருந்தால், பூமியெங்கும் என்னைப் போல வேறொருவரும் இல்லை என்பதை நீ அறியும்படிக்கு, இந்தமுறை நான் சகலவித வாதைகளையும் உன் இருதயத்திலும், உன் ஊழியக்காரர் மேலும் உன் ஜனங்கள் மேலும் அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[12. And the LORD hardened the heart of Pharaoh, and he hearkened not unto them; as the LORD had spoken unto Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2476,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. விடாதிருந்தால், பூமியெங்கும் என்னைப் போல வேறொருவரும் இல்லை என்பதை நீ அறியும்படிக்கு, இந்தமுறை நான் சகலவித வாதைகளையும் உன் இருதயத்திலும், உன் ஊழியக்காரர் மேலும் உன் ஜனங்கள் மேலும் அனுப்புவேன்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD said unto Moses, Rise up early in the morning, and stand before Pharaoh, and say unto him, Thus says the LORD God of the Hebrews, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2585,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ பூமியில் இராமல் நாசமாய்ப் போகும்படி நான் என் கையை நீட்டி, உன்னையும் உன் ஜனங்களையும் கொள்ளை நோயினால் வாதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. And the LORD said unto Moses, Rise up early in the morning, and stand before Pharaoh, and say unto him, Thus says the LORD God of the Hebrews, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2694,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ பூமியில் இராமல் நாசமாய்ப் போகும்படி நான் என் கையை நீட்டி, உன்னையும் உன் ஜனங்களையும் கொள்ளை நோயினால் வாதிப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. For I will at this time send all my plagues upon yours heart, and upon your servants, and upon your people; that you may know that there is none like me in all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2803,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பின்பு, கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போய்: எனக்கு ஆராதனை செய்ய என் ஜனங்களைப் போகவிடு.]]></a:t>
+              <a:t><![CDATA[1. Then the LORD said unto Moses, Go in unto Pharaoh, and tell him, Thus says the LORD God of the Hebrews, Let my people go, that they may serve me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2912,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என் நாமம் பூமியிலெங்கும் பிரஸ்தாபமாகும்படியாகவும் உன்னை நிலைநிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[14. For I will at this time send all my plagues upon yours heart, and upon your servants, and upon your people; that you may know that there is none like me in all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3021,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என் நாமம் பூமியிலெங்கும் பிரஸ்தாபமாகும்படியாகவும் உன்னை நிலைநிறுத்தினேன்.]]></a:t>
+              <a:t><![CDATA[15. For now I will stretch out my hand, that I may strike you and your people with pestilence; and you shall be cut off from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3130,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீ என் ஜனங்களைப் போகவிடாமல், இன்னும் அவர்களுக்கு விரோதமாய் உன்னை உயர்த்துகிறாயா?]]></a:t>
+              <a:t><![CDATA[15. For now I will stretch out my hand, that I may strike you and your people with pestilence; and you shall be cut off from the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3239,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எகிப்து தோன்றிய நாள்முதல் இதுவரைக்கும் அதில் பெய்யாத மிகவும் கொடிய கல்மழையை நாளை இந்நேரம் பெய்யப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[16. And in very deed for this cause have I raised you up, in order to show in you my power; and that my name may be declared throughout all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3348,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எகிப்து தோன்றிய நாள்முதல் இதுவரைக்கும் அதில் பெய்யாத மிகவும் கொடிய கல்மழையை நாளை இந்நேரம் பெய்யப் பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[16. And in very deed for this cause have I raised you up, in order to show in you my power; and that my name may be declared throughout all the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3457,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுதே ஆள் அனுப்பி, உன் மிருக ஜீவன்களையும் வெளியில் உனக்கு இருக்கிற யாவையும் சேர்த்துக்கொள்; வீட்டிலே சேர்க்கப்படாமல் வெளியிலிருக்கும் ஒவ்வொரு மனிதனும் மிருகமும் செத்துப்போகத்தக்கதாய் அந்தக் கல்மழை பெய்யும் என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று அவனுக்குச் சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[17. As yet exalt you yourself against my people, that you will not let them go?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3566,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுதே ஆள் அனுப்பி, உன் மிருக ஜீவன்களையும் வெளியில் உனக்கு இருக்கிற யாவையும் சேர்த்துக்கொள்; வீட்டிலே சேர்க்கப்படாமல் வெளியிலிருக்கும் ஒவ்வொரு மனிதனும் மிருகமும் செத்துப்போகத்தக்கதாய் அந்தக் கல்மழை பெய்யும் என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று அவனுக்குச் சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[18. Behold, tomorrow about this time I will cause it to rain a very grievous hail, such as has not been in Egypt since the foundation thereof even until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3675,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இப்பொழுதே ஆள் அனுப்பி, உன் மிருக ஜீவன்களையும் வெளியில் உனக்கு இருக்கிற யாவையும் சேர்த்துக்கொள்; வீட்டிலே சேர்க்கப்படாமல் வெளியிலிருக்கும் ஒவ்வொரு மனிதனும் மிருகமும் செத்துப்போகத்தக்கதாய் அந்தக் கல்மழை பெய்யும் என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று அவனுக்குச் சொல் என்றார்]]></a:t>
+              <a:t><![CDATA[18. Behold, tomorrow about this time I will cause it to rain a very grievous hail, such as has not been in Egypt since the foundation thereof even until now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3784,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பார்வோனுடைய ஊழியக்காரரில் எவன் கர்த்தருடைய வார்த்தைக்குப் பயப்பட்டானோ, அவன் தன் வேலைக்காரரையும் தன் மிருகஜீவன்களையும் வீடுகளுக்கு ஓடிவரப் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. Send therefore now, and gather your cattle, and all that you have in the field; for upon every man and beast which shall be found in the field, and shall not be brought home, the hail shall come down upon them, and they shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3893,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பார்வோனுடைய ஊழியக்காரரில் எவன் கர்த்தருடைய வார்த்தைக்குப் பயப்பட்டானோ, அவன் தன் வேலைக்காரரையும் தன் மிருகஜீவன்களையும் வீடுகளுக்கு ஓடிவரப் பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[19. Send therefore now, and gather your cattle, and all that you have in the field; for upon every man and beast which shall be found in the field, and shall not be brought home, the hail shall come down upon them, and they shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4002,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ அவர்களை விடமாட்டேன் என்று இன்னும் நிறுத்தி வைத்தாயாகில்,]]></a:t>
+              <a:t><![CDATA[2. For if you refuse to let them go, and will hold them still,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4111,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. எவன் கர்த்தருடைய வார்த்தையை மதியாமற் போனானோ, அவன் தன் வேலைக்காரரையும் தன் மிருகஜீவன்களையும் வெளியிலே விட்டுவிட்டான்.]]></a:t>
+              <a:t><![CDATA[19. Send therefore now, and gather your cattle, and all that you have in the field; for upon every man and beast which shall be found in the field, and shall not be brought home, the hail shall come down upon them, and they shall die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4220,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: எகிப்து தேசம் எங்கும் மனிதர் மேலும் மிருகஜீவன்கள் மேலும் எகிப்து தேசத்திலிருக்கிற சகலவிதமான பயிர்வகைகள் மேலும் கல் மழை பெய்ய, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[20. He that feared the word of the LORD among the servants of Pharaoh made his servants and his cattle flee into the houses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4329,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: எகிப்து தேசம் எங்கும் மனிதர் மேலும் மிருகஜீவன்கள் மேலும் எகிப்து தேசத்திலிருக்கிற சகலவிதமான பயிர்வகைகள் மேலும் கல் மழை பெய்ய, உன் கையை வானத்திற்கு நேராக நீட்டு என்றார்.]]></a:t>
+              <a:t><![CDATA[20. He that feared the word of the LORD among the servants of Pharaoh made his servants and his cattle flee into the houses:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4438,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே மோசே தன் கோலை வானத்திற்கு நேராக நீட்டினான். அப்பொழுது கர்த்தர் இடிமுழக்கங்களையும் கல்மழையையும் அனுப்பினார்; அக்கினி தரையின்மேல் வேகமாய் ஓடிற்று, எகிப்து தேசத்தின்மேல் கர்த்தர் கல்மழையைப் பெய்யப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[21. And he that regarded not the word of the LORD left his servants and his cattle in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4547,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே மோசே தன் கோலை வானத்திற்கு நேராக நீட்டினான். அப்பொழுது கர்த்தர் இடிமுழக்கங்களையும் கல்மழையையும் அனுப்பினார்; அக்கினி தரையின்மேல் வேகமாய் ஓடிற்று, எகிப்து தேசத்தின்மேல் கர்த்தர் கல்மழையைப் பெய்யப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[21. And he that regarded not the word of the LORD left his servants and his cattle in the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4656,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கல்மழையும் கல்மழையோடே கலந்த அக்கினியும் மிகவும் கொடிதாயிருந்தது; எகிப்து தேசம் குடியேற்றப்பட்ட நாள்முதல் அதில் அப்படி ஒருபோதும் உண்டானதில்லை.]]></a:t>
+              <a:t><![CDATA[22. And the LORD said unto Moses, Stretch forth yours hand toward heaven, that there may be hail in all the land of Egypt, upon man, and upon beast, and upon every herb of the field, throughout the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4765,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கல்மழையும் கல்மழையோடே கலந்த அக்கினியும் மிகவும் கொடிதாயிருந்தது; எகிப்து தேசம் குடியேற்றப்பட்ட நாள்முதல் அதில் அப்படி ஒருபோதும் உண்டானதில்லை.]]></a:t>
+              <a:t><![CDATA[22. And the LORD said unto Moses, Stretch forth yours hand toward heaven, that there may be hail in all the land of Egypt, upon man, and upon beast, and upon every herb of the field, throughout the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4874,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எகிப்துதேசம் எங்கும் மனிதரையும் மிருகஜீவன்களையும், வெளியிலே இருந்தவைகள் எவைகளோ அவைகள் எல்லாவற்றையும் அந்தக் கல்மழை அழித்துப்போட்டது; அது வெளியின் பயிர்வகைகளையெல்லாம் அழித்து, வெளியின் மரங்களையெல்லாம் முறித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[22. And the LORD said unto Moses, Stretch forth yours hand toward heaven, that there may be hail in all the land of Egypt, upon man, and upon beast, and upon every herb of the field, throughout the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4983,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. எகிப்துதேசம் எங்கும் மனிதரையும் மிருகஜீவன்களையும், வெளியிலே இருந்தவைகள் எவைகளோ அவைகள் எல்லாவற்றையும் அந்தக் கல்மழை அழித்துப்போட்டது; அது வெளியின் பயிர்வகைகளையெல்லாம் அழித்து, வெளியின் மரங்களையெல்லாம் முறித்துப்போட்டது.]]></a:t>
+              <a:t><![CDATA[23. And Moses stretched forth his rod toward heaven: and the LORD sent thunder and hail, and the fire ran along upon the ground; and the LORD rained hail upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5092,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. இஸ்ரவேல் புத்திரர் இருந்த கோசேன் நாட்டிலேமாத்திரம் கல்மழை இல்லாதிருந்தது.]]></a:t>
+              <a:t><![CDATA[23. And Moses stretched forth his rod toward heaven: and the LORD sent thunder and hail, and the fire ran along upon the ground; and the LORD rained hail upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5201,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய கரம் வெளியிலிருக்கிற உன் மிருகஜீவன்களாகிய குதிரைகளின்மேலும் கழுதைகளின்மேலும் ஒட்டகங்களின்மேலும் ஆடுமாடுகளின் மேலும் இருக்கும்; மகா கொடிதான கொள்ளைநோய் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. Behold, the hand of the LORD is upon your cattle which is in the field, upon the horses, upon the asses, upon the camels, upon the oxen, and upon the sheep: there shall be a very grievous murrain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5310,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து; நான் இந்த முறை பாவம் செய்தேன்; கர்த்தர் நீதியுள்ளவர்; நானும் என் ஜனமும் துன்மார்க்கர்.]]></a:t>
+              <a:t><![CDATA[23. And Moses stretched forth his rod toward heaven: and the LORD sent thunder and hail, and the fire ran along upon the ground; and the LORD rained hail upon the land of Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5419,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து; நான் இந்த முறை பாவம் செய்தேன்; கர்த்தர் நீதியுள்ளவர்; நானும் என் ஜனமும் துன்மார்க்கர்.]]></a:t>
+              <a:t><![CDATA[24. So there was hail, and fire mingled with the hail, very grievous, such as there was none like it in all the land of Egypt since it became a nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5528,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இதுபோதும்; இந்த மகா இடிமுழக்கங்களும் கல்மழையும் ஒழியும்படிக்கு, கர்த்தரை நோக்கி விண்ணப்பம் பண்ணுங்கள்; நான் உங்களை போகவிடுவேன், இனி உங்களுக்குத் தடை இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[24. So there was hail, and fire mingled with the hail, very grievous, such as there was none like it in all the land of Egypt since it became a nation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5637,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இதுபோதும்; இந்த மகா இடிமுழக்கங்களும் கல்மழையும் ஒழியும்படிக்கு, கர்த்தரை நோக்கி விண்ணப்பம் பண்ணுங்கள்; நான் உங்களை போகவிடுவேன், இனி உங்களுக்குத் தடை இல்லை என்றான்.]]></a:t>
+              <a:t><![CDATA[25. And the hail stroke throughout all the land of Egypt all that was in the field, both man and beast; and the hail stroke every herb of the field, and brake every tree of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5746,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே அவனை நோக்கி: நான் பட்டணத்திலிருந்து புறப்பட்டவுடனே, என் கைகளைக் கர்த்தருக்கு நேராக விரிப்பேன்; அப்பொழுது இடிமுழக்கங்கள் ஓய்ந்து கல்மழை நின்றுபோம்: அதினால் பூமி கர்த்தருடையது என்பதை நீர் அறிவீர்.]]></a:t>
+              <a:t><![CDATA[25. And the hail stroke throughout all the land of Egypt all that was in the field, both man and beast; and the hail stroke every herb of the field, and brake every tree of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5855,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மோசே அவனை நோக்கி: நான் பட்டணத்திலிருந்து புறப்பட்டவுடனே, என் கைகளைக் கர்த்தருக்கு நேராக விரிப்பேன்; அப்பொழுது இடிமுழக்கங்கள் ஓய்ந்து கல்மழை நின்றுபோம்: அதினால் பூமி கர்த்தருடையது என்பதை நீர் அறிவீர்.]]></a:t>
+              <a:t><![CDATA[25. And the hail stroke throughout all the land of Egypt all that was in the field, both man and beast; and the hail stroke every herb of the field, and brake every tree of the field.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5964,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆகிலும் நீரும் உம்முடைய ஊழியக்காரரும் இன்னும் தேவனாகிய கர்த்தருக்குப் பயப்படமாட்டீர்கள் என்பதை அறிவேன் என்றான்.]]></a:t>
+              <a:t><![CDATA[26. Only in the land of Goshen, where the children of Israel were, was there no hail.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6073,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. அப்பொழுது வாற்கோதுமை கதிர்ப்பயிரும் சணல் தாள்ப்பயிருமாயிருந்தது; அதினால் சணலும் வாற்கோதுமையும் அழிக்கப்பட்டுப்போயிற்று.]]></a:t>
+              <a:t><![CDATA[27. And Pharaoh sent, and called for Moses and Aaron, and said unto them, I have sinned this time: the LORD is righteous, and I and my people are wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6182,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கோதுமையும் கம்பும் கதிர்விடாதிருந்ததால், அவைகள் அழிக்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[27. And Pharaoh sent, and called for Moses and Aaron, and said unto them, I have sinned this time: the LORD is righteous, and I and my people are wicked.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6291,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மோசே பார்வோனை விட்டுப் பட்டணத்திலிருந்து புறப்பட்டு, தன் கைகளைக் கர்த்தருக்கு நேராக விரித்தான்; அப்பொழுது இடிமுழக்கமும் கல்மழையும் நின்றது; மழையும் பூமியில் பெய்யாமலிருந்தது.]]></a:t>
+              <a:t><![CDATA[28. Implore the LORD (for it is enough) that there be no more mighty thunderings and hail; and I will let you go, and all of you shall stay no longer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6400,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தருடைய கரம் வெளியிலிருக்கிற உன் மிருகஜீவன்களாகிய குதிரைகளின்மேலும் கழுதைகளின்மேலும் ஒட்டகங்களின்மேலும் ஆடுமாடுகளின் மேலும் இருக்கும்; மகா கொடிதான கொள்ளைநோய் உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[3. Behold, the hand of the LORD is upon your cattle which is in the field, upon the horses, upon the asses, upon the camels, upon the oxen, and upon the sheep: there shall be a very grievous murrain.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6509,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. மோசே பார்வோனை விட்டுப் பட்டணத்திலிருந்து புறப்பட்டு, தன் கைகளைக் கர்த்தருக்கு நேராக விரித்தான்; அப்பொழுது இடிமுழக்கமும் கல்மழையும் நின்றது; மழையும் பூமியில் பெய்யாமலிருந்தது.]]></a:t>
+              <a:t><![CDATA[28. Implore the LORD (for it is enough) that there be no more mighty thunderings and hail; and I will let you go, and all of you shall stay no longer.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6618,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மழையும் கல்மழையும் இடிமுழக்கமும் நின்றுபோனதைப் பார்வோன் கண்டபோது, அவனும் அவன் ஊழியக்காரரும் பின்னும் பாவம் செய்து, தங்கள் இருதயத்தைக் கடினப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto him, As soon as I am gone out of the city, I will spread abroad my hands unto the LORD; and the thunder shall cease, neither shall there be any more hail; that you may know how that the earth is the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6727,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. மழையும் கல்மழையும் இடிமுழக்கமும் நின்றுபோனதைப் பார்வோன் கண்டபோது, அவனும் அவன் ஊழியக்காரரும் பின்னும் பாவம் செய்து, தங்கள் இருதயத்தைக் கடினப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto him, As soon as I am gone out of the city, I will spread abroad my hands unto the LORD; and the thunder shall cease, neither shall there be any more hail; that you may know how that the earth is the LORD's.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6836,51 +6880,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. கர்த்தர் மோசேயைக் கொண்டு சொல்லியிருந்தபடியே, பார்வோனின் இருதயம் கடினப்பட்டது; அவன் இஸ்ரவேல் புத்திரரைப் போகவிடவில்லை.]]></a:t>
+              <a:t><![CDATA[29. And Moses said unto him, As soon as I am gone out of the city, I will spread abroad my hands unto the LORD; and the thunder shall cease, neither shall there be any more hail; that you may know how that the earth is the LORD's.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But as for you and your servants, I know that all of you will not yet fear the LORD God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. But as for you and your servants, I know that all of you will not yet fear the LORD God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the flax and the barley was smitten: for the barley was in the ear, and the flax was in bud.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And the flax and the barley was smitten: for the barley was in the ear, and the flax was in bud.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. But the wheat and the spelt were not smitten: for they were not grown up.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Moses went out of the city from Pharaoh, and spread abroad his hands unto the LORD: and the thunders and hail ceased, and the rain was not poured upon the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6945,51 +7643,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் இஸ்ரவேலரின் மிருகஜீவன்களுக்கும் எகிப்தியரின் மிருகஜீவன்களுக்கும் வித்தியாசம் பண்ணுவார்; இஸ்ரவேல் புத்திரருக்கு உரியவைகள் எல்லாவற்றிலும் ஒன்றும் சாவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD shall sever between the cattle of Israel and the cattle of Egypt: and there shall nothing die of all that is the children's of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. And Moses went out of the city from Pharaoh, and spread abroad his hands unto the LORD: and the thunders and hail ceased, and the rain was not poured upon the earth.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And when Pharaoh saw that the rain and the hail and the thunders were ceased, he sinned yet more, and hardened his heart, he and his servants.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. And when Pharaoh saw that the rain and the hail and the thunders were ceased, he sinned yet more, and hardened his heart, he and his servants.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And the heart of Pharaoh was hardened, neither would he let the children of Israel go; as the LORD had spoken by Moses.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. And the heart of Pharaoh was hardened, neither would he let the children of Israel go; as the LORD had spoken by Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7054,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் இஸ்ரவேலரின் மிருகஜீவன்களுக்கும் எகிப்தியரின் மிருகஜீவன்களுக்கும் வித்தியாசம் பண்ணுவார்; இஸ்ரவேல் புத்திரருக்கு உரியவைகள் எல்லாவற்றிலும் ஒன்றும் சாவதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[4. And the LORD shall sever between the cattle of Israel and the cattle of Egypt: and there shall nothing die of all that is the children's of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7163,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மேலும், நாளைக்குக் கர்த்தர் இந்தக் காரியத்தை தேசத்தில் செய்வார் என்று சொல்லி, கர்த்தர் ஒரு காலத்தைக் குறித்தார் என்றும், எபிரெயருடைய தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றும் அவனிடத்தில் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And the LORD appointed a set time, saying, Tomorrow the LORD shall do this thing in the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7242,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470262517" r:id="rId1"/>
+    <p:sldLayoutId id="2478604199" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7758,54 +9001,142 @@
 
 <file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -7926,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[காலத்தைக் குறித்தார் என்றும், எபிரெயருடைய தேவனாகிய கர்த்தர் சொல்லுகிறார் என்றும் அவனிடத்தில் சொல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಮರುದಿನ ಕರ್ತನು ಆ ಕಾರ್ಯವನ್ನು ಮಾಡಿ ದನು; ಐಗುಪ್ತ್ಯರ ಪಶುಗಳೆಲ್ಲಾ ಸತ್ತುಹೋದವು. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಪಶುಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಒಂದೂ ಸಾಯ ಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[6. மறுநாளில் கர்த்தர் அந்தக் காரியத்தைச் செய்தார்; எகிப்தியருடைய மிருகஜீவன்கள் எல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಫರೋಹನು ಕಳುಹಿಸಿ ನೋಡಿದಾಗ ಇಗೋ, ಇಸ್ರಾಯೇಲ್ಯರ ಪಶುಗಳಲ್ಲಿ ಒಂದೂ ಸತ್ತಿರಲಿಲ್ಲ. ಆದರೆ ಫರೋಹನ ಹೃದಯವು]]></a:t>
+              <a:t><![CDATA[செத்துப்போயிற்று; இஸ்ரவேல் புத்திரரின் மிருகஜீவன்களில் ஒன்றாகிலும் சாகவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಠಿಣವಾಗಿದ್ದದರಿಂದ ಅವನು ಜನರನ್ನು ಕಳುಹಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[7. பார்வோன் விசாரித்து, இஸ்ரவேலரின் மிருகஜீவன்களில் ஒன்றாகிலும் சாகவில்லை என்று அறிந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆಗ ಕರ್ತನು ಮೋಶೆ ಆರೋನರಿಗೆ--ಕೈ ತುಂಬಾ ಒಲೆಯ ಬೂದಿಯನ್ನು ತೆಗೆದುಕೊಳ್ಳಿರಿ; ಅದನ್ನು ಮೋಶೆಯು ಫರೋಹನ ಕಣ್ಣುಗಳ]]></a:t>
+              <a:t><![CDATA[பார்வோனுடைய இருதயமோ கடினப்பட்டது; அவன் ஜனங்களைப் போகவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಂದೆ ಆಕಾಶದ ಕಡೆಗೆ ತೂರಲಿ.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தர் மோசேயையும் ஆரோனையும் நோக்கி: உங்கள் கைப்பிடி நிறைய சூளையின் சாம்பலை அள்ளிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆಗ ಅದು ಐಗುಪ್ತದೇಶದಲ್ಲೆಲ್ಲಾ ಸಣ್ಣ ಧೂಳಾಗಿ ಅದು ಐಗುಪ್ತದೇಶದಲ್ಲೆಲ್ಲಾ ಮನುಷ್ಯರ ಮೇಲೆಯೂ ಮೃಗಗಳ ಮೇಲೆಯೂ]]></a:t>
+              <a:t><![CDATA[கொள்ளுங்கள்; மோசே அதைப் பார்வோனுடைய கண்களுக்குமுன் வானத்திற்கு நேராக இறைக்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹುಣ್ಣುಗಳಾಗುವ ಬೊಕ್ಕೆಗಳು ಏಳುವಂತೆ ಮಾಡುವದು ಎಂದು ಹೇಳಿ ದನು.]]></a:t>
+              <a:t><![CDATA[9. அது எகிப்து தேசம் மீதெங்கும் தூசியாகி, எகிப்து தேசமெங்கும் மனிதர் மேலும் மிருக ஜீவன்கள் மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಅವರು ಒಲೆಯ ಬೂದಿಯನ್ನು ತೆಗೆದು ಕೊಂಡು ಫರೋಹನ ಮುಂದೆ ನಿಂತರು. ಮೋಶೆಯು ಅದನ್ನು ಆಕಾಶದ ಕಡೆಗೆ ತೂರಿದನು. ಅದು]]></a:t>
+              <a:t><![CDATA[எரிபந்தமான கொப்புளங்களை எழும்பப் பண்ணும் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಕರ್ತನು ಮೋಶೆಗೆ--ಫರೋಹನ ಬಳಿಗೆ ಹೋಗಿ ಅವನಿಗೆ--ಇಬ್ರಿಯರ ದೇವ ರಾದ ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ನನ್ನನ್ನು ಸೇವಿ]]></a:t>
+              <a:t><![CDATA[1. பின்பு, கர்த்தர் மோசேயை நோக்கி: நீ பார்வோனிடத்தில் போய்: எனக்கு ஆராதனை செய்ய என் ஜனங்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನುಷ್ಯ ರಲ್ಲಿಯೂ ಪಶುಗಳಲ್ಲಿಯೂ ಹರಡಿ ಹುಣ್ಣುಗಳಾಗು ವಂಥ ಬೊಕ್ಕೆಗಳಾದವು.]]></a:t>
+              <a:t><![CDATA[10. அப்படியே அவர்கள் சூளையின் சாம்பலை அள்ளிக்கொண்டு, பார்வோனுக்கு முன்பாக வந்து நின்றார்கள். மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಇದಲ್ಲದೆ ಮಂತ್ರಗಾರರು ಹುಣ್ಣಿನ ನಿಮಿತ್ತ ಮೋಶೆಯ ಮುಂದೆ ನಿಂತುಕೊಳ್ಳ ಲಾರದೆ ಹೋದರು. ಹುಣ್ಣುಗಳು ಮಂತ್ರಗಾರರ]]></a:t>
+              <a:t><![CDATA[அதை வானத்துக்கு நேராக இறைத்தான்; அப்பொழுது மனிதர் மேலும் மிருக ஜீவன்கள் மேலும் எரிபந்தமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲ್ಲಿಯೂ ಐಗುಪ್ತ್ಯರ ಮೇಲೆಲ್ಲಾ ಇದ್ದವು.]]></a:t>
+              <a:t><![CDATA[கொப்புளங்கள் எழும்பிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಆದರೆ ಕರ್ತನು ಫರೋಹನ ಹೃದಯವನ್ನು ಕಠಿಣ ಮಾಡಿ ದನು. ಕರ್ತನು ಮೋಶೆಗೆ ಹೇಳಿದಂತೆಯೇ ಅವನು ಅವರ ಮಾತನ್ನು ಕೇಳಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[11. அந்தக் கொப்புளங்கள் மந்திரவாதிகள் மேலும் எகிப்தியர் எல்லார் மேலும் உண்டானதினால், அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಕರ್ತನು ಮೋಶೆಗೆ--ಬೆಳಿಗ್ಗೆ ಎದ್ದು ಫರೋಹನ ಮುಂದೆ ನಿಂತುಕೊಂಡು ಅವನಿಗೆ--ಇಬ್ರಿಯರ ದೇವ ರಾದ ಕರ್ತನು ಹೀಗೆ]]></a:t>
+              <a:t><![CDATA[கொப்புளங்கள் நிமித்தம் மந்திரவாதிகளும் மோசேக்கு முன்பாக நிற்கக் கூடாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುತ್ತಾನೆ--ನನ್ನನ್ನು ಸೇವಿಸುವ ಹಾಗೆ ನನ್ನ ಜನರನ್ನು ಕಳುಹಿಸು.]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும், கர்த்தர் மோசேயோடே சொல்லியிருந்தபடியே, கர்த்தர் பார்வோனின் இருதயத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಭೂಲೋಕ ದಲ್ಲೆಲ್ಲಾ ನನ್ನ ಹಾಗೆ ಯಾರೂ ಇಲ್ಲವೆಂದು ನೀನು ತಿಳಿದುಕೊಳ್ಳುವ ಹಾಗೆ ಈ ಸಾರಿ ನಾನು ಎಲ್ಲಾ ಬಾಧೆಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[கடினப்படுத்தினார்; அவன் அவர்களுக்குச் செவிகொடுக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಮೇಲೆಯೂ ನಿನ್ನ ಸೇವಕರ ಮೇಲೆಯೂ ನಿನ್ನ ಜನರ ಮೇಲೆಯೂ ಬರಮಾಡು ವೆನು.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: நீ அதிகாலமே எழுந்திருந்து போய், பார்வோனுக்கு முன்பாக நின்று;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಈಗ ನನ್ನ ಕೈಚಾಚಿ ನಿನ್ನನ್ನೂ ನಿನ್ನ ಜನರನ್ನೂ ವ್ಯಾಧಿಯಿಂದ ಹೊಡೆಯುವೆನು; ನಿನ್ನನ್ನೂ ಭೂಮಿ ಯೊಳಗಿಂದ ನಿರ್ಮೂಲ]]></a:t>
+              <a:t><![CDATA[எனக்கு ஆராதனை செய்ய என் ஜனங்களை அனுப்பிவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[14. விடாதிருந்தால், பூமியெங்கும் என்னைப் போல வேறொருவரும் இல்லை என்பதை நீ அறியும்படிக்கு, இந்தமுறை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುವಂತೆ ನನ್ನ ಜನರನ್ನು ಕಳುಹಿಸು.]]></a:t>
+              <a:t><![CDATA[போகவிடு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದರೆ ನಿಶ್ಚಯವಾಗಿ ನನ್ನ ಬಲವನ್ನು ನಿನಗೆ ತೋರಿಸುವ ಹಾಗೆಯೂ ನನ್ನ ಹೆಸರು ಭೂಲೋಕದಲ್ಲೆಲ್ಲಾ ತಿಳಿಸಲ್ಪಡುವಂತೆಯೂ]]></a:t>
+              <a:t><![CDATA[நான் சகலவித வாதைகளையும் உன் இருதயத்திலும், உன் ஊழியக்காரர் மேலும் உன் ஜனங்கள் மேலும் அனுப்புவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನನ್ನು ಎಬ್ಬಿಸಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[15. நீ பூமியில் இராமல் நாசமாய்ப் போகும்படி நான் என் கையை நீட்டி, உன்னையும் உன் ஜனங்களையும் கொள்ளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನೀನು ಇನ್ನೂ ಅವರನ್ನು ಕಳುಹಿಸದೆ ನನ್ನ ಜನರಿಗೆ ವಿರೋಧ ವಾಗಿ ನಿನ್ನನ್ನು ನೀನೇ ಹೆಚ್ಚಿಸಿಕೊಳ್ಳುತ್ತೀಯೋ?]]></a:t>
+              <a:t><![CDATA[நோயினால் வாதிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಇಗೋ, ನಾಳೆ ಇಷ್ಟು ಹೊತ್ತಿಗೆ ಮಹಾಕಠಿಣವಾದ ಆನೆಕಲ್ಲಿನ ಮಳೆಯನ್ನು ಬೀಳಮಾಡುತ್ತೇನೆ. ಇಂಥದ್ದು ಐಗುಪ್ತದಲ್ಲಿ ಅದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[16. என்னுடைய வல்லமையை உன்னிடத்தில் காண்பிக்கும்படியாகவும், என் நாமம் பூமியிலெங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಸ್ತಿವಾರ ಹಾಕಿದಂದಿನಿಂದ ಇಲ್ಲಿಯವರೆಗೂ ಆಗಿರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[பிரஸ்தாபமாகும்படியாகவும் உன்னை நிலைநிறுத்தினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಹೀಗಿರುವದರಿಂದ (ಯಾವನನ್ನಾದರೂ) ಕಳುಹಿಸಿ ನಿನ್ನ ಪಶುಗಳನ್ನೂ ಹೊಲದಲ್ಲಿ ನಿನಗಿರುವವುಗಳನ್ನೂ ಕೂಡಿಸು. ಯಾಕಂ ದರೆ]]></a:t>
+              <a:t><![CDATA[17. நீ என் ஜனங்களைப் போகவிடாமல், இன்னும் அவர்களுக்கு விரோதமாய் உன்னை உயர்த்துகிறாயா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನೆಗಳಿಗೆ ತಾರದೆ ಹೊಲದಲ್ಲಿ ಸಿಕ್ಕುವ ಮನುಷ್ಯರ ಮೇಲೂ ಪಶುಗಳಮೇಲೂ ಆನೆಕಲ್ಲಿನ ಮಳೆಯು ಸುರಿದು ಕೊಲ್ಲುವದು ಎಂದು ಹೇಳು]]></a:t>
+              <a:t><![CDATA[18. எகிப்து தோன்றிய நாள்முதல் இதுவரைக்கும் அதில் பெய்யாத மிகவும் கொடிய கல்மழையை நாளை இந்நேரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[பெய்யப் பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಆಗ ಫರೋಹನ ಸೇವಕರಲ್ಲಿ ಕರ್ತನ ವಾಕ್ಯಕ್ಕೆ ಭಯಪಟ್ಟವರೆಲ್ಲರೂ ತಮ್ಮ ದಾಸರನ್ನೂ ಪಶುಗಳನ್ನೂ ಮನೆಗಳಿಗೆ ಓಡಿಬರುವಂತೆ]]></a:t>
+              <a:t><![CDATA[19. இப்பொழுதே ஆள் அனுப்பி, உன் மிருக ஜீவன்களையும் வெளியில் உனக்கு இருக்கிற யாவையும் சேர்த்துக்கொள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[வீட்டிலே சேர்க்கப்படாமல் வெளியிலிருக்கும் ஒவ்வொரு மனிதனும் மிருகமும் செத்துப்போகத்தக்கதாய் அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವರನ್ನು ಕಳುಹಿಸುವದಕ್ಕೆ ನಿರಾಕರಿಸಿ ಇನ್ನೂ ತಡೆದರೆ]]></a:t>
+              <a:t><![CDATA[2. நீ அவர்களை விடமாட்டேன் என்று இன்னும் நிறுத்தி வைத்தாயாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದರೆ ಕರ್ತನ ವಾಕ್ಯಕ್ಕೆ ಮನಸ್ಸು ಕೊಡದವರು ತಮ್ಮ ದಾಸ ರನ್ನೂ ಪಶುಗಳನ್ನೂ ಹೊಲದಲ್ಲಿ ಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[கல்மழை பெய்யும் என்று எபிரெயரின் தேவனாகிய கர்த்தர் சொல்லுகிறார் என்று அவனுக்குச் சொல் என்றார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಕರ್ತನು ಮೋಶೆಗೆ--ಆಕಾಶದ ಕಡೆಗೆ ನಿನ್ನ ಕೈ ಚಾಚು. ಆಗ ಐಗುಪ್ತದೇಶದಲ್ಲೆಲ್ಲಾ ಮನುಷ್ಯರ ಮೇಲೆಯೂ ಪಶುಗಳ ಮೇಲೆಯೂ]]></a:t>
+              <a:t><![CDATA[20. பார்வோனுடைய ஊழியக்காரரில் எவன் கர்த்தருடைய வார்த்தைக்குப் பயப்பட்டானோ, அவன் தன் வேலைக்காரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮತ್ತು ಐಗುಪ್ತ ದೇಶದಲ್ಲಿ ಇರುವ ಎಲ್ಲಾ ಹೊಲ ಗಿಡಗಳ ಮೇಲೆಯೂ ಆನೆಕಲ್ಲಿನ ಮಳೆಯು ಸುರಿಯುವದು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[தன் மிருகஜீவன்களையும் வீடுகளுக்கு ஓடிவரப் பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಮೋಶೆಯು ಆಕಾಶದ ಕಡೆಗೆ ಕೋಲನ್ನು ಚಾಚಿ ದನು. ಆಗ ಕರ್ತನು ಗುಡುಗುಗಳನ್ನು ಆನೆಕಲ್ಲಿನ ಮಳೆಯನ್ನು ಸುರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[21. எவன் கர்த்தருடைய வார்த்தையை மதியாமற் போனானோ, அவன் தன் வேலைக்காரரையும் தன் மிருகஜீவன்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಗ್ನಿಯು ಭೂಮಿಗೆ ಇಳಿದು ಬಂತು. ಹೀಗೆ ಕರ್ತನು ಐಗುಪ್ತದೇಶದ ಮೇಲೆ ಆನೆಕಲ್ಲಿನ ಮಳೆಯನ್ನು ಸುರಿಸಿದನು.]]></a:t>
+              <a:t><![CDATA[வெளியிலே விட்டுவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಹೀಗೆ ಮಹಾ ಕಠಿಣವಾದ ಆನೆಕಲ್ಲಿನ ಮಳೆಯೂ ಅಗ್ನಿಯಿಂದೊಡ ಗೂಡಿದ ಆನೆಕಲ್ಲಿನ ಮಳೆಯೂ ಸುರಿಯಿತು. ಐಗುಪ್ತವು]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது கர்த்தர் மோசேயை நோக்கி: எகிப்து தேசம் எங்கும் மனிதர் மேலும் மிருகஜீவன்கள் மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಜನಾಂಗವಾದಂದಿನಿಂದ ಇಂಥದ್ದು ಆ ದೇಶದಲ್ಲಿ ಆಗಿರಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[எகிப்து தேசத்திலிருக்கிற சகலவிதமான பயிர்வகைகள் மேலும் கல் மழை பெய்ய, உன் கையை வானத்திற்கு நேராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆ ಆನೆಕಲ್ಲಿನ ಮಳೆಯು ಐಗುಪ್ತದೇಶದಲ್ಲೆಲ್ಲಾ ಮನುಷ್ಯರನ್ನೂ ಪಶುಗಳನ್ನೂ ಹೊಲದಲ್ಲಿದ್ದದ್ದನ್ನೆಲ್ಲಾ ಹಾಳುಮಾಡಿತು.]]></a:t>
+              <a:t><![CDATA[நீட்டு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೊಲದ ಎಲ್ಲಾ ಸೊಪ್ಪನ್ನೂ ಹಾಳುಮಾಡಿ ಎಲ್ಲಾ ಮರಗಳನ್ನೂ ಮುರಿದು ಹಾಕಿತು.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே மோசே தன் கோலை வானத்திற்கு நேராக நீட்டினான். அப்பொழுது கர்த்தர் இடிமுழக்கங்களையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಇದ್ದ ಗೋಷೆನ್‌ ಸೀಮೆಯಲ್ಲಿ ಆನೆಕಲ್ಲಿನ ಮಳೆಯು ಬೀಳಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[கல்மழையையும் அனுப்பினார்; அக்கினி தரையின்மேல் வேகமாய் ஓடிற்று, எகிப்து தேசத்தின்மேல் கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಗೋ, ಕರ್ತನ ಕೈ ಹೊಲದಲ್ಲಿರುವ ನಿನ್ನ ಪಶುಗಳ ಮೇಲೆ ಇರುವದು. ಕುದುರೆ ಕತ್ತೆ ಒಂಟೆ ಎತ್ತು ಕುರಿ ಇವುಗಳ ಮೇಲೆ ಮಹಾ]]></a:t>
+              <a:t><![CDATA[3. கர்த்தருடைய கரம் வெளியிலிருக்கிற உன் மிருகஜீவன்களாகிய குதிரைகளின்மேலும் கழுதைகளின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆಗ ಫರೋಹನು ಮೋಶೆ ಆರೋನರನ್ನು ಕರೇ ಕಳುಹಿಸಿ ಅವರಿಗೆ--ಈ ಸಾರಿ ನಾನು ಪಾಪಮಾಡಿ ದ್ದೇನೆ. ಕರ್ತನು ನೀತಿವಂತನು, ನಾನೂ]]></a:t>
+              <a:t><![CDATA[கல்மழையைப் பெய்யப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನ ಜನರೂ ದುಷ್ಟರಾಗಿದ್ದೇವೆ.]]></a:t>
+              <a:t><![CDATA[24. கல்மழையும் கல்மழையோடே கலந்த அக்கினியும் மிகவும் கொடிதாயிருந்தது; எகிப்து தேசம் குடியேற்றப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆದದರಿಂದ (ಈಗ ಇದು ಸಾಕು.) ಇನ್ನು ಬಲವಾದ ಗುಡುಗುಗಳೂ ಆನೆಕಲ್ಲಿನ ಮಳೆಯೂ ನಿಂತುಹೋಗುವಂತೆ ಕರ್ತನನ್ನು ಬೇಡಿ]]></a:t>
+              <a:t><![CDATA[நாள்முதல் அதில் அப்படி ஒருபோதும் உண்டானதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಳ್ಳಿರಿ, ನೀವು ಇಲ್ಲಿ ಇನ್ನು ಇರದಂತೆ ನಾನು ನಿಮ್ಮನ್ನು ಕಳುಹಿಸಿಬಿಡುವೆನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[25. எகிப்துதேசம் எங்கும் மனிதரையும் மிருகஜீவன்களையும், வெளியிலே இருந்தவைகள் எவைகளோ அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಆಗ ಮೋಶೆಯು ಅವನಿಗೆ--ನಾನು ಪಟ್ಟಣವನ್ನು ಬಿಟ್ಟುಹೋದ ಕೂಡಲೆ ಕರ್ತನ ಕಡೆಗೆ ನನ್ನ ಕೈಗಳನ್ನು ಚಾಚುವೆನು; ಭೂಮಿಯು]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றையும் அந்தக் கல்மழை அழித்துப்போட்டது; அது வெளியின் பயிர்வகைகளையெல்லாம் அழித்து, வெளியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನದೇ ಎಂದು ನೀನು ತಿಳುಕೊಳ್ಳು ವಂತೆ ಗುಡುಗುಗಳು ನಿಂತುಹೋಗುವವು. ಆನೆಕಲ್ಲಿನ ಮಳೆಯು ಇನ್ನು ಬಾರದು.]]></a:t>
+              <a:t><![CDATA[மரங்களையெல்லாம் முறித்துப்போட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಆದಾಗ್ಯೂ ನೀನೂ ನಿನ್ನ ಸೇವಕರೂ ದೇವರಾದ ಕರ್ತನಿಗೆ ಭಯಪಡು ವದಿಲ್ಲವೆಂದು ನಾನು ಬಲ್ಲೆನು.]]></a:t>
+              <a:t><![CDATA[26. இஸ்ரவேல் புத்திரர் இருந்த கோசேன் நாட்டிலேமாத்திரம் கல்மழை இல்லாதிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಈ ಮೇರೆಗೆ ಜವೆಗೋದಿಗೆ ತೆನೆಗಳೂ ಸೆಣಬಿಗೆ ಮೊಗ್ಗೆಗಳೂ ಇದ್ದದರಿಂದ ಸೆಣಬೂ ಜವೆಗೋದಿಯೂ ಹಾಳಾದವು.]]></a:t>
+              <a:t><![CDATA[27. அப்பொழுது பார்வோன் மோசேயையும் ஆரோனையும் அழைப்பித்து; நான் இந்த முறை பாவம் செய்தேன்; கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಆದರೆ ಗೋದಿಯೂ ಸಾಮೆಯೂ ಬೆಳೆದಿರಲಿಲ್ಲವಾದದ್ದರಿಂದ ಹಾಳಾಗಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[நீதியுள்ளவர்; நானும் என் ஜனமும் துன்மார்க்கர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಮೋಶೆಯು ಫರೋಹನನ್ನು ಬಿಟ್ಟು ಪಟ್ಟಣದ ಹೊರಗೆ ಬಂದು ತನ್ನ ಕೈಗಳನ್ನು ಕರ್ತನ ಕಡೆಗೆ ಚಾಚಿದನು. ಆಗ ಗುಡುಗುಗಳೂ]]></a:t>
+              <a:t><![CDATA[28. இதுபோதும்; இந்த மகா இடிமுழக்கங்களும் கல்மழையும் ஒழியும்படிக்கு, கர்த்தரை நோக்கி விண்ணப்பம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಠಿಣವಾದ ರೋಗವು ಬರುವದು.]]></a:t>
+              <a:t><![CDATA[ஒட்டகங்களின்மேலும் ஆடுமாடுகளின் மேலும் இருக்கும்; மகா கொடிதான கொள்ளைநோய் உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆನೆಕಲ್ಲಿನ ಮಳೆಯೂ ನಿಂತುಹೋದವು. ಇನ್ನು ಮಳೆಯು ಭೂಮಿಯ ಮೇಲೆ ಬೀಳಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[பண்ணுங்கள்; நான் உங்களை போகவிடுவேன், இனி உங்களுக்குத் தடை இல்லை என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಆನೆಕಲ್ಲಿನ ಮಳೆಯೂ ಗುಡುಗುಗಳೂ ನಿಂತುಹೋದದ್ದನ್ನು ಫರೋಹನು ನೋಡಿ ಅವನು ಇನ್ನೂ ಪಾಪಮಾಡಿ ತನ್ನ ಸೇವಕರ ಸಹಿತವಾಗಿ]]></a:t>
+              <a:t><![CDATA[29. மோசே அவனை நோக்கி: நான் பட்டணத்திலிருந்து புறப்பட்டவுடனே, என் கைகளைக் கர்த்தருக்கு நேராக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನ ಹೃದಯವನ್ನು ಕಠಿಣ ಮಾಡಿಕೊಂಡನು.]]></a:t>
+              <a:t><![CDATA[விரிப்பேன்; அப்பொழுது இடிமுழக்கங்கள் ஓய்ந்து கல்மழை நின்றுபோம்: அதினால் பூமி கர்த்தருடையது என்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +16913,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಫರೋಹನ ಹೃದಯವು ಕಠಿಣ ವಾಯಿತು; ಕರ್ತನು ಮೋಶೆಗೆ ಹೇಳಿದಂತೆ ಅವನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳನ್ನು ಕಳುಹಿಸಲೇ ಇಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[நீர் அறிவீர்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. ஆகிலும் நீரும் உம்முடைய ஊழியக்காரரும் இன்னும் தேவனாகிய கர்த்தருக்குப் பயப்படமாட்டீர்கள் என்பதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அறிவேன் என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. அப்பொழுது வாற்கோதுமை கதிர்ப்பயிரும் சணல் தாள்ப்பயிருமாயிருந்தது; அதினால் சணலும் வாற்கோதுமையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழிக்கப்பட்டுப்போயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. கோதுமையும் கம்பும் கதிர்விடாதிருந்ததால், அவைகள் அழிக்கப்படவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. மோசே பார்வோனை விட்டுப் பட்டணத்திலிருந்து புறப்பட்டு, தன் கைகளைக் கர்த்தருக்கு நேராக விரித்தான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17837,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಇದಲ್ಲದೆ ಕರ್ತನು ಇಸ್ರಾಯೇಲ್ಯರ ಪಶುಗಳನ್ನು ವಿಂಗಡಿಸುವನು; ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗಿರುವವು ಗಳಲ್ಲಿ ಒಂದೂ]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் இஸ்ரவேலரின் மிருகஜீவன்களுக்கும் எகிப்தியரின் மிருகஜீவன்களுக்கும் வித்தியாசம் பண்ணுவார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அப்பொழுது இடிமுழக்கமும் கல்மழையும் நின்றது; மழையும் பூமியில் பெய்யாமலிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[34. மழையும் கல்மழையும் இடிமுழக்கமும் நின்றுபோனதைப் பார்வோன் கண்டபோது, அவனும் அவன் ஊழியக்காரரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பின்னும் பாவம் செய்து, தங்கள் இருதயத்தைக் கடினப்படுத்தினார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[35. கர்த்தர் மோசேயைக் கொண்டு சொல்லியிருந்தபடியே, பார்வோனின் இருதயம் கடினப்பட்டது; அவன் இஸ்ரவேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[புத்திரரைப் போகவிடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಯುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்கு உரியவைகள் எல்லாவற்றிலும் ஒன்றும் சாவதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಇದಲ್ಲದೆ ಕರ್ತನು ಒಂದು ನಿರ್ದಿಷ್ಟವಾದ ಸಮಯವನ್ನು ನೇಮಿಸಿ--ಕರ್ತನು ಈ ಕಾರ್ಯವನ್ನು ನಾಳೆ ದೇಶದಲ್ಲಿ ಮಾಡು ವನು ಎಂದು]]></a:t>
+              <a:t><![CDATA[5. மேலும், நாளைக்குக் கர்த்தர் இந்தக் காரியத்தை தேசத்தில் செய்வார் என்று சொல்லி, கர்த்தர் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16039,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யாத்திராகமம் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme90">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme90">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16149,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme90">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16324,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>63</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>