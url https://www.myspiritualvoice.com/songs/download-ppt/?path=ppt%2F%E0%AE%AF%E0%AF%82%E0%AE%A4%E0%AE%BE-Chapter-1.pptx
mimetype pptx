--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -93,50 +93,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +180,56 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +378,59 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில் நமது தேவனுடைய கிருபையைக் காமவிகாரத்துக்கேதுவாகப் புரட்டி, ஒன்றான ஆண்டவராகிய தேவனையும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவையும் மறுதலிக்கிற பக்தியற்ற சிலர் பக்கவழியாய் நுழைந்திருக்கிறார்கள்; அவர்கள் இந்த ஆக்கினைக்குள்ளாவார்களென்று பூர்வத்திலே எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. For there are certain men crept in unexpectedly, who were before of old ordained to this condemnation, ungodly men, turning the grace of our God into lasciviousness, and denying the only Lord God, and our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் முன்னமே அறிந்திருந்தாலும், நான் உங்களுக்கு நினைப்பூட்ட விரும்புகிறதென்னவெனில், கர்த்தர் தமது ஜனத்தை எகிப்து தேசத்திலிருந்து வரப்பண்ணி இரட்சித்து, பின்பு விசுவாசியாதவர்களை அழித்தார்.]]></a:t>
+              <a:t><![CDATA[4. For there are certain men crept in unexpectedly, who were before of old ordained to this condemnation, ungodly men, turning the grace of our God into lasciviousness, and denying the only Lord God, and our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் முன்னமே அறிந்திருந்தாலும், நான் உங்களுக்கு நினைப்பூட்ட விரும்புகிறதென்னவெனில், கர்த்தர் தமது ஜனத்தை எகிப்து தேசத்திலிருந்து வரப்பண்ணி இரட்சித்து, பின்பு விசுவாசியாதவர்களை அழித்தார்.]]></a:t>
+              <a:t><![CDATA[5. I will therefore put you in remembrance, though all of you once knew this, how that the Lord, having saved the people out of the land of Egypt, afterward destroyed them that believed not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்களுடைய ஆதிமேன்மையைக் காத்துக்கொள்ளாமல், தங்களுக்குரிய வாசஸ்தலத்தை விட்டுவிட்ட தூதர்களையும், மகா நாளின் நியாயத்தீர்ப்புக்கென்று நித்திய சங்கிலிகளினாலே கட்டி, அந்தகாரத்தில் அடைத்து வைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. I will therefore put you in remembrance, though all of you once knew this, how that the Lord, having saved the people out of the land of Egypt, afterward destroyed them that believed not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தங்களுடைய ஆதிமேன்மையைக் காத்துக்கொள்ளாமல், தங்களுக்குரிய வாசஸ்தலத்தை விட்டுவிட்ட தூதர்களையும், மகா நாளின் நியாயத்தீர்ப்புக்கென்று நித்திய சங்கிலிகளினாலே கட்டி, அந்தகாரத்தில் அடைத்து வைத்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. And the angels which kept not their first estate, but left their own habitation, he has reserved in everlasting chains under darkness unto the judgment of the great day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே சோதோம் கொமோரா பட்டணத்தார்களும், அவைகளைச் சூழ்ந்த பட்டணத்தார்களும், அவர்களைப் போல் விபசாரம்பண்ணி, அந்நிய மாம்சத்தைத் தொடர்ந்து, நித்திய அக்கினியின் ஆக்கினையை அடைந்து, திருஷ்டாந்தமாக வைக்கப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the angels which kept not their first estate, but left their own habitation, he has reserved in everlasting chains under darkness unto the judgment of the great day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்படியே சோதோம் கொமோரா பட்டணத்தார்களும், அவைகளைச் சூழ்ந்த பட்டணத்தார்களும், அவர்களைப் போல் விபசாரம்பண்ணி, அந்நிய மாம்சத்தைத் தொடர்ந்து, நித்திய அக்கினியின் ஆக்கினையை அடைந்து, திருஷ்டாந்தமாக வைக்கப்பட்டிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the angels which kept not their first estate, but left their own habitation, he has reserved in everlasting chains under darkness unto the judgment of the great day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படிப்போலவே, சொப்பனக்காரராகிய இவர்களும் மாம்சத்தை அசுசிப்படுத்திக்கொண்டு, கர்த்தத்துவத்தை அசட்டைபண்ணி, மகத்துவங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Even as Sodom and Gomorrha, and the cities about them in like manner, giving themselves over to fornication, and going after strange flesh, are set forth for an example, suffering the vengeance of eternal fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்படிப்போலவே, சொப்பனக்காரராகிய இவர்களும் மாம்சத்தை அசுசிப்படுத்திக்கொண்டு, கர்த்தத்துவத்தை அசட்டைபண்ணி, மகத்துவங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. Even as Sodom and Gomorrha, and the cities about them in like manner, giving themselves over to fornication, and going after strange flesh, are set forth for an example, suffering the vengeance of eternal fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரதான தூதனாகிய மிகாவேல், மோசேயின் சரீரத்தைக் குறித்துப் பிசாசுடனே தர்க்கித்துப்பேசினபோது, அவனைத் தூஷணமாய்க் குற்றப்படுத்தத் துணியாமல்: கர்த்தர் உன்னைக் கடிந்துகொள்வாராக என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. Even as Sodom and Gomorrha, and the cities about them in like manner, giving themselves over to fornication, and going after strange flesh, are set forth for an example, suffering the vengeance of eternal fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவினுடைய ஊழியக்காரனும், யாக்கோபினுடைய சகோதரனுமாயிருக்கிற யூதா, பிதாவாகிய தேவனாலே பரிசுத்தமாக்கப்பட்டவர்களும், இயேசுகிறிஸ்துவினாலே காக்கப்பட்டவர்களுமாகிய அழைக்கப்பட்டவர்களுக்கு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[1. Jude, the servant of Jesus Christ, and brother of James, to them that are sanctified by God the Father, and preserved in Jesus Christ, and called:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரதான தூதனாகிய மிகாவேல், மோசேயின் சரீரத்தைக் குறித்துப் பிசாசுடனே தர்க்கித்துப்பேசினபோது, அவனைத் தூஷணமாய்க் குற்றப்படுத்தத் துணியாமல்: கர்த்தர் உன்னைக் கடிந்துகொள்வாராக என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[8. Likewise also these filthy dreamers defile the flesh, despise dominion, and speak evil of dignities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவர்கள் தங்களுக்குத் தெரியாதவைகளைத் தூஷிக்கிறார்கள்; புத்தியில்லாத மிருகங்களைப்போல சுபாவப்படி தங்களுக்குத் தெரிந்திருக்கிறவைகளாலே தங்களைக் கெடுத்துக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Likewise also these filthy dreamers defile the flesh, despise dominion, and speak evil of dignities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவர்கள் தங்களுக்குத் தெரியாதவைகளைத் தூஷிக்கிறார்கள்; புத்தியில்லாத மிருகங்களைப்போல சுபாவப்படி தங்களுக்குத் தெரிந்திருக்கிறவைகளாலே தங்களைக் கெடுத்துக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Yet Michael the archangel, when contending with the devil he disputed about the body of Moses, durst not bring against him a railing accusation, but said, The Lord rebuke you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவர்களுக்கு ஐயோ! இவர்கள் காயீனுடைய வழியில் நடந்து, பிலேயாம் கூலிக்காகச் செய்த வஞ்சகத்திலே விரைந்தோடி, கோரா எதிர்த்துப்பேசின பாவத்திற்குள்ளாகி, கெட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Yet Michael the archangel, when contending with the devil he disputed about the body of Moses, durst not bring against him a railing accusation, but said, The Lord rebuke you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இவர்களுக்கு ஐயோ! இவர்கள் காயீனுடைய வழியில் நடந்து, பிலேயாம் கூலிக்காகச் செய்த வஞ்சகத்திலே விரைந்தோடி, கோரா எதிர்த்துப்பேசின பாவத்திற்குள்ளாகி, கெட்டுப்போனார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But these speak evil of those things which they know not: but what they know naturally, as brute beasts, in those things they corrupt themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவர்கள் உங்கள் அன்பின் விருந்துகளில் கறைகளாயிருந்து, பயமின்றிக் கூட விருந்துண்டு, தங்களைத் தாங்களே மேய்த்துக்கொள்ளுகிறார்கள்; இவர்கள் காற்றுகளால் அடியுண்டோடுகிற தண்ணீரற்ற மேகங்களும், இலையுதிர்ந்து கனியற்று இரண்டுதரஞ் செத்து வேரற்றுப் போன மரங்களும்,]]></a:t>
+              <a:t><![CDATA[10. But these speak evil of those things which they know not: but what they know naturally, as brute beasts, in those things they corrupt themselves.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவர்கள் உங்கள் அன்பின் விருந்துகளில் கறைகளாயிருந்து, பயமின்றிக் கூட விருந்துண்டு, தங்களைத் தாங்களே மேய்த்துக்கொள்ளுகிறார்கள்; இவர்கள் காற்றுகளால் அடியுண்டோடுகிற தண்ணீரற்ற மேகங்களும், இலையுதிர்ந்து கனியற்று இரண்டுதரஞ் செத்து வேரற்றுப் போன மரங்களும்,]]></a:t>
+              <a:t><![CDATA[11. Woe unto them! for they have gone in the way of Cain, and ran greedily after the error of Balaam for reward, and perished in the gainsaying of Core.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவர்கள் உங்கள் அன்பின் விருந்துகளில் கறைகளாயிருந்து, பயமின்றிக் கூட விருந்துண்டு, தங்களைத் தாங்களே மேய்த்துக்கொள்ளுகிறார்கள்; இவர்கள் காற்றுகளால் அடியுண்டோடுகிற தண்ணீரற்ற மேகங்களும், இலையுதிர்ந்து கனியற்று இரண்டுதரஞ் செத்து வேரற்றுப் போன மரங்களும்,]]></a:t>
+              <a:t><![CDATA[11. Woe unto them! for they have gone in the way of Cain, and ran greedily after the error of Balaam for reward, and perished in the gainsaying of Core.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் அவமானங்களை நுரைதள்ளுகிற அமளியான கடலலைகளும், மார்க்கந்தப்பி அலைகிற நட்சத்திரங்களுமாயிருக்கிறார்கள்; இவர்களுக்காக என்றென்றைக்கும் காரிருளே வைக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. These are spots in your feasts of love, when they feast with you, feeding themselves without fear: clouds they are without water, carried about of winds; trees whose fruit withers, without fruit, twice dead, plucked up by the roots;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தங்கள் அவமானங்களை நுரைதள்ளுகிற அமளியான கடலலைகளும், மார்க்கந்தப்பி அலைகிற நட்சத்திரங்களுமாயிருக்கிறார்கள்; இவர்களுக்காக என்றென்றைக்கும் காரிருளே வைக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. These are spots in your feasts of love, when they feast with you, feeding themselves without fear: clouds they are without water, carried about of winds; trees whose fruit withers, without fruit, twice dead, plucked up by the roots;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இயேசுகிறிஸ்துவினுடைய ஊழியக்காரனும், யாக்கோபினுடைய சகோதரனுமாயிருக்கிற யூதா, பிதாவாகிய தேவனாலே பரிசுத்தமாக்கப்பட்டவர்களும், இயேசுகிறிஸ்துவினாலே காக்கப்பட்டவர்களுமாகிய அழைக்கப்பட்டவர்களுக்கு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[1. Jude, the servant of Jesus Christ, and brother of James, to them that are sanctified by God the Father, and preserved in Jesus Christ, and called:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதாமுக்கு ஏழாந்தலைமுறையான ஏனோக்கும் இவர்களைக்குறித்து: இதோ, எல்லாருக்கும் நியாயத்தீர்ப்புக் கொடுக்கிறதற்கும், அவர்களில் அவபக்தியுள்ளவர்கள் யாவரும் அவபக்தியாய்ச் செய்துவந்த சகல அவபக்தியான கிரியைகளினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[12. These are spots in your feasts of love, when they feast with you, feeding themselves without fear: clouds they are without water, carried about of winds; trees whose fruit withers, without fruit, twice dead, plucked up by the roots;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதாமுக்கு ஏழாந்தலைமுறையான ஏனோக்கும் இவர்களைக்குறித்து: இதோ, எல்லாருக்கும் நியாயத்தீர்ப்புக் கொடுக்கிறதற்கும், அவர்களில் அவபக்தியுள்ளவர்கள் யாவரும் அவபக்தியாய்ச் செய்துவந்த சகல அவபக்தியான கிரியைகளினிமித்தமும்,]]></a:t>
+              <a:t><![CDATA[13. Raging waves of the sea, foaming out their own shame; wandering stars, to whom is reserved the blackness of darkness for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தமக்கு விரோதமாய் அவபக்தியுள்ள பாவிகள் பேசின கடின வார்த்தைகளெல்லாவற்றினிமித்தமும், அவர்களைக் கண்டிக்கிறதற்கும், ஆயிரமாயிரமான தமது பரிசுத்தவான்களோடுங்கூட கர்த்தர் வருகிறார் என்று முன்னறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[13. Raging waves of the sea, foaming out their own shame; wandering stars, to whom is reserved the blackness of darkness for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தமக்கு விரோதமாய் அவபக்தியுள்ள பாவிகள் பேசின கடின வார்த்தைகளெல்லாவற்றினிமித்தமும், அவர்களைக் கண்டிக்கிறதற்கும், ஆயிரமாயிரமான தமது பரிசுத்தவான்களோடுங்கூட கர்த்தர் வருகிறார் என்று முன்னறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And Enoch also, the seventh from Adam, prophesied of these, saying, Behold, the Lord comes with ten thousands of his saints,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. தமக்கு விரோதமாய் அவபக்தியுள்ள பாவிகள் பேசின கடின வார்த்தைகளெல்லாவற்றினிமித்தமும், அவர்களைக் கண்டிக்கிறதற்கும், ஆயிரமாயிரமான தமது பரிசுத்தவான்களோடுங்கூட கர்த்தர் வருகிறார் என்று முன்னறிவித்தான்.]]></a:t>
+              <a:t><![CDATA[14. And Enoch also, the seventh from Adam, prophesied of these, saying, Behold, the Lord comes with ten thousands of his saints,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்கள் முறுமுறுக்கிறவர்களும், முறையிடுகிறவர்களும், தங்கள் இச்சைகளின்படி நடக்கிறவர்களுமாயிருக்கிறார்கள்; இவர்களுடைய வாய் இறுமாப்பானவைகளைப்பேசும்; தற்பொழிவுக்காக முகஸ்துதி செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And Enoch also, the seventh from Adam, prophesied of these, saying, Behold, the Lord comes with ten thousands of his saints,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இவர்கள் முறுமுறுக்கிறவர்களும், முறையிடுகிறவர்களும், தங்கள் இச்சைகளின்படி நடக்கிறவர்களுமாயிருக்கிறார்கள்; இவர்களுடைய வாய் இறுமாப்பானவைகளைப்பேசும்; தற்பொழிவுக்காக முகஸ்துதி செய்வார்கள்.]]></a:t>
+              <a:t><![CDATA[15. To execute judgment upon all, and to convince all that are ungodly among them of all their ungodly deeds which they have ungodly committed, and of all their hard speeches which ungodly sinners have spoken against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்களோ பிரியமானவர்களே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் அப்போஸ்தலரால் முன் சொல்லப்பட்ட வார்த்தைகளை நினைவுகூறுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. To execute judgment upon all, and to convince all that are ungodly among them of all their ungodly deeds which they have ungodly committed, and of all their hard speeches which ungodly sinners have spoken against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கடைசிக்காலத்திலே தங்கள் துன்மார்க்கமான இச்சைகளின்படி நடக்கிற பரியாசக்காரர் தோன்றுவார்கள் என்று உங்களுக்குச் சொன்னார்களே.]]></a:t>
+              <a:t><![CDATA[15. To execute judgment upon all, and to convince all that are ungodly among them of all their ungodly deeds which they have ungodly committed, and of all their hard speeches which ungodly sinners have spoken against him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. கடைசிக்காலத்திலே தங்கள் துன்மார்க்கமான இச்சைகளின்படி நடக்கிற பரியாசக்காரர் தோன்றுவார்கள் என்று உங்களுக்குச் சொன்னார்களே.]]></a:t>
+              <a:t><![CDATA[16. These are murmurers, complainers, walking after their own lusts; and their mouth speaks great swelling words, having men's persons in admiration because of advantage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உங்களுக்கு இரக்கமும் சமாதானமும் அன்பும் பெருகக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. Jude, the servant of Jesus Christ, and brother of James, to them that are sanctified by God the Father, and preserved in Jesus Christ, and called:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இவர்கள் பிரிந்து போகிறவர்களும், ஜென்மசுபாவத்தாரும், ஆவியில்லாதவர்களுமாமே.]]></a:t>
+              <a:t><![CDATA[16. These are murmurers, complainers, walking after their own lusts; and their mouth speaks great swelling words, having men's persons in admiration because of advantage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களோ பிரியமானவர்களே, உங்கள் மகா பரிசுத்தமான விசுவாசத்தின்மேல் உங்களை உறுதிப்படுத்திக்கொண்டு, பரிசுத்த ஆவிக்குள் ஜெபம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[16. These are murmurers, complainers, walking after their own lusts; and their mouth speaks great swelling words, having men's persons in admiration because of advantage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களோ பிரியமானவர்களே, உங்கள் மகா பரிசுத்தமான விசுவாசத்தின்மேல் உங்களை உறுதிப்படுத்திக்கொண்டு, பரிசுத்த ஆவிக்குள் ஜெபம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[17. But, beloved, remember all of you the words which were spoken before of the apostles of our Lord Jesus Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனுடைய அன்பிலே உங்களைக் காத்துக்கொண்டு, நித்திய ஜீவனுக்கேதுவாக நம்முடைய கர்த்தராகிய இயேசுக்கிறிஸ்துவினுடைய இரக்கத்தைப்பெறக் காத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[17. But, beloved, remember all of you the words which were spoken before of the apostles of our Lord Jesus Christ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தேவனுடைய அன்பிலே உங்களைக் காத்துக்கொண்டு, நித்திய ஜீவனுக்கேதுவாக நம்முடைய கர்த்தராகிய இயேசுக்கிறிஸ்துவினுடைய இரக்கத்தைப்பெறக் காத்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[18. How that they told you there should be mockers in the last time, who should walk after their own ungodly lusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அல்லாமலும், நீங்கள் பகுத்தறிவுள்ளவர்களாயிருந்து, சிலருக்கு இரக்கம் பாராட்டி, சிலரை அக்கினியிலிருந்து இழுத்துவிட்டு, பயத்தோடே இரட்சித்து,]]></a:t>
+              <a:t><![CDATA[18. How that they told you there should be mockers in the last time, who should walk after their own ungodly lusts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மாம்சத்தால் கறைப்பட்டிருக்கிற வஸ்திரத்தையும் வெறுத்துத் தள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. These be they who separate themselves, sensual, having not the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. மாம்சத்தால் கறைப்பட்டிருக்கிற வஸ்திரத்தையும் வெறுத்துத் தள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[20. But all of you, beloved, building up yourselves on your most holy faith, praying in the Holy Spirit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வழுவாதபடி உங்களைக் காக்கவும், தமது மகிமையுள்ள சந்நிதானத்திலே மிகுந்த மகிழ்ச்சியோடே உங்களை மாசற்றவர்களாய் நிறுத்தவும் வல்லமையுள்ளவரும்,]]></a:t>
+              <a:t><![CDATA[20. But all of you, beloved, building up yourselves on your most holy faith, praying in the Holy Spirit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வழுவாதபடி உங்களைக் காக்கவும், தமது மகிமையுள்ள சந்நிதானத்திலே மிகுந்த மகிழ்ச்சியோடே உங்களை மாசற்றவர்களாய் நிறுத்தவும் வல்லமையுள்ளவரும்,]]></a:t>
+              <a:t><![CDATA[21. Keep yourselves in the love of God, looking for the mercy of our Lord Jesus Christ unto eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பிரியமானவர்களே, பொதுவான இரட்சிப்பைக்குறித்து உங்களுக்கு எழுதும்படி நான் மிகவும் கருத்துள்ளவனாயிருக்கையில், பரிசுத்தவான்களுக்கு ஒருவிசை ஒப்புக்கொடுக்கப்பட்ட விசுவாசத்திற்காக நீங்கள் தைரியமாய்ப் போராடவேண்டுமென்று உங்களுக்கு எழுதி உணர்த்துவது எனக்கு அவசியமாய்க் கண்டது.]]></a:t>
+              <a:t><![CDATA[2. Mercy unto you, and peace, and love, be multiplied.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாம் ஒருவரே ஞானமுள்ளவருமாகிய நம்முடைய இரட்சகரான தேவனுக்குக் கனமும் மகத்துவமும் வல்லமையும் அதிகாரமும் இப்பொழுதும் எப்பொழுதும் உண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[21. Keep yourselves in the love of God, looking for the mercy of our Lord Jesus Christ unto eternal life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5395,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. தாம் ஒருவரே ஞானமுள்ளவருமாகிய நம்முடைய இரட்சகரான தேவனுக்குக் கனமும் மகத்துவமும் வல்லமையும் அதிகாரமும் இப்பொழுதும் எப்பொழுதும் உண்டாவதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[22. And of some have compassion, making a difference:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And of some have compassion, making a difference:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And others save with fear, pulling them out of the fire; hating even the garment spotted by the flesh.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Now unto him that is able to keep you from falling, and to present you faultless before the presence of his glory with exceeding joy,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Now unto him that is able to keep you from falling, and to present you faultless before the presence of his glory with exceeding joy,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. To the only wise God our Saviour, be glory and majesty, dominion and power, both now and ever. Amen.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. To the only wise God our Saviour, be glory and majesty, dominion and power, both now and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பிரியமானவர்களே, பொதுவான இரட்சிப்பைக்குறித்து உங்களுக்கு எழுதும்படி நான் மிகவும் கருத்துள்ளவனாயிருக்கையில், பரிசுத்தவான்களுக்கு ஒருவிசை ஒப்புக்கொடுக்கப்பட்ட விசுவாசத்திற்காக நீங்கள் தைரியமாய்ப் போராடவேண்டுமென்று உங்களுக்கு எழுதி உணர்த்துவது எனக்கு அவசியமாய்க் கண்டது.]]></a:t>
+              <a:t><![CDATA[3. Beloved, when I gave all diligence to write unto you of the common salvation, it was necessary for me to write unto you, and exhort you that all of you should earnestly contend for the faith which was once delivered unto the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பிரியமானவர்களே, பொதுவான இரட்சிப்பைக்குறித்து உங்களுக்கு எழுதும்படி நான் மிகவும் கருத்துள்ளவனாயிருக்கையில், பரிசுத்தவான்களுக்கு ஒருவிசை ஒப்புக்கொடுக்கப்பட்ட விசுவாசத்திற்காக நீங்கள் தைரியமாய்ப் போராடவேண்டுமென்று உங்களுக்கு எழுதி உணர்த்துவது எனக்கு அவசியமாய்க் கண்டது.]]></a:t>
+              <a:t><![CDATA[3. Beloved, when I gave all diligence to write unto you of the common salvation, it was necessary for me to write unto you, and exhort you that all of you should earnestly contend for the faith which was once delivered unto the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில் நமது தேவனுடைய கிருபையைக் காமவிகாரத்துக்கேதுவாகப் புரட்டி, ஒன்றான ஆண்டவராகிய தேவனையும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவையும் மறுதலிக்கிற பக்தியற்ற சிலர் பக்கவழியாய் நுழைந்திருக்கிறார்கள்; அவர்கள் இந்த ஆக்கினைக்குள்ளாவார்களென்று பூர்வத்திலே எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Beloved, when I gave all diligence to write unto you of the common salvation, it was necessary for me to write unto you, and exhort you that all of you should earnestly contend for the faith which was once delivered unto the saints.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில் நமது தேவனுடைய கிருபையைக் காமவிகாரத்துக்கேதுவாகப் புரட்டி, ஒன்றான ஆண்டவராகிய தேவனையும், நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவையும் மறுதலிக்கிற பக்தியற்ற சிலர் பக்கவழியாய் நுழைந்திருக்கிறார்கள்; அவர்கள் இந்த ஆக்கினைக்குள்ளாவார்களென்று பூர்வத்திலே எழுதியிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. For there are certain men crept in unexpectedly, who were before of old ordained to this condemnation, ungodly men, turning the grace of our God into lasciviousness, and denying the only Lord God, and our Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502970" r:id="rId1"/>
+    <p:sldLayoutId id="2474542645" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +6976,98 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हमारे अद्वैत स्वामी और प्रभु यीशु मसीह का इन्कार करते हैं॥]]></a:t>
+              <a:t><![CDATA[நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவையும் மறுதலிக்கிற பக்தியற்ற சிலர் பக்கவழியாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. पर यद्यपि तुम सब बात एक बार जान चुके हो, तौभी मैं तुम्हें इस बात की सुधि दिलाना चाहता हूं, कि]]></a:t>
+              <a:t><![CDATA[நுழைந்திருக்கிறார்கள்; அவர்கள் இந்த ஆக்கினைக்குள்ளாவார்களென்று பூர்வத்திலே எழுதியிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रभु ने एक कुल को मिस्र देश से छुड़ाने के बाद विश्वास न लाने वालों को नाश कर दिया।]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் முன்னமே அறிந்திருந்தாலும், நான் உங்களுக்கு நினைப்பூட்ட விரும்புகிறதென்னவெனில், கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. फिर जो र्स्वगदूतों ने अपने पद को स्थिर न रखा वरन अपने निज निवास को छोड़ दिया, उस ने उन को भी उस]]></a:t>
+              <a:t><![CDATA[தமது ஜனத்தை எகிப்து தேசத்திலிருந்து வரப்பண்ணி இரட்சித்து, பின்பு விசுவாசியாதவர்களை அழித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भीषण दिन के न्याय के लिये अन्धकार में जो सदा काल के लिये है बन्धनों में रखा है।]]></a:t>
+              <a:t><![CDATA[6. தங்களுடைய ஆதிமேன்மையைக் காத்துக்கொள்ளாமல், தங்களுக்குரிய வாசஸ்தலத்தை விட்டுவிட்ட தூதர்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. जिस रीति से सदोम और अमोरा और उन के आस पास के नगर, जो इन की नाईं व्यभिचारी हो गए थे और पराये शरीर]]></a:t>
+              <a:t><![CDATA[மகா நாளின் நியாயத்தீர்ப்புக்கென்று நித்திய சங்கிலிகளினாலே கட்டி, அந்தகாரத்தில் அடைத்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के पीछे लग गए थे आग के अनन्त दण्ड में पड़ कर दृष्टान्त ठहरे हैं।]]></a:t>
+              <a:t><![CDATA[வைத்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. उसी रीति से ये स्वप्नदर्शी भी अपने अपने शरीर को अशुद्ध करते, और प्रभुता को तुच्छ जानते हैं; और]]></a:t>
+              <a:t><![CDATA[7. அப்படியே சோதோம் கொமோரா பட்டணத்தார்களும், அவைகளைச் சூழ்ந்த பட்டணத்தார்களும், அவர்களைப் போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ऊंचे पद वालों को बुरा भला कहते हैं।]]></a:t>
+              <a:t><![CDATA[விபசாரம்பண்ணி, அந்நிய மாம்சத்தைத் தொடர்ந்து, நித்திய அக்கினியின் ஆக்கினையை அடைந்து, திருஷ்டாந்தமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. परन्तु प्रधान स्वर्गदूत मीकाईल ने, जब शैतान से मूसा की लोथ के विषय में वाद-विवाद करता था, तो उस]]></a:t>
+              <a:t><![CDATA[வைக்கப்பட்டிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यहूदा की ओर से जो यीशु मसीह का दास और याकूब का भाई है, उन बुलाए हुओं के नाम जो परमेश्वर पिता में]]></a:t>
+              <a:t><![CDATA[1. இயேசுகிறிஸ்துவினுடைய ஊழியக்காரனும், யாக்கோபினுடைய சகோதரனுமாயிருக்கிற யூதா, பிதாவாகிய தேவனாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[को बुरा भला कहके दोष लगाने का साहस न किया; पर यह कहा, कि प्रभु तुझे डांटे।]]></a:t>
+              <a:t><![CDATA[8. அப்படிப்போலவே, சொப்பனக்காரராகிய இவர்களும் மாம்சத்தை அசுசிப்படுத்திக்கொண்டு, கர்த்தத்துவத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. पर ये लोग जिन बातों को नहीं जानते, उन को बुरा भला कहते हैं; पर जिन बातों को अचेतन पशुओं की नाईं]]></a:t>
+              <a:t><![CDATA[அசட்டைபண்ணி, மகத்துவங்களைத் தூஷிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[स्वभाव ही से जानते हैं, उन में अपने आप को नाश करते हैं।]]></a:t>
+              <a:t><![CDATA[9. பிரதான தூதனாகிய மிகாவேல், மோசேயின் சரீரத்தைக் குறித்துப் பிசாசுடனே தர்க்கித்துப்பேசினபோது, அவனைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. उन पर हाय! कि वे कैन की सी चाल चले, और मजदूरी के लिये बिलाम की नाईं भ्रष्ट हो गए हैं: और कोरह की]]></a:t>
+              <a:t><![CDATA[தூஷணமாய்க் குற்றப்படுத்தத் துணியாமல்: கர்த்தர் உன்னைக் கடிந்துகொள்வாராக என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नाईं विरोध करके नाश हुए हैं।]]></a:t>
+              <a:t><![CDATA[10. இவர்கள் தங்களுக்குத் தெரியாதவைகளைத் தூஷிக்கிறார்கள்; புத்தியில்லாத மிருகங்களைப்போல சுபாவப்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. यह तुम्हारी प्रेम सभाओं में तुम्हारे साथ खाते-पीते, समुद्र में छिपी हुई चट्टान सरीखे हैं, और]]></a:t>
+              <a:t><![CDATA[தங்களுக்குத் தெரிந்திருக்கிறவைகளாலே தங்களைக் கெடுத்துக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बेधड़क अपना ही पेट भरने वाले रखवाले हैं; वे निर्जल बादल हैं; जिन्हें हवा उड़ा ले जाती है; पतझड़ के]]></a:t>
+              <a:t><![CDATA[11. இவர்களுக்கு ஐயோ! இவர்கள் காயீனுடைய வழியில் நடந்து, பிலேயாம் கூலிக்காகச் செய்த வஞ்சகத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निष्फल पेड़ हैं, जो दो बार मर चुके हैं; और जड़ से उखड़ गए हैं।]]></a:t>
+              <a:t><![CDATA[விரைந்தோடி, கோரா எதிர்த்துப்பேசின பாவத்திற்குள்ளாகி, கெட்டுப்போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ये समुद्र के प्रचण्ड हिलकोरे हैं, जो अपनी लज्ज़ा का फेन उछालते हैं: ये डांवाडोल तारे हैं, जिन के]]></a:t>
+              <a:t><![CDATA[12. இவர்கள் உங்கள் அன்பின் விருந்துகளில் கறைகளாயிருந்து, பயமின்றிக் கூட விருந்துண்டு, தங்களைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये सदा काल तक घोर अन्धकार रखा गया है।]]></a:t>
+              <a:t><![CDATA[தாங்களே மேய்த்துக்கொள்ளுகிறார்கள்; இவர்கள் காற்றுகளால் அடியுண்டோடுகிற தண்ணீரற்ற மேகங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्रिय और यीशु मसीह के लिये सुरक्षित हैं॥]]></a:t>
+              <a:t><![CDATA[பரிசுத்தமாக்கப்பட்டவர்களும், இயேசுகிறிஸ்துவினாலே காக்கப்பட்டவர்களுமாகிய அழைக்கப்பட்டவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और हनोक ने भी जो आदम से सातवीं पीढ़ी में था, इन के विषय में यह भविष्यद्ववाणी की, कि देखो, प्रभु]]></a:t>
+              <a:t><![CDATA[இலையுதிர்ந்து கனியற்று இரண்டுதரஞ் செத்து வேரற்றுப் போன மரங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अपने लाखों पवित्रों के साथ आया।]]></a:t>
+              <a:t><![CDATA[13. தங்கள் அவமானங்களை நுரைதள்ளுகிற அமளியான கடலலைகளும், மார்க்கந்தப்பி அலைகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. कि सब का न्याय करे, और सब भक्तिहीनों को उन के अभक्ति के सब कामों के विषय में, जो उन्होंने]]></a:t>
+              <a:t><![CDATA[நட்சத்திரங்களுமாயிருக்கிறார்கள்; இவர்களுக்காக என்றென்றைக்கும் காரிருளே வைக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भक्तिहीन होकर किये हैं, और उन सब कठोर बातों के विषय में जो भक्तिहीन पापियों ने उसके विरोध में कही]]></a:t>
+              <a:t><![CDATA[14. ஆதாமுக்கு ஏழாந்தலைமுறையான ஏனோக்கும் இவர்களைக்குறித்து: இதோ, எல்லாருக்கும் நியாயத்தீர்ப்புக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हैं, दोषी ठहराए।]]></a:t>
+              <a:t><![CDATA[கொடுக்கிறதற்கும், அவர்களில் அவபக்தியுள்ளவர்கள் யாவரும் அவபக்தியாய்ச் செய்துவந்த சகல அவபக்தியான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ये तो असंतुष्ट, कुड़कुड़ाने वाले, और अपने अभिलाषाओं के अनुसार चलने वाले हैं; और अपने मुंह से]]></a:t>
+              <a:t><![CDATA[கிரியைகளினிமித்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[घमण्ड की बातें बोलते हैं; और वे लाभ के लिये मुंह देखी बड़ाई किया करते हैं॥]]></a:t>
+              <a:t><![CDATA[15. தமக்கு விரோதமாய் அவபக்தியுள்ள பாவிகள் பேசின கடின வார்த்தைகளெல்லாவற்றினிமித்தமும், அவர்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. पर हे प्रियों, तुम उन बातों को स्मरण रखो; जो हमारे प्रभु यीशु मसीह के प्रेरित पहिले कह चुके हैं।]]></a:t>
+              <a:t><![CDATA[கண்டிக்கிறதற்கும், ஆயிரமாயிரமான தமது பரிசுத்தவான்களோடுங்கூட கர்த்தர் வருகிறார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. वे तुम से कहा करते थे, कि पिछले दिनों में ऐसे ठट्ठा करने वाले होंगे, जो अपनी अभक्ति के अभिलाषाओं]]></a:t>
+              <a:t><![CDATA[முன்னறிவித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के अनुसार चलेंगे।]]></a:t>
+              <a:t><![CDATA[16. இவர்கள் முறுமுறுக்கிறவர்களும், முறையிடுகிறவர்களும், தங்கள் இச்சைகளின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. दया और शान्ति और प्रेम तुम्हें बहुतायत से प्राप्त होता रहे॥]]></a:t>
+              <a:t><![CDATA[எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ये तो वे हैं, जो फूट डालते हैं; ये शारीरिक लोग हैं, जिन में आत्मा नहीं।]]></a:t>
+              <a:t><![CDATA[நடக்கிறவர்களுமாயிருக்கிறார்கள்; இவர்களுடைய வாய் இறுமாப்பானவைகளைப்பேசும்; தற்பொழிவுக்காக முகஸ்துதி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. पर हे प्रियोंतुम अपने अति पवित्र विश्वास में अपनी उन्नति करते हुए और पवित्र आत्मा में प्रार्थना]]></a:t>
+              <a:t><![CDATA[செய்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करते हुए।]]></a:t>
+              <a:t><![CDATA[17. நீங்களோ பிரியமானவர்களே, நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் அப்போஸ்தலரால் முன் சொல்லப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. अपने आप को परमेश्वर के प्रेम में बनाए रखो; और अनन्त जीवन के लिये हमारे प्रभु यीशु मसीह की दया की]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளை நினைவுகூறுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आशा देखते रहो।]]></a:t>
+              <a:t><![CDATA[18. கடைசிக்காலத்திலே தங்கள் துன்மார்க்கமான இச்சைகளின்படி நடக்கிற பரியாசக்காரர் தோன்றுவார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और उन पर जो शंका में हैं दया करो।]]></a:t>
+              <a:t><![CDATA[உங்களுக்குச் சொன்னார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और बहुतों को आग में से झपट कर निकालो, और बहुतों पर भय के साथ दया करो; वरन उस वस्त्र से भी घृणा]]></a:t>
+              <a:t><![CDATA[19. இவர்கள் பிரிந்து போகிறவர்களும், ஜென்மசுபாவத்தாரும், ஆவியில்லாதவர்களுமாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करो जो शरीर के द्वारा कलंकित हो गया है॥]]></a:t>
+              <a:t><![CDATA[20. நீங்களோ பிரியமானவர்களே, உங்கள் மகா பரிசுத்தமான விசுவாசத்தின்மேல் உங்களை உறுதிப்படுத்திக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. अब जो तुम्हें ठोकर खाने से बचा सकता है, और अपनी महिमा की भरपूरी के साम्हने मगन और निर्दोष करके]]></a:t>
+              <a:t><![CDATA[பரிசுத்த ஆவிக்குள் ஜெபம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[खड़ा कर सकता है।]]></a:t>
+              <a:t><![CDATA[21. தேவனுடைய அன்பிலே உங்களைக் காத்துக்கொண்டு, நித்திய ஜீவனுக்கேதுவாக நம்முடைய கர்த்தராகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. हे प्रियो, जब मैं तुम्हें उस उद्धार के विषय में लिखने में अत्यन्त परिश्रम से प्रयत्न कर रहा था,]]></a:t>
+              <a:t><![CDATA[2. உங்களுக்கு இரக்கமும் சமாதானமும் அன்பும் பெருகக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. उस अद्वैत परमेश्वर हमारे उद्धारकर्ता की महिमा, और गौरव, और पराक्रम, और अधिकार, हमारे प्रभु यीशु]]></a:t>
+              <a:t><![CDATA[இயேசுக்கிறிஸ்துவினுடைய இரக்கத்தைப்பெறக் காத்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13140,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मसीह के द्वारा जैसा सनातन काल से है, अब भी हो और युगानुयुग रहे। आमीन॥]]></a:t>
+              <a:t><![CDATA[22. அல்லாமலும், நீங்கள் பகுத்தறிவுள்ளவர்களாயிருந்து, சிலருக்கு இரக்கம் பாராட்டி, சிலரை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யூதா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அக்கினியிலிருந்து இழுத்துவிட்டு, பயத்தோடே இரட்சித்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யூதா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. மாம்சத்தால் கறைப்பட்டிருக்கிற வஸ்திரத்தையும் வெறுத்துத் தள்ளுங்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யூதா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. வழுவாதபடி உங்களைக் காக்கவும், தமது மகிமையுள்ள சந்நிதானத்திலே மிகுந்த மகிழ்ச்சியோடே உங்களை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யூதா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மாசற்றவர்களாய் நிறுத்தவும் வல்லமையுள்ளவரும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யூதா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. தாம் ஒருவரே ஞானமுள்ளவருமாகிய நம்முடைய இரட்சகரான தேவனுக்குக் கனமும் மகத்துவமும் வல்லமையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யூதா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதிகாரமும் இப்பொழுதும் எப்பொழுதும் உண்டாவதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिस में हम सब सहभागी हैं; तो मैं ने तुम्हें यह समझाना आवश्यक जाना कि उस विश्वास के लिये पूरा यत्न]]></a:t>
+              <a:t><![CDATA[3. பிரியமானவர்களே, பொதுவான இரட்சிப்பைக்குறித்து உங்களுக்கு எழுதும்படி நான் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करो जो पवित्र लोगों को एक ही बार सौंपा गया था।]]></a:t>
+              <a:t><![CDATA[கருத்துள்ளவனாயிருக்கையில், பரிசுத்தவான்களுக்கு ஒருவிசை ஒப்புக்கொடுக்கப்பட்ட விசுவாசத்திற்காக நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. क्योंकि कितने ऐसे मनुष्य चुपके से हम में आ मिले हैं, जिन के इस दण्ड का वर्णन पुराने समय में पहिले]]></a:t>
+              <a:t><![CDATA[தைரியமாய்ப் போராடவேண்டுமென்று உங்களுக்கு எழுதி உணர்த்துவது எனக்கு அவசியமாய்க் கண்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ही से लिखा गया था: ये भक्तिहीन हैं, और हमारे परमेश्वर के अनुग्रह को लुचपन में बदल डालते हैं, और]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில் நமது தேவனுடைய கிருபையைக் காமவிகாரத்துக்கேதுவாகப் புரட்டி, ஒன்றான ஆண்டவராகிய தேவனையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யூதா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme87">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme87">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme87">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme87">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>