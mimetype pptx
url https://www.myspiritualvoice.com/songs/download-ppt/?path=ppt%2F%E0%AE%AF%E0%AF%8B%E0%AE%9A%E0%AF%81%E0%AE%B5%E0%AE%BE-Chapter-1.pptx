--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -67,60 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,55 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
-[...3 lines deleted...]
-    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -323,58 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. There shall not any man be able to stand before you all the days of your life: as I was with Moses, so I will be with you: I will not fail you, nor forsake you.]]></a:t>
+              <a:t><![CDATA[5. நீ உயிரோடிருக்கும் நாளெல்லாம் ஒருவனும் உனக்கு முன்பாக எதிர்த்து நிற்பதில்லை: நான் மோசேயோடே இருந்ததுபோல, உன்னோடும் இருப்பேன்; நான் உன்னைவிட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Be strong and of a good courage: for unto this people shall you divide for an inheritance the land, which I swore unto their fathers to give them.]]></a:t>
+              <a:t><![CDATA[6. பலங்கொண்டு திடமனதாயிரு; இந்த ஜனத்தின் பிதாக்களுக்கு நான் கொடுப்பேன் என்று ஆணையிட்ட தேசத்தை நீ இவர்களுக்குப் பங்கிடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Be strong and of a good courage: for unto this people shall you divide for an inheritance the land, which I swore unto their fathers to give them.]]></a:t>
+              <a:t><![CDATA[6. பலங்கொண்டு திடமனதாயிரு; இந்த ஜனத்தின் பிதாக்களுக்கு நான் கொடுப்பேன் என்று ஆணையிட்ட தேசத்தை நீ இவர்களுக்குப் பங்கிடுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Only be you strong and very courageous, that you may observe to do according to all the law, which Moses my servant commanded you: turn not from it to the right hand or to the left, that you may prosper anywhere you go.]]></a:t>
+              <a:t><![CDATA[7. என் தாசனாகிய மோசே உனக்குக் கற்பித்த நியாயப்பிரமாணத்தின்படியெல்லாம் செய்யக் கவனமாயிருக்கமாத்திரம் மிகவும் பலங்கொண்டு திடமனதாயிரு; நீ போகும் இடமெல்லாம் புத்திமானாய் நடந்துகொள்ளும்படிக்கு, அதை விட்டு வலது இடதுபுறம் விலகாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Only be you strong and very courageous, that you may observe to do according to all the law, which Moses my servant commanded you: turn not from it to the right hand or to the left, that you may prosper anywhere you go.]]></a:t>
+              <a:t><![CDATA[7. என் தாசனாகிய மோசே உனக்குக் கற்பித்த நியாயப்பிரமாணத்தின்படியெல்லாம் செய்யக் கவனமாயிருக்கமாத்திரம் மிகவும் பலங்கொண்டு திடமனதாயிரு; நீ போகும் இடமெல்லாம் புத்திமானாய் நடந்துகொள்ளும்படிக்கு, அதை விட்டு வலது இடதுபுறம் விலகாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Only be you strong and very courageous, that you may observe to do according to all the law, which Moses my servant commanded you: turn not from it to the right hand or to the left, that you may prosper anywhere you go.]]></a:t>
+              <a:t><![CDATA[7. என் தாசனாகிய மோசே உனக்குக் கற்பித்த நியாயப்பிரமாணத்தின்படியெல்லாம் செய்யக் கவனமாயிருக்கமாத்திரம் மிகவும் பலங்கொண்டு திடமனதாயிரு; நீ போகும் இடமெல்லாம் புத்திமானாய் நடந்துகொள்ளும்படிக்கு, அதை விட்டு வலது இடதுபுறம் விலகாதிருப்பாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. This book of the law shall not depart out of your mouth; but you shall meditate therein day and night, that you may observe to do according to all that is written therein: for then you shall make your way prosperous, and then you shall have good success.]]></a:t>
+              <a:t><![CDATA[8. இந்த நியாயப்பிரமாண புஸ்தகம் உன் வாயைவிட்டுப் பிரியாதிருப்பதாக; இதில் எழுதியிருக்கிறவைகளின்படியெல்லாம் நீ செய்யக் கவனமாயிருக்கும்படி, இரவும் பகலும் அதைத் தியானித்துக்கொண்டிருப்பாயாக; அப்பொழுது நீ உன் வழியை வாய்க்கப்பண்ணுவாய், அப்பொழுது புத்திமானாகவும் நடந்துகொள்ளுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. This book of the law shall not depart out of your mouth; but you shall meditate therein day and night, that you may observe to do according to all that is written therein: for then you shall make your way prosperous, and then you shall have good success.]]></a:t>
+              <a:t><![CDATA[8. இந்த நியாயப்பிரமாண புஸ்தகம் உன் வாயைவிட்டுப் பிரியாதிருப்பதாக; இதில் எழுதியிருக்கிறவைகளின்படியெல்லாம் நீ செய்யக் கவனமாயிருக்கும்படி, இரவும் பகலும் அதைத் தியானித்துக்கொண்டிருப்பாயாக; அப்பொழுது நீ உன் வழியை வாய்க்கப்பண்ணுவாய், அப்பொழுது புத்திமானாகவும் நடந்துகொள்ளுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. This book of the law shall not depart out of your mouth; but you shall meditate therein day and night, that you may observe to do according to all that is written therein: for then you shall make your way prosperous, and then you shall have good success.]]></a:t>
+              <a:t><![CDATA[8. இந்த நியாயப்பிரமாண புஸ்தகம் உன் வாயைவிட்டுப் பிரியாதிருப்பதாக; இதில் எழுதியிருக்கிறவைகளின்படியெல்லாம் நீ செய்யக் கவனமாயிருக்கும்படி, இரவும் பகலும் அதைத் தியானித்துக்கொண்டிருப்பாயாக; அப்பொழுது நீ உன் வழியை வாய்க்கப்பண்ணுவாய், அப்பொழுது புத்திமானாகவும் நடந்துகொள்ளுவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. This book of the law shall not depart out of your mouth; but you shall meditate therein day and night, that you may observe to do according to all that is written therein: for then you shall make your way prosperous, and then you shall have good success.]]></a:t>
+              <a:t><![CDATA[9. நான் உனக்குக் கட்டளையிடவில்லையா? பலங்கொண்டு திடமனதாயிரு; திகையாதே, கலங்காதே, நீ போகும் இடமெல்லாம் உன் தேவனாகிய கர்த்தர் உன்னோடே இருக்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now after the death of Moses the servant of the LORD it came to pass, that the LORD spoke unto Joshua the son of Nun, Moses' minister, saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய தாசனாகிய மோசே மரித்தபின்பு, கர்த்தர் மோசேயின் ஊழியக்காரனான நூனின் குமாரன் யோசுவாவை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Have not I commanded you? Be strong and of a good courage; be not afraid, neither be you dismayed: for the LORD your God is with you anywhere you go.]]></a:t>
+              <a:t><![CDATA[9. நான் உனக்குக் கட்டளையிடவில்லையா? பலங்கொண்டு திடமனதாயிரு; திகையாதே, கலங்காதே, நீ போகும் இடமெல்லாம் உன் தேவனாகிய கர்த்தர் உன்னோடே இருக்கிறார் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Have not I commanded you? Be strong and of a good courage; be not afraid, neither be you dismayed: for the LORD your God is with you anywhere you go.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது யோசுவா ஜனங்களின் அதிபதிகளை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Then Joshua commanded the officers of the people, saying,]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் பாளயத்தை உருவ நடந்துபோய், ஜனங்களைப் பார்த்து: உங்களுக்குப் போஜனபதார்த்தங்களை ஆயத்தம்பண்ணுங்கள்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தை நீங்கள் சுதந்தரித்துக்கொள்ளும்படிக்கு, இன்னும் மூன்று நாளைக்குள்ளே இந்த யோர்தானைக் கடந்துபோவீர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Pass through the host, and command the people, saying, Prepare you victuals; for within three days all of you shall pass over this Jordan, to go in to possess the land, which the LORD your God gives you to possess it.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் பாளயத்தை உருவ நடந்துபோய், ஜனங்களைப் பார்த்து: உங்களுக்குப் போஜனபதார்த்தங்களை ஆயத்தம்பண்ணுங்கள்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தை நீங்கள் சுதந்தரித்துக்கொள்ளும்படிக்கு, இன்னும் மூன்று நாளைக்குள்ளே இந்த யோர்தானைக் கடந்துபோவீர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Pass through the host, and command the people, saying, Prepare you victuals; for within three days all of you shall pass over this Jordan, to go in to possess the land, which the LORD your God gives you to possess it.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் பாளயத்தை உருவ நடந்துபோய், ஜனங்களைப் பார்த்து: உங்களுக்குப் போஜனபதார்த்தங்களை ஆயத்தம்பண்ணுங்கள்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தை நீங்கள் சுதந்தரித்துக்கொள்ளும்படிக்கு, இன்னும் மூன்று நாளைக்குள்ளே இந்த யோர்தானைக் கடந்துபோவீர்கள் என்று சொல்லச்சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Pass through the host, and command the people, saying, Prepare you victuals; for within three days all of you shall pass over this Jordan, to go in to possess the land, which the LORD your God gives you to possess it.]]></a:t>
+              <a:t><![CDATA[12. பின்பு யோசுவா: ரூபனியரையும் காத்தியரையும் மனாசேயின் பாதிக்கோத்திரத்தாரையும் நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Pass through the host, and command the people, saying, Prepare you victuals; for within three days all of you shall pass over this Jordan, to go in to possess the land, which the LORD your God gives you to possess it.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய தாசனாகிய மோசே உங்களுக்குக் கற்பித்த வார்த்தையை நினைத்துக்கொள்ளுங்கள்; உங்கள் தேவனாகிய கர்த்தர் உங்களை இளைப்பாறப்பண்ணி, இந்த தேசத்தை உங்களுக்குக் கொடுத்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And to the Reubenites, and to the Gadites, and to half the tribe of Manasseh, spoke Joshua, saying,]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய தாசனாகிய மோசே உங்களுக்குக் கற்பித்த வார்த்தையை நினைத்துக்கொள்ளுங்கள்; உங்கள் தேவனாகிய கர்த்தர் உங்களை இளைப்பாறப்பண்ணி, இந்த தேசத்தை உங்களுக்குக் கொடுத்தாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Remember the word which Moses the servant of the LORD commanded you, saying, The LORD your God has given you rest, and has given you this land.]]></a:t>
+              <a:t><![CDATA[14. உங்கள் பெண்சாதிகளும் பிள்ளைகளும் மிருகஜீவன்களும், மோசே உங்களுக்கு யோர்தானுக்கு இப்புறத்திலே கொடுத்த தேசத்தில் இருக்கட்டும்; உங்களிலுள்ள யுத்தவீரர் யாவரும் உங்கள் சகோதரருக்கு முன்பாக அணியணியாகக் கடந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Remember the word which Moses the servant of the LORD commanded you, saying, The LORD your God has given you rest, and has given you this land.]]></a:t>
+              <a:t><![CDATA[14. உங்கள் பெண்சாதிகளும் பிள்ளைகளும் மிருகஜீவன்களும், மோசே உங்களுக்கு யோர்தானுக்கு இப்புறத்திலே கொடுத்த தேசத்தில் இருக்கட்டும்; உங்களிலுள்ள யுத்தவீரர் யாவரும் உங்கள் சகோதரருக்கு முன்பாக அணியணியாகக் கடந்துபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now after the death of Moses the servant of the LORD it came to pass, that the LORD spoke unto Joshua the son of Nun, Moses' minister, saying,]]></a:t>
+              <a:t><![CDATA[2. என் தாசனாகிய மோசே மரித்துப்போனான்; இப்பொழுது நீயும் இந்த ஜனங்கள் எல்லாரும் எழுந்து, இந்த யோர்தானைக்கடந்து, இஸ்ரவேல் புத்திரருக்கு நான் கொடுக்கும் தேசத்துக்குப் போங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Your wives, your little ones, and your cattle, shall remain in the land which Moses gave you on this side Jordan; but all of you shall pass before your brethren armed, all the mighty men of valour, and help them;]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் உங்களைப்போல உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, அவர்களும் உங்கள் தேவனாகிய கர்த்தர் தங்களுக்குக் கொடுக்கும் தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும், அவர்களுக்கு உதவிசெய்யக்கடவீர்கள்; பின்பு நீங்கள் கர்த்தருடைய தாசனாகிய மோசே உங்களுக்கு யோர்தானுக்கு இப்புறத்தில் சூரியன் உதிக்கும் திசைக்கு நேராகக் கொடுத்த உங்கள் சுதந்தரமான தேசத்துக்குத் திரும்பி, அதைச் சுதந்தரித்துக்கொண்டிருப்பீர்களாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Your wives, your little ones, and your cattle, shall remain in the land which Moses gave you on this side Jordan; but all of you shall pass before your brethren armed, all the mighty men of valour, and help them;]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் உங்களைப்போல உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, அவர்களும் உங்கள் தேவனாகிய கர்த்தர் தங்களுக்குக் கொடுக்கும் தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும், அவர்களுக்கு உதவிசெய்யக்கடவீர்கள்; பின்பு நீங்கள் கர்த்தருடைய தாசனாகிய மோசே உங்களுக்கு யோர்தானுக்கு இப்புறத்தில் சூரியன் உதிக்கும் திசைக்கு நேராகக் கொடுத்த உங்கள் சுதந்தரமான தேசத்துக்குத் திரும்பி, அதைச் சுதந்தரித்துக்கொண்டிருப்பீர்களாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Your wives, your little ones, and your cattle, shall remain in the land which Moses gave you on this side Jordan; but all of you shall pass before your brethren armed, all the mighty men of valour, and help them;]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் உங்களைப்போல உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, அவர்களும் உங்கள் தேவனாகிய கர்த்தர் தங்களுக்குக் கொடுக்கும் தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும், அவர்களுக்கு உதவிசெய்யக்கடவீர்கள்; பின்பு நீங்கள் கர்த்தருடைய தாசனாகிய மோசே உங்களுக்கு யோர்தானுக்கு இப்புறத்தில் சூரியன் உதிக்கும் திசைக்கு நேராகக் கொடுத்த உங்கள் சுதந்தரமான தேசத்துக்குத் திரும்பி, அதைச் சுதந்தரித்துக்கொண்டிருப்பீர்களாக என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Until the LORD have given your brethren rest, as he has given you, and they also have possessed the land which the LORD your God gives them: then all of you shall return unto the land of your possession, and enjoy it, which Moses the LORD's servant gave you on this side Jordan toward the sunrising.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: நீர் எங்களுக்குக் கட்டளையிடுகிறதையெல்லாம் செய்வோம்; நீர் எங்களை அனுப்பும் இடமெங்கும் போவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Until the LORD have given your brethren rest, as he has given you, and they also have possessed the land which the LORD your God gives them: then all of you shall return unto the land of your possession, and enjoy it, which Moses the LORD's servant gave you on this side Jordan toward the sunrising.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: நீர் எங்களுக்குக் கட்டளையிடுகிறதையெல்லாம் செய்வோம்; நீர் எங்களை அனுப்பும் இடமெங்கும் போவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Until the LORD have given your brethren rest, as he has given you, and they also have possessed the land which the LORD your God gives them: then all of you shall return unto the land of your possession, and enjoy it, which Moses the LORD's servant gave you on this side Jordan toward the sunrising.]]></a:t>
+              <a:t><![CDATA[17. நாங்கள் மோசேக்குச் செவிகொடுத்ததுபோல உமக்கும் செவிகொடுப்போம்; உம்முடைய தேவனாகிய கர்த்தர்மாத்திரம் மோசேயோடே இருந்ததுபோல, உம்மோடும் இருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Until the LORD have given your brethren rest, as he has given you, and they also have possessed the land which the LORD your God gives them: then all of you shall return unto the land of your possession, and enjoy it, which Moses the LORD's servant gave you on this side Jordan toward the sunrising.]]></a:t>
+              <a:t><![CDATA[17. நாங்கள் மோசேக்குச் செவிகொடுத்ததுபோல உமக்கும் செவிகொடுப்போம்; உம்முடைய தேவனாகிய கர்த்தர்மாத்திரம் மோசேயோடே இருந்ததுபோல, உம்மோடும் இருப்பாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Until the LORD have given your brethren rest, as he has given you, and they also have possessed the land which the LORD your God gives them: then all of you shall return unto the land of your possession, and enjoy it, which Moses the LORD's servant gave you on this side Jordan toward the sunrising.]]></a:t>
+              <a:t><![CDATA[18. நீர் எங்களுக்குக் கட்டளையிடும் சகல காரியத்திலும் உம்முடைய சொல்லைக்கேளாமல், உம்முடைய வாக்குக்கு முரட்டாட்டம்பண்ணுகிற எவனும் கொலைசெய்யப்படக்கடவன்; பலங்கொண்டு திடமனதாய்மாத்திரம் இரும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,160 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they answered Joshua, saying, All that you command us we will do, and anywhere you send us, we will go.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[16. And they answered Joshua, saying, All that you command us we will do, and anywhere you send us, we will go.]]></a:t>
+              <a:t><![CDATA[18. நீர் எங்களுக்குக் கட்டளையிடும் சகல காரியத்திலும் உம்முடைய சொல்லைக்கேளாமல், உம்முடைய வாக்குக்கு முரட்டாட்டம்பண்ணுகிற எவனும் கொலைசெய்யப்படக்கடவன்; பலங்கொண்டு திடமனதாய்மாத்திரம் இரும் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,487 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Moses my servant is dead; now therefore arise, go over this Jordan, you, and all this people, unto the land which I do give to them, even to the children of Israel.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[18. Whosoever he be that does rebel against your commandment, and will not hearken unto your words in all that you command him, he shall be put to death: only be strong and of a good courage.]]></a:t>
+              <a:t><![CDATA[2. என் தாசனாகிய மோசே மரித்துப்போனான்; இப்பொழுது நீயும் இந்த ஜனங்கள் எல்லாரும் எழுந்து, இந்த யோர்தானைக்கடந்து, இஸ்ரவேல் புத்திரருக்கு நான் கொடுக்கும் தேசத்துக்குப் போங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Moses my servant is dead; now therefore arise, go over this Jordan, you, and all this people, unto the land which I do give to them, even to the children of Israel.]]></a:t>
+              <a:t><![CDATA[3. நான் மோசேக்குச் சொன்னபடி உங்கள் காலடி மிதிக்கும் எவ்விடத்தையும் உங்களுக்குக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Every place that the sole of your foot shall tread upon, that have I given unto you, as I said unto Moses.]]></a:t>
+              <a:t><![CDATA[3. நான் மோசேக்குச் சொன்னபடி உங்கள் காலடி மிதிக்கும் எவ்விடத்தையும் உங்களுக்குக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. From the wilderness and this Lebanon even unto the great river, the river Euphrates, all the land of the Hittites, and unto the great sea toward the going down of the sun, shall be your coast.]]></a:t>
+              <a:t><![CDATA[4. வனாந்தரமும் இந்த லீபனோனும் தொடங்கி ஐபிராத்து நதியான பெரிய நதிமட்டுமுள்ள ஏத்தியரின் தேசம் அனைத்தும், சூரியன் அஸ்தமிக்கிற திசையான பெரிய சமுத்திரம்வரைக்கும் உங்கள் எல்லையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. From the wilderness and this Lebanon even unto the great river, the river Euphrates, all the land of the Hittites, and unto the great sea toward the going down of the sun, shall be your coast.]]></a:t>
+              <a:t><![CDATA[4. வனாந்தரமும் இந்த லீபனோனும் தொடங்கி ஐபிராத்து நதியான பெரிய நதிமட்டுமுள்ள ஏத்தியரின் தேசம் அனைத்தும், சூரியன் அஸ்தமிக்கிற திசையான பெரிய சமுத்திரம்வரைக்கும் உங்கள் எல்லையாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. There shall not any man be able to stand before you all the days of your life: as I was with Moses, so I will be with you: I will not fail you, nor forsake you.]]></a:t>
+              <a:t><![CDATA[5. நீ உயிரோடிருக்கும் நாளெல்லாம் ஒருவனும் உனக்கு முன்பாக எதிர்த்து நிற்பதில்லை: நான் மோசேயோடே இருந்ததுபோல, உன்னோடும் இருப்பேன்; நான் உன்னைவிட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542123" r:id="rId1"/>
+    <p:sldLayoutId id="2474702931" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5274,94 +4709,54 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5506,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்ததுபோல, உன்னோடும் இருப்பேன்; நான் உன்னைவிட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை.]]></a:t>
+              <a:t><![CDATA[और न तो मैं तुझे धोखा दूंगा, और न तुझ को छोडूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பலங்கொண்டு திடமனதாயிரு; இந்த ஜனத்தின் பிதாக்களுக்கு நான் கொடுப்பேன் என்று ஆணையிட்ட தேசத்தை நீ]]></a:t>
+              <a:t><![CDATA[6. इसलिये हियाव बान्धकर दृढ़ हो जा; क्योंकि जिस देश के देने की शपथ मैं ने इन लोगों के पूर्वजों से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இவர்களுக்குப் பங்கிடுவாய்.]]></a:t>
+              <a:t><![CDATA[खाई थी उसका अधिकारी तू इन्हें करेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. என் தாசனாகிய மோசே உனக்குக் கற்பித்த நியாயப்பிரமாணத்தின்படியெல்லாம் செய்யக் கவனமாயிருக்கமாத்திரம்]]></a:t>
+              <a:t><![CDATA[7. इतना हो कि तू हियाव बान्धकर और बहुत दृढ़ हो कर जो व्यवस्था मेरे दास मूसा ने तुझे दी है उन सब के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மிகவும் பலங்கொண்டு திடமனதாயிரு; நீ போகும் இடமெல்லாம் புத்திமானாய் நடந்துகொள்ளும்படிக்கு, அதை விட்டு]]></a:t>
+              <a:t><![CDATA[अनुसार करने में चौकसी करना; और उस से न तो दाहिने मुड़ना और न बांए, तब जहां जहां तू जाएगा वहां वहां]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வலது இடதுபுறம் விலகாதிருப்பாயாக.]]></a:t>
+              <a:t><![CDATA[तेरा काम सफल होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த நியாயப்பிரமாண புஸ்தகம் உன் வாயைவிட்டுப் பிரியாதிருப்பதாக; இதில்]]></a:t>
+              <a:t><![CDATA[8. व्यवस्था की यह पुस्तक तेरे चित्त से कभी न उतरने पाए, इसी में दिन रात ध्यान दिए रहना, इसलिये कि जो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுதியிருக்கிறவைகளின்படியெல்லாம் நீ செய்யக் கவனமாயிருக்கும்படி, இரவும் பகலும் அதைத்]]></a:t>
+              <a:t><![CDATA[कुछ उस में लिखा है उसके अनुसार करने की तू चौकसी करे; क्योंकि ऐसा ही करने से तेरे सब काम सफल होंगे,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தியானித்துக்கொண்டிருப்பாயாக; அப்பொழுது நீ உன் வழியை வாய்க்கப்பண்ணுவாய், அப்பொழுது புத்திமானாகவும்]]></a:t>
+              <a:t><![CDATA[और तू प्रभावशाली होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நடந்துகொள்ளுவாய்.]]></a:t>
+              <a:t><![CDATA[9. क्या मैं ने तुझे आज्ञा नहीं दी? हियाव बान्धकर दृढ़ हो जा; भय न खा, और तेरा मन कच्चा न हो; क्योंकि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய தாசனாகிய மோசே மரித்தபின்பு, கர்த்தர் மோசேயின் ஊழியக்காரனான நூனின் குமாரன் யோசுவாவை]]></a:t>
+              <a:t><![CDATA[1. यहोवा के दास मूसा की मृत्यु के बाद यहोवा ने उसके सेवक यहोशू से जो नून का पुत्र था कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நான் உனக்குக் கட்டளையிடவில்லையா? பலங்கொண்டு திடமனதாயிரு; திகையாதே, கலங்காதே, நீ போகும் இடமெல்லாம்]]></a:t>
+              <a:t><![CDATA[जहां जहां तू जाएगा वहां वहां तेरा परमेश्वर यहोवा तेरे संग रहेगा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உன் தேவனாகிய கர்த்தர் உன்னோடே இருக்கிறார் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. तब यहोशू ने प्रजा के सरदारों को यह आज्ञा दी,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது யோசுவா ஜனங்களின் அதிபதிகளை நோக்கி:]]></a:t>
+              <a:t><![CDATA[11. कि छावनी में इधर उधर जा कर प्रजा के लोगों को यह आज्ञा दो, कि अपने अपने लिये भोजन तैयार कर रखो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் பாளயத்தை உருவ நடந்துபோய், ஜனங்களைப் பார்த்து: உங்களுக்குப் போஜனபதார்த்தங்களை]]></a:t>
+              <a:t><![CDATA[क्योंकि तीन दिन के भीतर तुम को इस यरदन के पार उतरकर उस देश को अपने अधिकार में लेने के लिये जाना है]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆயத்தம்பண்ணுங்கள்; உங்கள் தேவனாகிய கர்த்தர் உங்களுக்குச் சுதந்தரிக்கக் கொடுக்கும் தேசத்தை நீங்கள்]]></a:t>
+              <a:t><![CDATA[जिसे तुम्हारा परमेश्वर यहोवा तुम्हारे अधिकार में देने वाला है॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுதந்தரித்துக்கொள்ளும்படிக்கு, இன்னும் மூன்று நாளைக்குள்ளே இந்த யோர்தானைக் கடந்துபோவீர்கள் என்று]]></a:t>
+              <a:t><![CDATA[12. फिर यहोशू ने रूबेनियों, गादियों, और मनश्शे के आधे गोत्र के लोगों से कहा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லச்சொன்னான்.]]></a:t>
+              <a:t><![CDATA[13. जो बात यहोवा के दास मूसा ने तुम से कही थी, कि तुम्हारा परमेश्वर यहोवा तुम्हें विश्राम देता है,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. பின்பு யோசுவா: ரூபனியரையும் காத்தியரையும் மனாசேயின் பாதிக்கோத்திரத்தாரையும் நோக்கி:]]></a:t>
+              <a:t><![CDATA[और यही देश तुम्हें देगा, उसकी सुधि करो।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய தாசனாகிய மோசே உங்களுக்குக் கற்பித்த வார்த்தையை நினைத்துக்கொள்ளுங்கள்; உங்கள்]]></a:t>
+              <a:t><![CDATA[14. तुम्हारी स्त्रियां, बालबच्चे, और पशु तो इस देश में रहें जो मूसा ने तुम्हें यरदन के इसी पार दिया,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவனாகிய கர்த்தர் உங்களை இளைப்பாறப்பண்ணி, இந்த தேசத்தை உங்களுக்குக் கொடுத்தாரே.]]></a:t>
+              <a:t><![CDATA[परन्तु तुम जो शूरवीर हो पांति बान्धे हुए अपने भाइयों के आगे आगे पार उतर चलो, और उनकी सहायता करो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. मेरा दास मूसा मर गया है; सो अब तू उठ, कमर बान्ध, और इस सारी प्रजा समेत यरदन पार हो कर उस देश को]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. உங்கள் பெண்சாதிகளும் பிள்ளைகளும் மிருகஜீவன்களும், மோசே உங்களுக்கு யோர்தானுக்கு இப்புறத்திலே]]></a:t>
+              <a:t><![CDATA[15. और जब यहोवा उन को ऐसा विश्राम देगा जैसा वह तुम्हें दे चुका है, और वे भी तुम्हारे परमेश्वर यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுத்த தேசத்தில் இருக்கட்டும்; உங்களிலுள்ள யுத்தவீரர் யாவரும் உங்கள் சகோதரருக்கு முன்பாக]]></a:t>
+              <a:t><![CDATA[के दिए हुए देश के अधिकारी हो जाएंगे; तब तुम अपने अधिकार के देश में, जो यहोवा के दास मूसा ने यरदन के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அணியணியாகக் கடந்துபோய்,]]></a:t>
+              <a:t><![CDATA[इस पार सूर्योदय की ओर तुम्हें दिया है, लौटकर इसके अधिकारी होगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் உங்களைப்போல உங்கள் சகோதரரையும் இளைப்பாறப்பண்ணி, அவர்களும் உங்கள் தேவனாகிய கர்த்தர்]]></a:t>
+              <a:t><![CDATA[16. तब उन्होंने यहोशू को उत्तर दिया, कि जो कुछ तू ने हमें करने की आज्ञा दी है वह हम करेंगे, और जहां]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தங்களுக்குக் கொடுக்கும் தேசத்தைச் சுதந்தரித்துக்கொள்ளுமட்டும், அவர்களுக்கு உதவிசெய்யக்கடவீர்கள்;]]></a:t>
+              <a:t><![CDATA[कहीं तू हमें भेजे वहां हम जाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பின்பு நீங்கள் கர்த்தருடைய தாசனாகிய மோசே உங்களுக்கு யோர்தானுக்கு இப்புறத்தில் சூரியன் உதிக்கும்]]></a:t>
+              <a:t><![CDATA[17. जैसे हम सब बातों में मूसा की मानते थे वैसे ही तेरी भी माना करेंगे; इतना हो कि तेरा परमेश्वर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[திசைக்கு நேராகக் கொடுத்த உங்கள் சுதந்தரமான தேசத்துக்குத் திரும்பி, அதைச்]]></a:t>
+              <a:t><![CDATA[यहोवा जैसा मूसा के संग रहता था वैसे ही तेरे संग भी रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுதந்தரித்துக்கொண்டிருப்பீர்களாக என்றான்.]]></a:t>
+              <a:t><![CDATA[18. कोई क्यों न हो जो तेरे विरुद्ध बलवा करे, और जितनी आज्ञाएं तू दे उन को न माने, तो वह मार डाला]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது அவர்கள் யோசுவாவுக்குப் பிரதியுத்தரமாக: நீர் எங்களுக்குக் கட்டளையிடுகிறதையெல்லாம்]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[செய்வோம்; நீர் எங்களை அனுப்பும் இடமெங்கும் போவோம்.]]></a:t>
+              <a:t><![CDATA[जाएगा। परन्तु तू दृढ़ और हियाव बान्धे रह॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,579 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. என் தாசனாகிய மோசே மரித்துப்போனான்; இப்பொழுது நீயும் இந்த ஜனங்கள் எல்லாரும் எழுந்து, இந்த]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[முரட்டாட்டம்பண்ணுகிற எவனும் கொலைசெய்யப்படக்கடவன்; பலங்கொண்டு திடமனதாய்மாத்திரம் இரும் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[जा जिसे मैं उन को अर्थात इस्राएलियों को देता हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யோர்தானைக்கடந்து, இஸ்ரவேல் புத்திரருக்கு நான் கொடுக்கும் தேசத்துக்குப் போங்கள்]]></a:t>
+              <a:t><![CDATA[3. उस वचन के अनुसार जो मैं ने मूसा से कहा, अर्थात जिस जिस स्थान पर तुम पांव धरोगे वह सब मैं तुम्हे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நான் மோசேக்குச் சொன்னபடி உங்கள் காலடி மிதிக்கும் எவ்விடத்தையும் உங்களுக்குக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[दे देता हूं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வனாந்தரமும் இந்த லீபனோனும் தொடங்கி ஐபிராத்து நதியான பெரிய நதிமட்டுமுள்ள ஏத்தியரின் தேசம்]]></a:t>
+              <a:t><![CDATA[4. जंगल और उस लबानोन से ले कर परात महानद तक, और सूर्यास्त की ओर महासमुद्र तक हित्तियों का सारा देश]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அனைத்தும், சூரியன் அஸ்தமிக்கிற திசையான பெரிய சமுத்திரம்வரைக்கும் உங்கள் எல்லையாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[तुम्हारा भाग ठहरेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ உயிரோடிருக்கும் நாளெல்லாம் ஒருவனும் உனக்கு முன்பாக எதிர்த்து நிற்பதில்லை: நான் மோசேயோடே]]></a:t>
+              <a:t><![CDATA[5. तेरे जीवन भर कोई तेरे साम्हने ठहर न सकेगा; जैसे मैं मूसा के संग रहा वैसे ही तेरे संग भी रहूंगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme30">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme15">
   <a:themeElements>
-    <a:clrScheme name="Theme30">
+    <a:clrScheme name="Theme15">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme30">
+    <a:fontScheme name="Theme15">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme30">
+    <a:fmtScheme name="Theme15">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>