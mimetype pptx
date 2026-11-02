--- v1 (2026-08-02)
+++ v2 (2026-11-02)
@@ -165,50 +165,78 @@
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide89.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide90.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide92.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide93.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide94.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide95.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide96.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide97.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide98.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide99.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide100.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide101.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -276,50 +304,64 @@
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
+    <p:sldId id="343" r:id="rId90"/>
+    <p:sldId id="344" r:id="rId91"/>
+    <p:sldId id="345" r:id="rId92"/>
+    <p:sldId id="346" r:id="rId93"/>
+    <p:sldId id="347" r:id="rId94"/>
+    <p:sldId id="348" r:id="rId95"/>
+    <p:sldId id="349" r:id="rId96"/>
+    <p:sldId id="350" r:id="rId97"/>
+    <p:sldId id="351" r:id="rId98"/>
+    <p:sldId id="352" r:id="rId99"/>
+    <p:sldId id="353" r:id="rId100"/>
+    <p:sldId id="354" r:id="rId101"/>
+    <p:sldId id="355" r:id="rId102"/>
+    <p:sldId id="356" r:id="rId103"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -504,53 +546,67 @@
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
-  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide89.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide90.xml"/>
+  <Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide91.xml"/>
+  <Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide92.xml"/>
+  <Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide93.xml"/>
+  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide94.xml"/>
+  <Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide95.xml"/>
+  <Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide96.xml"/>
+  <Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide97.xml"/>
+  <Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide98.xml"/>
+  <Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide99.xml"/>
+  <Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide100.xml"/>
+  <Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide101.xml"/>
+  <Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -610,51 +666,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ அவர்களை இஸ்ரவேலுக்கு முன்பாகக் கலங்கப்பண்ணினார்; ஆகையால் அவர்களைக் கிபியோனிலே மகா சங்காரமாக மடங்கடித்து, பெத்தொரோனுக்குப் போகிற வழியிலே துரத்தி, அசெக்காமட்டும் மக்கெதாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Come up unto me, and help me, that we may strike Gibeon: for it has made peace with Joshua and with the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And all these kings and their land did Joshua take at the same, because the LORD God of Israel fought for Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. And Joshua returned, and all Israel with him, unto the camp to Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -719,51 +993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Therefore the five kings of the Amorites, the king of Jerusalem, the king of Hebron, the king of Jarmuth, the king of Lachish, the king of Eglon, gathered themselves together, and went up, they and all their hosts, and encamped before Gibeon, and made war against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -828,51 +1102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Therefore the five kings of the Amorites, the king of Jerusalem, the king of Hebron, the king of Jarmuth, the king of Lachish, the king of Eglon, gathered themselves together, and went up, they and all their hosts, and encamped before Gibeon, and made war against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -937,51 +1211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Therefore the five kings of the Amorites, the king of Jerusalem, the king of Hebron, the king of Jarmuth, the king of Lachish, the king of Eglon, gathered themselves together, and went up, they and all their hosts, and encamped before Gibeon, and made war against it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1046,51 +1320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the men of Gibeon sent unto Joshua to the camp to Gilgal, saying, Slack not your hand from your servants; come up to us quickly, and save us, and help us: for all the kings of the Amorites that dwell in the mountains are gathered together against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1155,51 +1429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the men of Gibeon sent unto Joshua to the camp to Gilgal, saying, Slack not your hand from your servants; come up to us quickly, and save us, and help us: for all the kings of the Amorites that dwell in the mountains are gathered together against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1264,51 +1538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And the men of Gibeon sent unto Joshua to the camp to Gilgal, saying, Slack not your hand from your servants; come up to us quickly, and save us, and help us: for all the kings of the Amorites that dwell in the mountains are gathered together against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1373,51 +1647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
+              <a:t><![CDATA[6. And the men of Gibeon sent unto Joshua to the camp to Gilgal, saying, Slack not your hand from your servants; come up to us quickly, and save us, and help us: for all the kings of the Amorites that dwell in the mountains are gathered together against us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1482,51 +1756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
+              <a:t><![CDATA[7. So Joshua ascended from Gilgal, he, and all the people of war with him, and all the mighty men of valour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1591,51 +1865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Joshua, Fear them not: for I have delivered them into yours hand; there shall not a man of them stand before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1700,51 +1974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, when Adonizedec king of Jerusalem had heard how Joshua had taken Ai, and had utterly destroyed it; as he had done to Jericho and her king, so he had done to Ai and her king; and how the inhabitants of Gibeon had made peace with Israel, and were among them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1809,51 +2083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படிக் கர்த்தர் ஒரு மனிதனுடைய சொல்கேட்ட அந்நாளையொத்தநாள் அதற்கு முன்னுமில்லை அதற்குப்பின்னுமில்லை; கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD said unto Joshua, Fear them not: for I have delivered them into yours hand; there shall not a man of them stand before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1918,51 +2192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படிக் கர்த்தர் ஒரு மனிதனுடைய சொல்கேட்ட அந்நாளையொத்தநாள் அதற்கு முன்னுமில்லை அதற்குப்பின்னுமில்லை; கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[9. Joshua therefore came unto them suddenly, and went up from Gilgal all night.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2027,51 +2301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD humiliated them before Israel, and slew them with a great slaughter at Gibeon, and chased them along the way that goes up to Bethhoron, and stroke them to Azekah, and unto Makkedah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2136,51 +2410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த ஐந்து ராஜாக்களும் ஓடிப்போய், மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And the LORD humiliated them before Israel, and slew them with a great slaughter at Gibeon, and chased them along the way that goes up to Bethhoron, and stroke them to Azekah, and unto Makkedah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2245,51 +2519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஐந்து ராஜாக்களும் மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்திருந்து அகப்பட்டார்கள் என்று யோசுவாவுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[10. And the LORD humiliated them before Israel, and slew them with a great slaughter at Gibeon, and chased them along the way that goes up to Bethhoron, and stroke them to Azekah, and unto Makkedah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2354,51 +2628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யோசுவா: பெரிய கற்களைக் கெபியின் வாயிலே புரட்டி, அவ்விடத்தில் அவர்களைக் காவல்காக்க மனுஷரை வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, as they fled from before Israel, and were in the going down to Bethhoron, that the LORD cast down great stones from heaven upon them unto Azekah, and they died: they were more which died with hailstones than they whom the children of Israel slew with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2463,51 +2737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யோசுவா: பெரிய கற்களைக் கெபியின் வாயிலே புரட்டி, அவ்விடத்தில் அவர்களைக் காவல்காக்க மனுஷரை வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, as they fled from before Israel, and were in the going down to Bethhoron, that the LORD cast down great stones from heaven upon them unto Azekah, and they died: they were more which died with hailstones than they whom the children of Israel slew with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2572,51 +2846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, as they fled from before Israel, and were in the going down to Bethhoron, that the LORD cast down great stones from heaven upon them unto Azekah, and they died: they were more which died with hailstones than they whom the children of Israel slew with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2681,51 +2955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[11. And it came to pass, as they fled from before Israel, and were in the going down to Bethhoron, that the LORD cast down great stones from heaven upon them unto Azekah, and they died: they were more which died with hailstones than they whom the children of Israel slew with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2790,51 +3064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Then spoke Joshua to the LORD in the day when the LORD delivered up the Amorites before the children of Israel, and he said in the sight of Israel, Sun, stand you still upon Gibeon; and you, Moon, in the valley of Ajalon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2899,51 +3173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, when Adonizedec king of Jerusalem had heard how Joshua had taken Ai, and had utterly destroyed it; as he had done to Jericho and her king, so he had done to Ai and her king; and how the inhabitants of Gibeon had made peace with Israel, and were among them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3008,51 +3282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசுவாவும் இஸ்ரவேல் புத்திரரும் அவர்களை மகா பெரிய சங்காரமாய் அவர்கள் அழியுமளவும் சங்கரித்தார்கள்; அவர்களில் மீதியானவர்கள் அரணான பட்டணங்களுக்குள் புகுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then spoke Joshua to the LORD in the day when the LORD delivered up the Amorites before the children of Israel, and he said in the sight of Israel, Sun, stand you still upon Gibeon; and you, Moon, in the valley of Ajalon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3117,51 +3391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசுவாவும் இஸ்ரவேல் புத்திரரும் அவர்களை மகா பெரிய சங்காரமாய் அவர்கள் அழியுமளவும் சங்கரித்தார்கள்; அவர்களில் மீதியானவர்கள் அரணான பட்டணங்களுக்குள் புகுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[12. Then spoke Joshua to the LORD in the day when the LORD delivered up the Amorites before the children of Israel, and he said in the sight of Israel, Sun, stand you still upon Gibeon; and you, Moon, in the valley of Ajalon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3226,51 +3500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்களெல்லாரும் சுகமாய் மக்கெதாவிலிருக்கிற பாளயத்திலே, யோசுவாவினிடத்திற்குத் திரும்பிவந்தார்கள்; இஸ்ரவேல் புத்திரருக்கு விரோதமாக ஒருவனும் தன் நாவை அசைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. And the sun stood still, and the moon stayed, until the people had avenged themselves upon their enemies. Is not this written in the book of Jasher? So the sun stood still in the midst of heaven, and hasted not to go down about a whole day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3335,51 +3609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்களெல்லாரும் சுகமாய் மக்கெதாவிலிருக்கிற பாளயத்திலே, யோசுவாவினிடத்திற்குத் திரும்பிவந்தார்கள்; இஸ்ரவேல் புத்திரருக்கு விரோதமாக ஒருவனும் தன் நாவை அசைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. And the sun stood still, and the moon stayed, until the people had avenged themselves upon their enemies. Is not this written in the book of Jasher? So the sun stood still in the midst of heaven, and hasted not to go down about a whole day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3444,51 +3718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோசுவா: கெபியின் வாயைத்திறந்து, அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து என்னிடத்தில் வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And the sun stood still, and the moon stayed, until the people had avenged themselves upon their enemies. Is not this written in the book of Jasher? So the sun stood still in the midst of heaven, and hasted not to go down about a whole day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3553,51 +3827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அப்படியே செய்து, எருசலேமின் ராஜாவும், எபிரோனின் ராஜாவும், யர்மூத்தின் ராஜாவும், லாகீசின் ராஜாவும், எக்லோனின் ராஜாவுமாகிய அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து அவனிடத்திற்கு வெளியே கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And there was no day like that before it or after it, that the LORD hearkened unto the voice of a man: for the LORD fought for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3662,51 +3936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அப்படியே செய்து, எருசலேமின் ராஜாவும், எபிரோனின் ராஜாவும், யர்மூத்தின் ராஜாவும், லாகீசின் ராஜாவும், எக்லோனின் ராஜாவுமாகிய அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து அவனிடத்திற்கு வெளியே கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. And there was no day like that before it or after it, that the LORD hearkened unto the voice of a man: for the LORD fought for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3771,51 +4045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And Joshua returned, and all Israel with him, unto the camp to Gilgal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3880,51 +4154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. But these five kings fled, and hid themselves in a cave at Makkedah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3989,51 +4263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. And it was told Joshua, saying, The five kings are found hid in a cave at Makkedah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4098,51 +4372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[1. Now it came to pass, when Adonizedec king of Jerusalem had heard how Joshua had taken Ai, and had utterly destroyed it; as he had done to Jericho and her king, so he had done to Ai and her king; and how the inhabitants of Gibeon had made peace with Israel, and were among them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4207,51 +4481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது யோசுவா அவர்களை நோக்கி: நீங்கள் பயப்படாமலும் கலங்காமலும் பலத்துத் திடமனதாயிருங்கள்; நீங்கள் யுத்தம்பண்ணும் உங்கள் சத்துருக்களுக்கெல்லாம் கர்த்தர் இப்படியே செய்வார் என்றான்.]]></a:t>
+              <a:t><![CDATA[17. And it was told Joshua, saying, The five kings are found hid in a cave at Makkedah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4316,51 +4590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது யோசுவா அவர்களை நோக்கி: நீங்கள் பயப்படாமலும் கலங்காமலும் பலத்துத் திடமனதாயிருங்கள்; நீங்கள் யுத்தம்பண்ணும் உங்கள் சத்துருக்களுக்கெல்லாம் கர்த்தர் இப்படியே செய்வார் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. And Joshua said, Roll great stones upon the mouth of the cave, and set men by it in order to keep them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4425,51 +4699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப்பின்பு யோசுவா அவர்களை வெட்டிக்கொன்று, ஐந்து மரங்களிலே தூக்கிப்போட்டான்; சாயங்காலமட்டும் மரங்களில் தொங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And Joshua said, Roll great stones upon the mouth of the cave, and set men by it in order to keep them:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4534,51 +4808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப்பின்பு யோசுவா அவர்களை வெட்டிக்கொன்று, ஐந்து மரங்களிலே தூக்கிப்போட்டான்; சாயங்காலமட்டும் மரங்களில் தொங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And stay all of you not, but pursue after your enemies, and strike the hindmost of them; suffer them not to enter into their cities: for the LORD your God has delivered them into your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4643,51 +4917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சூரியன் அஸ்தமிக்கிறவேளையிலே, யோசுவா அவர்களை மரங்களிலிருந்து இறக்கக் கட்டளையிட்டான். அவர்கள் ஒளித்துக்கொண்டிருந்த கெபியிலே அவர்களைப் போட்டு; இந்நாள்வரைக்கும் இருக்கிறபடி பெரிய கற்களை கெபியின் வாயிலே அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And stay all of you not, but pursue after your enemies, and strike the hindmost of them; suffer them not to enter into their cities: for the LORD your God has delivered them into your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4752,51 +5026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சூரியன் அஸ்தமிக்கிறவேளையிலே, யோசுவா அவர்களை மரங்களிலிருந்து இறக்கக் கட்டளையிட்டான். அவர்கள் ஒளித்துக்கொண்டிருந்த கெபியிலே அவர்களைப் போட்டு; இந்நாள்வரைக்கும் இருக்கிறபடி பெரிய கற்களை கெபியின் வாயிலே அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And stay all of you not, but pursue after your enemies, and strike the hindmost of them; suffer them not to enter into their cities: for the LORD your God has delivered them into your hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4861,51 +5135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, when Joshua and the children of Israel had made an end of slaying them with a very great slaughter, till they were consumed, that the rest which remained of them entered into fenced cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4970,51 +5244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[20. And it came to pass, when Joshua and the children of Israel had made an end of slaying them with a very great slaughter, till they were consumed, that the rest which remained of them entered into fenced cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5079,51 +5353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[21. And all the people returned to the camp to Joshua at Makkedah in peace: none moved his tongue against any of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5188,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மக்கெதாவிலிருந்து யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூட லிப்னாவுக்குப் புறப்பட்டு, லிப்னாவின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[21. And all the people returned to the camp to Joshua at Makkedah in peace: none moved his tongue against any of the children of Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5297,51 +5571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உடனே யோசுவாவும் அவனோடேகூடச் சகல யுத்தமனுஷரும் சகல பராக்கிரமசாலிகளும் கில்காலிலிருந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[2. That they feared greatly, because Gibeon was a great city, as one of the royal cities, and because it was greater than Ai, and all the men thereof were mighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5406,51 +5680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. Then said Joshua, Open the mouth of the cave, and bring out those five kings unto me out of the cave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5515,51 +5789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[22. Then said Joshua, Open the mouth of the cave, and bring out those five kings unto me out of the cave.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5624,51 +5898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[23. And they did so, and brought forth those five kings unto him out of the cave, the king of Jerusalem, the king of Hebron, the king of Jarmuth, the king of Lachish, and the king of Eglon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5733,51 +6007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. லிப்னாவிலிருந்து யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூட லாகீசுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயம் இறங்கி, அதின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[23. And they did so, and brought forth those five kings unto him out of the cave, the king of Jerusalem, the king of Hebron, the king of Jarmuth, the king of Lachish, and the king of Eglon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5842,51 +6116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தர் லாகீசை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதை இரண்டாம் நாளிலே பிடித்து, லிப்னாவுக்குச் செய்ததுபோல, அதையும் அதிலுள்ள எல்லா நரஜீவன்களையும் பட்டயக்கருக்கினால் அழித்தான்.]]></a:t>
+              <a:t><![CDATA[23. And they did so, and brought forth those five kings unto him out of the cave, the king of Jerusalem, the king of Hebron, the king of Jarmuth, the king of Lachish, and the king of Eglon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5951,51 +6225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தர் லாகீசை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதை இரண்டாம் நாளிலே பிடித்து, லிப்னாவுக்குச் செய்ததுபோல, அதையும் அதிலுள்ள எல்லா நரஜீவன்களையும் பட்டயக்கருக்கினால் அழித்தான்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass, when they brought out those kings unto Joshua, that Joshua called for all the men of Israel, and said unto the captains of the men of war which went with him, Come near, put your feet upon the necks of these kings. And they came near, and put their feet upon the necks of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6060,51 +6334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது கேசேரின் ராஜாவாகிய ஓராம் லாகீசுக்குத் துணைசெய்யும்படி வந்தான்; யோசுவா அவனையும் அவன் ஜனத்தையும் ஒருவனும் மீதியாயிராதபடி, வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass, when they brought out those kings unto Joshua, that Joshua called for all the men of Israel, and said unto the captains of the men of war which went with him, Come near, put your feet upon the necks of these kings. And they came near, and put their feet upon the necks of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6169,51 +6443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது கேசேரின் ராஜாவாகிய ஓராம் லாகீசுக்குத் துணைசெய்யும்படி வந்தான்; யோசுவா அவனையும் அவன் ஜனத்தையும் ஒருவனும் மீதியாயிராதபடி, வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[24. And it came to pass, when they brought out those kings unto Joshua, that Joshua called for all the men of Israel, and said unto the captains of the men of war which went with him, Come near, put your feet upon the necks of these kings. And they came near, and put their feet upon the necks of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6278,51 +6552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. லாகீசிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவரும் எக்லோனுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[24. And it came to pass, when they brought out those kings unto Joshua, that Joshua called for all the men of Israel, and said unto the captains of the men of war which went with him, Come near, put your feet upon the necks of these kings. And they came near, and put their feet upon the necks of them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6387,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. லாகீசிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவரும் எக்லோனுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[25. And Joshua said unto them, Fear not, nor be dismayed, be strong and of good courage: for thus shall the LORD do to all your enemies against whom all of you fight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6496,51 +6770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக; உன் கைகளில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்களில் ஒருவரும் உனக்கு முன்பாக நிற்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[2. That they feared greatly, because Gibeon was a great city, as one of the royal cities, and because it was greater than Ai, and all the men thereof were mighty.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6605,51 +6879,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[25. And Joshua said unto them, Fear not, nor be dismayed, be strong and of good courage: for thus shall the LORD do to all your enemies against whom all of you fight.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6714,51 +6988,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[26. And afterward Joshua stroke them, and slew them, and hanged them on five trees: and they were hanging upon the trees until the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6823,51 +7097,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[26. And afterward Joshua stroke them, and slew them, and hanged them on five trees: and they were hanging upon the trees until the evening.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6932,51 +7206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதை அந்நாளிலே பிடித்து, அதைப் பட்டயக்கருக்கினால் அழித்தார்கள். லாகீசுக்குச் செய்ததுபோல, அதிலுள்ள சகல நரஜீவன்களையும் அந்நாளிலேதானே சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass at the time of the going down of the sun, that Joshua commanded, and they took them down off the trees, and cast them into the cave wherein they had been hid, and laid great stones in the cave's mouth, which remain until this very day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7041,51 +7315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதை அந்நாளிலே பிடித்து, அதைப் பட்டயக்கருக்கினால் அழித்தார்கள். லாகீசுக்குச் செய்ததுபோல, அதிலுள்ள சகல நரஜீவன்களையும் அந்நாளிலேதானே சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass at the time of the going down of the sun, that Joshua commanded, and they took them down off the trees, and cast them into the cave wherein they had been hid, and laid great stones in the cave's mouth, which remain until this very day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7150,51 +7424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிபியோன் ராஜதானி பட்டணங்களில் ஒன்றைப்போல் பெரிய பட்டணமும், ஆயியைப்பார்க்கிலும் பெரிதுமாயிருந்தபடியினாலும், மிகவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And it came to pass at the time of the going down of the sun, that Joshua commanded, and they took them down off the trees, and cast them into the cave wherein they had been hid, and laid great stones in the cave's mouth, which remain until this very day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7259,51 +7533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிபியோன் ராஜதானி பட்டணங்களில் ஒன்றைப்போல் பெரிய பட்டணமும், ஆயியைப்பார்க்கிலும் பெரிதுமாயிருந்தபடியினாலும், மிகவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. And that day Joshua took Makkedah, and stroke it with the edge of the sword, and the king thereof he utterly destroyed, them, and all the souls that were therein; he let none remain: and he did to the king of Makkedah as he did unto the king of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7368,51 +7642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் எருசலேமின் ராஜாவாகிய அதோனிசேதேக் எபிரோனின் ராஜாவாகிய ஓகாமுக்கும், யர்மூத்தின் ராஜாவாகிய பீராமுக்கும், லாகீசின் ராஜாவாகிய யப்பியாவுக்கும், எக்லோனின் ராஜாவாகிய தெபீருக்கும் ஆள் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[28. And that day Joshua took Makkedah, and stroke it with the edge of the sword, and the king thereof he utterly destroyed, them, and all the souls that were therein; he let none remain: and he did to the king of Makkedah as he did unto the king of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7477,51 +7751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் எருசலேமின் ராஜாவாகிய அதோனிசேதேக் எபிரோனின் ராஜாவாகிய ஓகாமுக்கும், யர்மூத்தின் ராஜாவாகிய பீராமுக்கும், லாகீசின் ராஜாவாகிய யப்பியாவுக்கும், எக்லோனின் ராஜாவாகிய தெபீருக்கும் ஆள் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[28. And that day Joshua took Makkedah, and stroke it with the edge of the sword, and the king thereof he utterly destroyed, them, and all the souls that were therein; he let none remain: and he did to the king of Makkedah as he did unto the king of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7586,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்கள் கிபியோனைச் சங்கரிக்கும்படி, நீங்கள் என்னிடத்தில் வந்து, எனக்குத் துணைசெய்யுங்கள்; அவர்கள் யோசுவாவோடும் இஸ்ரவேல் புத்திரரோடும் சமாதானம்பண்ணினார்கள் என்று சொல்லி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[29. Then Joshua passed from Makkedah, and all Israel with him, unto Libnah, and fought against Libnah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7695,51 +7969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக; உன் கைகளில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்களில் ஒருவரும் உனக்கு முன்பாக நிற்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore Adonizedec king of Jerusalem, sent unto Hoham king of Hebron, and unto Piram king of Jarmuth, and unto Japhia king of Lachish, and unto Debir king of Eglon, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7804,51 +8078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்கள் கிபியோனைச் சங்கரிக்கும்படி, நீங்கள் என்னிடத்தில் வந்து, எனக்குத் துணைசெய்யுங்கள்; அவர்கள் யோசுவாவோடும் இஸ்ரவேல் புத்திரரோடும் சமாதானம்பண்ணினார்கள் என்று சொல்லி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[29. Then Joshua passed from Makkedah, and all Israel with him, unto Libnah, and fought against Libnah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7913,51 +8187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the LORD delivered it also, and the king thereof, into the hand of Israel; and he stroke it with the edge of the sword, and all the souls that were therein; he let none remain in it; but did unto the king thereof as he did unto the king of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8022,51 +8296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[30. And the LORD delivered it also, and the king thereof, into the hand of Israel; and he stroke it with the edge of the sword, and all the souls that were therein; he let none remain in it; but did unto the king thereof as he did unto the king of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8131,51 +8405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்பு எக்லோனிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவருமாய் எபிரோனுக்குப் புறப்பட்டு, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[30. And the LORD delivered it also, and the king thereof, into the hand of Israel; and he stroke it with the edge of the sword, and all the souls that were therein; he let none remain in it; but did unto the king thereof as he did unto the king of Jericho.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8240,51 +8514,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[31. And Joshua passed from Libnah, and all Israel with him, unto Lachish, and encamped against it, and fought against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8349,51 +8623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[31. And Joshua passed from Libnah, and all Israel with him, unto Lachish, and encamped against it, and fought against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8458,51 +8732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[32. And the LORD delivered Lachish into the hand of Israel, which took it on the second day, and stroke it with the edge of the sword, and all the souls that were therein, according to all that he had done to Libnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8567,51 +8841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பின்பு யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூடத் தெபீருக்குத் திரும்பிப்போய், அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[32. And the LORD delivered Lachish into the hand of Israel, which took it on the second day, and stroke it with the edge of the sword, and all the souls that were therein, according to all that he had done to Libnah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8676,51 +8950,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[33. Then Horam king of Gezer came up to help Lachish; and Joshua stroke him and his people, until he had left him none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8785,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[33. Then Horam king of Gezer came up to help Lachish; and Joshua stroke him and his people, until he had left him none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8894,51 +9168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசுவா கில்காலிலிருந்து இராமுழுதும் நடந்து, திடீரென்று அவர்கள்மேல் வந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[3. Wherefore Adonizedec king of Jerusalem, sent unto Hoham king of Hebron, and unto Piram king of Jarmuth, and unto Japhia king of Lachish, and unto Debir king of Eglon, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9003,51 +9277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[34. And from Lachish Joshua passed unto Eglon, and all Israel with him; and they encamped against it, and fought against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9112,51 +9386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[34. And from Lachish Joshua passed unto Eglon, and all Israel with him; and they encamped against it, and fought against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9221,51 +9495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[35. And they took it on that day, and stroke it with the edge of the sword, and all the souls that were therein he utterly destroyed that day, according to all that he had done to Lachish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9330,51 +9604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[35. And they took it on that day, and stroke it with the edge of the sword, and all the souls that were therein he utterly destroyed that day, according to all that he had done to Lachish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9439,51 +9713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. காதேஸ்பர்னேயாதுவக்கிக் காத்சாமட்டும் இருக்கிறதையும் கிபியோன்மட்டும் இருக்கிற கோசேன் தேசம் அனைத்தையும் அழித்தான்.]]></a:t>
+              <a:t><![CDATA[36. And Joshua went up from Eglon, and all Israel with him, unto Hebron; and they fought against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9548,51 +9822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அந்த ராஜாக்கள் எல்லாரையும் அவர்கள் தேசத்தையும் யோசுவா ஒருமிக்கப் பிடித்தான்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[36. And Joshua went up from Eglon, and all Israel with him, unto Hebron; and they fought against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9657,51 +9931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. அந்த ராஜாக்கள் எல்லாரையும் அவர்கள் தேசத்தையும் யோசுவா ஒருமிக்கப் பிடித்தான்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[37. And they took it, and stroke it with the edge of the sword, and the king thereof, and all the cities thereof, and all the souls that were therein; he left none remaining, according to all that he had done to Eglon; but destroyed it utterly, and all the souls that were therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9766,51 +10040,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. பின்பு யோசுவா இஸ்ரவேலனைத்தோடும்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[37. And they took it, and stroke it with the edge of the sword, and the king thereof, and all the cities thereof, and all the souls that were therein; he left none remaining, according to all that he had done to Eglon; but destroyed it utterly, and all the souls that were therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[37. And they took it, and stroke it with the edge of the sword, and the king thereof, and all the cities thereof, and all the souls that were therein; he left none remaining, according to all that he had done to Eglon; but destroyed it utterly, and all the souls that were therein.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. And Joshua returned, and all Israel with him, to Debir; and fought against it:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9875,51 +10367,1141 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ அவர்களை இஸ்ரவேலுக்கு முன்பாகக் கலங்கப்பண்ணினார்; ஆகையால் அவர்களைக் கிபியோனிலே மகா சங்காரமாக மடங்கடித்து, பெத்தொரோனுக்குப் போகிற வழியிலே துரத்தி, அசெக்காமட்டும் மக்கெதாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Come up unto me, and help me, that we may strike Gibeon: for it has made peace with Joshua and with the children of Israel.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And he took it, and the king thereof, and all the cities thereof; and they stroke them with the edge of the sword, and utterly destroyed all the souls that were therein; he left none remaining: as he had done to Hebron, so he did to Debir, and to the king thereof; as he had done also to Libnah, and to her king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And he took it, and the king thereof, and all the cities thereof; and they stroke them with the edge of the sword, and utterly destroyed all the souls that were therein; he left none remaining: as he had done to Hebron, so he did to Debir, and to the king thereof; as he had done also to Libnah, and to her king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And he took it, and the king thereof, and all the cities thereof; and they stroke them with the edge of the sword, and utterly destroyed all the souls that were therein; he left none remaining: as he had done to Hebron, so he did to Debir, and to the king thereof; as he had done also to Libnah, and to her king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. And he took it, and the king thereof, and all the cities thereof; and they stroke them with the edge of the sword, and utterly destroyed all the souls that were therein; he left none remaining: as he had done to Hebron, so he did to Debir, and to the king thereof; as he had done also to Libnah, and to her king.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. So Joshua stroke all the country of the hills, and of the south, and of the vale, and of the springs, and all their kings: he left none remaining, but utterly destroyed all that breathed, as the LORD God of Israel commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. So Joshua stroke all the country of the hills, and of the south, and of the vale, and of the springs, and all their kings: he left none remaining, but utterly destroyed all that breathed, as the LORD God of Israel commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. So Joshua stroke all the country of the hills, and of the south, and of the vale, and of the springs, and all their kings: he left none remaining, but utterly destroyed all that breathed, as the LORD God of Israel commanded.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Joshua stroke them from Kadeshbarnea even unto Gaza, and all the country of Goshen, even unto Gibeon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. And Joshua stroke them from Kadeshbarnea even unto Gaza, and all the country of Goshen, even unto Gibeon.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. And all these kings and their land did Joshua take at the same, because the LORD God of Israel fought for Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9954,51 +11536,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474702951" r:id="rId1"/>
+    <p:sldLayoutId id="2482630939" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10006,50 +11588,66 @@
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:defPPr>
       <a:extLst/>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide100.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide100.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide101.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide101.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -10678,54 +12276,150 @@
 
 <file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide88.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide89.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide89.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide90.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide90.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide91.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide92.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide92.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide93.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide93.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide94.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide94.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide95.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide95.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide96.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide96.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide97.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide97.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide98.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide98.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide99.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide99.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -10830,51 +12524,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[संहार किया, और बेथोरान के चढ़ाव पर उनका पीछा करके अजेका और मक्केदा तक उन को मारते गए।]]></a:t>
+              <a:t><![CDATA[யோசுவாவோடும் இஸ்ரவேல் புத்திரரோடும் சமாதானம்பண்ணினார்கள் என்று சொல்லி அனுப்பினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide100.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide101.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[43. பின்பு யோசுவா இஸ்ரவேலனைத்தோடும்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. फिर जब वे इस्राएलियों के साम्हने से भागकर बेथोरोन की उतराई पर आए, तब अजेका पहुंचने तक यहोवा ने]]></a:t>
+              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आकाश से बड़े बड़े पत्थर उन पर बरसाए, और वे मर गए; जो ओलों से मारे गए उनकी गिनती इस्राएलियों की तलवार]]></a:t>
+              <a:t><![CDATA[எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से मारे हुओं से अधिक थी॥]]></a:t>
+              <a:t><![CDATA[முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. और उस समय, अर्थात जिस दिन यहोवा ने एमोरियों को इस्राएलियों के वश में कर दिया, उस दिन यहोशू ने]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा से इस्राएलियों के देखते इस प्रकार कहा, हे सूर्य, तू गिबोन पर, और हे चन्द्रमा, तू अय्यालोन की]]></a:t>
+              <a:t><![CDATA[அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +13580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तराई के ऊपर थमा रह॥]]></a:t>
+              <a:t><![CDATA[பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +13712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. और सूर्य उस समय तक थमा रहा; और चन्द्रमा उस समय तक ठहरा रहा, जब तक उस जाति के लोगों ने अपने]]></a:t>
+              <a:t><![CDATA[சொல்லச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +13844,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शत्रुओं से पलटा न लिया॥ क्या यह बात याशार नाम पुस्तक में नहीं लिखी है कि सूर्य आकाशमण्डल के बीचोबीच]]></a:t>
+              <a:t><![CDATA[7. உடனே யோசுவாவும் அவனோடேகூடச் சகல யுத்தமனுஷரும் சகல பராக்கிரமசாலிகளும் கில்காலிலிருந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +13976,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ठहरा रहा, और लगभग चार पहर तक न डूबा?]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக; உன் கைகளில் அவர்களை ஒப்புக்கொடுத்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +14108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. तक गिबोन के निवासियों ने गिलगाल की छावनी में यहोशू के पास यों कहला भेजा, कि अपने दासों की ओर से]]></a:t>
+              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +14240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. न तो उस से पहिले कोई ऐसा दिन हुआ और न उसके बाद, जिस में यहोवा ने किसी पुरूष की सुनी हो; क्योंकि]]></a:t>
+              <a:t><![CDATA[அவர்களில் ஒருவரும் உனக்கு முன்பாக நிற்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +14372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा तो इस्राएल की ओर से लड़ता था॥]]></a:t>
+              <a:t><![CDATA[9. யோசுவா கில்காலிலிருந்து இராமுழுதும் நடந்து, திடீரென்று அவர்கள்மேல் வந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. तब यहोशू सारे इस्राएलियों समेत गिलगाल की छावनी को लौट गया॥]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோ அவர்களை இஸ்ரவேலுக்கு முன்பாகக் கலங்கப்பண்ணினார்; ஆகையால் அவர்களைக் கிபியோனிலே மகா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. और वे पांचों राजा भागकर मक्केदा के पास की गुफा में जा छिपे।]]></a:t>
+              <a:t><![CDATA[சங்காரமாக மடங்கடித்து, பெத்தொரோனுக்குப் போகிற வழியிலே துரத்தி, அசெக்காமட்டும் மக்கெதாமட்டும் முறிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14768,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. तब यहोशू को यह समाचार मिला, कि पांचों राजा मक्केदा के पास की गुफा में छिपे हुए हमें मिले हैं।]]></a:t>
+              <a:t><![CDATA[அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यहोशू ने कहा, गुफा के मुंह पर बड़े बड़े पत्थर लुढ़काकर उनकी देख भाल के लिये मनुष्यों को उसके पास]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +15032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बैठा दो;]]></a:t>
+              <a:t><![CDATA[ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +15164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. परन्तु तुम मत ठहरो, अपने शत्रुओं का पीछा करके उन में से जो जो पिछड़ गए हैं उन को मार डालो,]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +15296,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्हें अपने अपने नगर में प्रवेश करने का अवसर न दो; क्योकि तुम्हारे परमेश्वर यहोवा ने उन को तुम्हारे]]></a:t>
+              <a:t><![CDATA[அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +15428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हाथ में कर दिया है।]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +15560,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तू अपना हाथ न हटाना; शीघ्र हमारे पास आकर हमें बचा ले, और हमारी सहायता कर; क्योंकि पहाड़ पर रहने वाले]]></a:t>
+              <a:t><![CDATA[குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +15692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. जब यहोशू और इस्राएली उनका संहार करके नाश कर चुके, और उन में से जो बच गए वे अपने अपने गढ़ वाले]]></a:t>
+              <a:t><![CDATA[நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +15824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[नगर में घुस गए,]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +15956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. तब सब लोग मक्केदा की छावनी को यहोशू के पास कुशल-क्षेम से लौट आए; और इस्राएलियों के विरुद्ध किसी]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +16088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ने जीभ तक न हिलाई।]]></a:t>
+              <a:t><![CDATA[சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +16220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. तब यहोशू ने आज्ञा दी, कि गुफा का मुंह खोल कर उन पांचों राजाओं को मेरे पास निकाल ले आओ।]]></a:t>
+              <a:t><![CDATA[தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +16352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. उन्होंने ऐसा ही किया, और यरूशलेम, हेब्रोन, यर्मूत, लाकीश, और एग्लोन के उन पांचों राजओं को गुफा]]></a:t>
+              <a:t><![CDATA[14. இப்படிக் கர்த்தர் ஒரு மனிதனுடைய சொல்கேட்ட அந்நாளையொத்தநாள் அதற்கு முன்னுமில்லை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +16484,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में से उसके पास निकाल ले आए।]]></a:t>
+              <a:t><![CDATA[அதற்குப்பின்னுமில்லை; கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +16616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. जब वे उन राजाओं को यहोशू के पास निकाल ले आए, तब यहोशू ने इस्राएल के सब पुरूषों को बुलाकर अपने]]></a:t>
+              <a:t><![CDATA[15. பின்பு யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +16748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साथ चलने वाले योद्धाओं के प्रधानों से कहा, निकट आकर अपने अपने पांव इन राजाओं की गर्दनों पर रखो। और]]></a:t>
+              <a:t><![CDATA[16. அந்த ஐந்து ராஜாக்களும் ஓடிப்போய், மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +16880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उन्होंने निकट जा कर अपने अपने पांव उनकी गर्दनों पर रखे।]]></a:t>
+              <a:t><![CDATA[17. ஐந்து ராஜாக்களும் மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்திருந்து அகப்பட்டார்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +17012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[एमोरियों के सब राजा हमारे विरुद्ध इकट्ठे हए हैं।]]></a:t>
+              <a:t><![CDATA[அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +17144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब यहोशू ने उन से कहा, डरो मत, और न तुम्हारा मन कच्चा हो; हियाव बान्धकर दृढ़ हो; क्योंकि यहोवा]]></a:t>
+              <a:t><![CDATA[யோசுவாவுக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +17276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[तुम्हारे सब शत्रुओं से जिन से तुम लड़ने वाले हो ऐसा ही करेगा।]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யோசுவா: பெரிய கற்களைக் கெபியின் வாயிலே புரட்டி, அவ்விடத்தில் அவர்களைக் காவல்காக்க]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +17408,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. इस के बाद यहोशू ने उन को मरवा डाला, और पांच वृक्षों पर लटका दिया। और वे सांझ तक उन वृक्षों पर]]></a:t>
+              <a:t><![CDATA[மனுஷரை வையுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +17540,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लटके रहे।]]></a:t>
+              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +17672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. सूर्य डूबते डूबते यहोशू से आज्ञा पाकर लोगों ने उन्हें उन वृक्षों पर से उतार के उसी गुफा में जहां]]></a:t>
+              <a:t><![CDATA[அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +17804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वे छिप गए थे डाल दिया, और उस गुफा के मुंह पर बड़े बड़े पत्थर धर दिए, वे आज तक वहीं धरे हुए हैं॥]]></a:t>
+              <a:t><![CDATA[கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +17936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. उसी दिन यहोशू ने मक्केदा को ले लिया, और उसको तलवार से मारा, और उसके राजा को सत्यानाश किया; और]]></a:t>
+              <a:t><![CDATA[20. யோசுவாவும் இஸ்ரவேல் புத்திரரும் அவர்களை மகா பெரிய சங்காரமாய் அவர்கள் அழியுமளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +18068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जितने प्राणी उस में थे उन सभों में से किसी को जीवित न छोड़ा; और जैसा उसने यरीहो के राजा के साथ किया]]></a:t>
+              <a:t><![CDATA[சங்கரித்தார்கள்; அவர்களில் மீதியானவர்கள் அரணான பட்டணங்களுக்குள் புகுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +18200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[था वैसा ही मक्केदा के राजा से भी किया॥]]></a:t>
+              <a:t><![CDATA[21. ஜனங்களெல்லாரும் சுகமாய் மக்கெதாவிலிருக்கிற பாளயத்திலே, யோசுவாவினிடத்திற்குத் திரும்பிவந்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +18332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. तब यहोशू सब इस्राएलियों समेत मक्केदा से चलकर लिब्ना को गया, और लिब्ना से लड़ा।]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேல் புத்திரருக்கு விரோதமாக ஒருவனும் தன் நாவை அசைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +18464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. तब यहोशू सारे योद्धाओं और सब शूरवीरों को संग ले कर गिलगाल से चल पड़ा।]]></a:t>
+              <a:t><![CDATA[2. கிபியோன் ராஜதானி பட்டணங்களில் ஒன்றைப்போல் பெரிய பட்டணமும், ஆயியைப்பார்க்கிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +18596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. और यहोवा ने उसको भी राजा समेत इस्राएलियों के हाथ मे कर दिया; और यहोशू ने उसको और उस में के सब]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோசுவா: கெபியின் வாயைத்திறந்து, அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +18728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्राणियों को तलवार से मारा; और उस में से किसी को भी जीवित न छोड़ा; और उसके राजा से वैसा ही किया जैसा]]></a:t>
+              <a:t><![CDATA[என்னிடத்தில் வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +18860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसने यरीहो के राजा के साथ किया था॥]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் அப்படியே செய்து, எருசலேமின் ராஜாவும், எபிரோனின் ராஜாவும், யர்மூத்தின் ராஜாவும், லாகீசின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +18992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. फिर यहोशू सब इस्राएलियों समेत लिब्ना से चलकर लाकीश को गया, और उसके विरुद्ध छावनी डालकर लड़ा;]]></a:t>
+              <a:t><![CDATA[ராஜாவும், எக்லோனின் ராஜாவுமாகிய அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து அவனிடத்திற்கு வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +19124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. और यहोवा ने लाकीश को इस्राएल के हाथ में कर दिया, और दूसरे दिन उसने उसको जीत लिया; और जैसा उसने]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +19256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिब्ना के सब प्राणियों को तलवार से मारा था वैसा ही उसने लाकीश से भी किया।]]></a:t>
+              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +19388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. तब गेजेर का राजा होराम लाकीश की सहायता करने को चढ़ आया; और यहोशू ने प्रजा समेत उसको भी ऐसा मारा]]></a:t>
+              <a:t><![CDATA[தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +19520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[कि उसके लिये किसी को जीवित न छोड़ा॥]]></a:t>
+              <a:t><![CDATA[கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +19652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. फिर यहोशू ने सब इस्राएलियों समेत लाकीश से चलकर एग्लोन को गया; और उसके विरुद्ध छावनी डालकर युद्ध]]></a:t>
+              <a:t><![CDATA[வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +19784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[करने लगा;]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது யோசுவா அவர்களை நோக்கி: நீங்கள் பயப்படாமலும் கலங்காமலும் பலத்துத் திடமனதாயிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +19916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और यहोवा ने यहोशू से कहा, उन से मत डर, क्योंकि मैं ने उन को तेरे हाथ में कर दिया है; उन में से एक]]></a:t>
+              <a:t><![CDATA[பெரிதுமாயிருந்தபடியினாலும், மிகவும் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +20048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. जब यरूशलेम के राजा अदोनीसेदेक ने सुना कि यहोशू ने ऐ को ले लिया, और उसको सत्यानाश कर डाला है, और]]></a:t>
+              <a:t><![CDATA[நீங்கள் யுத்தம்பண்ணும் உங்கள் சத்துருக்களுக்கெல்லாம் கர்த்தர் இப்படியே செய்வார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +20180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जैसा उसने यरीहो और उसके राजा से किया है, और यह भी सुना कि गिबोन के निवासियों ने इस्राएलियों से मेल]]></a:t>
+              <a:t><![CDATA[26. அதற்குப்பின்பு யோசுவா அவர்களை வெட்டிக்கொன்று, ஐந்து மரங்களிலே தூக்கிப்போட்டான்; சாயங்காலமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +20312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[किया, और उनके बीच रहने लगे हैं,]]></a:t>
+              <a:t><![CDATA[மரங்களில் தொங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +20444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. और उसी दिन उन्होंने उसको ले लिया, और उसको तलवार से मारा; और उसी दिन जैसा उसने लाकीश के सब]]></a:t>
+              <a:t><![CDATA[27. சூரியன் அஸ்தமிக்கிறவேளையிலே, யோசுவா அவர்களை மரங்களிலிருந்து இறக்கக் கட்டளையிட்டான். அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,51 +20576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्राणियों को सत्यानाश कर डाला था वैसा ही उसने एग्लोन से भी किया॥]]></a:t>
+              <a:t><![CDATA[ஒளித்துக்கொண்டிருந்த கெபியிலே அவர்களைப் போட்டு; இந்நாள்வரைக்கும் இருக்கிறபடி பெரிய கற்களை கெபியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18750,51 +20708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. तब वे निपट डर गए, क्योंकि गिबोन बड़ा नगर वरन राजनगर के तुल्य और ऐ से बड़ा था, और उसके सब निवासी]]></a:t>
+              <a:t><![CDATA[வாயிலே அடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +20840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[शूरवीर थे।]]></a:t>
+              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +20972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. इसलिये यरूशलेम के राजा अदोनीसेदेक ने हेब्रोन के राजा होहाम, यर्मूत के राजा पिराम, लाकीश के राजा]]></a:t>
+              <a:t><![CDATA[அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19146,51 +21104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यापी, और एग्लोन के राजा दबीर के पास यह कहला भेजा,]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19278,51 +21236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. कि मेरे पास आकर मेरी सहायता करो, और चलो हम गिबोन को मारें; क्योंकि उसने यहोशू और इस्राएलियों से]]></a:t>
+              <a:t><![CDATA[29. மக்கெதாவிலிருந்து யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூட லிப்னாவுக்குப் புறப்பட்டு, லிப்னாவின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19410,51 +21368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुरूष भी तेरे साम्हने टिक न सकेगा।]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் எருசலேமின் ராஜாவாகிய அதோனிசேதேக் எபிரோனின் ராஜாவாகிய ஓகாமுக்கும், யர்மூத்தின் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19542,51 +21500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेल कर लिया है।]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19674,51 +21632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. इसलिये यरूशलेम, हेब्रोन, यर्मूत, लाकीश, और एग्लोन के पांचों एमोरी राजाओं ने अपनी अपनी सारी सेना]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19806,51 +21764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इकट्ठी करके चढ़ाई कर दी, और गिबोन के साम्हने डेरे डालकर उस से युद्ध छेड़ दिया।]]></a:t>
+              <a:t><![CDATA[நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19938,51 +21896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. फिर यहोशू सब इस्राएलियों समेत एग्लोन से चलकर हेब्रोन को गया, और उस से लड़ने लगा;]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20070,51 +22028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. और उन्होंने उसे ले लिया, और उसको और उसके राजा और सब गावों को और उन में के सब प्राणियों को तलवार]]></a:t>
+              <a:t><![CDATA[31. லிப்னாவிலிருந்து யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூட லாகீசுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20202,51 +22160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से मारा; जैसा यहोशू ने एग्लोन से किया था वैसा ही उसने हेब्रोन में भी किसी को जीवित न छोड़ा; उसने]]></a:t>
+              <a:t><![CDATA[இறங்கி, அதின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20334,51 +22292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसको और उस में के सब प्राणियों को सत्यानाश कर डाला॥]]></a:t>
+              <a:t><![CDATA[32. கர்த்தர் லாகீசை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதை இரண்டாம் நாளிலே பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20466,51 +22424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. तब यहोशू सब इस्राएलियों समेत घूमकर दबीर को गया, और उस से लड़ने लगा;]]></a:t>
+              <a:t><![CDATA[லிப்னாவுக்குச் செய்ததுபோல, அதையும் அதிலுள்ள எல்லா நரஜீவன்களையும் பட்டயக்கருக்கினால் அழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20598,51 +22556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. और राजा समेत उसे और उसके सब गांवों को ले लिया; और उन्होंने उन को तलवार से घात किया, और जितने]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது கேசேரின் ராஜாவாகிய ஓராம் லாகீசுக்குத் துணைசெய்யும்படி வந்தான்; யோசுவா அவனையும் அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20730,51 +22688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[प्राणी उन में थे सब को सत्यानाश कर डाला; किसी को जीवित न छोड़ा, जैसा यहोशू ने हेब्रोन और लिब्ना और]]></a:t>
+              <a:t><![CDATA[ஜனத்தையும் ஒருவனும் மீதியாயிராதபடி, வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20862,51 +22820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तब यहोशू रातोरात गिलगाल से जा कर एकाएक उन पर टूट पड़ा।]]></a:t>
+              <a:t><![CDATA[பீராமுக்கும், லாகீசின் ராஜாவாகிய யப்பியாவுக்கும், எக்லோனின் ராஜாவாகிய தெபீருக்கும் ஆள் அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20994,51 +22952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसके राजा से किया था वैसा ही उसने दबीर और उसके राजा से भी किया॥]]></a:t>
+              <a:t><![CDATA[34. லாகீசிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவரும் எக்லோனுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயமிறங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21126,51 +23084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. इसी प्रकार यहोशू ने उस सारे देश को, अर्थात पहाड़ी देश, दक्खिन देश, नीचे के देश, और ढालू देश को,]]></a:t>
+              <a:t><![CDATA[அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21258,51 +23216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उनके सब राजाओं समेत मारा; और इस्राएल के परमेश्वर यहोवा की आज्ञा के अनुसार किसी को जीवित न छोड़ा, वरन]]></a:t>
+              <a:t><![CDATA[35. அதை அந்நாளிலே பிடித்து, அதைப் பட்டயக்கருக்கினால் அழித்தார்கள். லாகீசுக்குச் செய்ததுபோல, அதிலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21390,51 +23348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जितने प्राणी थे सभों को सत्यानाश कर डाला।]]></a:t>
+              <a:t><![CDATA[சகல நரஜீவன்களையும் அந்நாளிலேதானே சங்காரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21522,51 +23480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. और यहोशू ने कादेशबर्ने से ले अज्जा तक, और गिबोन तक के सारे गोशेन देश के लोगों को मारा।]]></a:t>
+              <a:t><![CDATA[36. பின்பு எக்லோனிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவருமாய் எபிரோனுக்குப் புறப்பட்டு, அதின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21654,51 +23612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[42. इन सब राजाओं को उनके देशों समेत यहोशू ने एक ही समय में ले लिया, क्योंकि इस्राएल का परमेश्वर]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21786,51 +23744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[यहोवा इस्राएलियों की ओर से लड़ता था।]]></a:t>
+              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21918,51 +23876,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[43. तब यहोशू सब इस्राएलियों समेत गिलगाल की छावनी में लौट आया॥]]></a:t>
+              <a:t><![CDATA[எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide88.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide89.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[38. பின்பு யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூடத் தெபீருக்குத் திரும்பிப்போய், அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22050,51 +24272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. तब यहोवा ने ऐसा किया कि वे इस्राएलियों से घबरा गए, और इस्राएलियों ने गिबोन के पास उनका बड़ा]]></a:t>
+              <a:t><![CDATA[4. நாங்கள் கிபியோனைச் சங்கரிக்கும்படி, நீங்கள் என்னிடத்தில் வந்து, எனக்குத் துணைசெய்யுங்கள்; அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22110,92 +24332,1412 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide91.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide92.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide93.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide94.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide95.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide96.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide97.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[41. காதேஸ்பர்னேயாதுவக்கிக் காத்சாமட்டும் இருக்கிறதையும் கிபியோன்மட்டும் இருக்கிற கோசேன் தேசம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide98.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அனைத்தையும் அழித்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide99.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[42. அந்த ராஜாக்கள் எல்லாரையும் அவர்கள் தேசத்தையும் யோசுவா ஒருமிக்கப் பிடித்தான்; இஸ்ரவேலின் தேவனாகிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme89">
   <a:themeElements>
-    <a:clrScheme name="Theme84">
+    <a:clrScheme name="Theme89">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme84">
+    <a:fontScheme name="Theme89">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -22221,51 +25763,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme84">
+    <a:fmtScheme name="Theme89">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -22396,51 +25938,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>87</Slides>
+  <Slides>101</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>