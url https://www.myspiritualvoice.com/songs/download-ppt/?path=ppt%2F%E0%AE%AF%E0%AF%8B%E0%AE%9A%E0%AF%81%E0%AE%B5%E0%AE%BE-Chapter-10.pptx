--- v0 (2026-06-17)
+++ v1 (2026-08-02)
@@ -165,58 +165,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide77.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide78.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide79.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide80.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide81.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide82.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide83.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide84.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide85.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide86.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide87.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide88.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -284,54 +276,50 @@
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
     <p:sldId id="330" r:id="rId77"/>
     <p:sldId id="331" r:id="rId78"/>
     <p:sldId id="332" r:id="rId79"/>
     <p:sldId id="333" r:id="rId80"/>
     <p:sldId id="334" r:id="rId81"/>
     <p:sldId id="335" r:id="rId82"/>
     <p:sldId id="336" r:id="rId83"/>
     <p:sldId id="337" r:id="rId84"/>
     <p:sldId id="338" r:id="rId85"/>
     <p:sldId id="339" r:id="rId86"/>
     <p:sldId id="340" r:id="rId87"/>
     <p:sldId id="341" r:id="rId88"/>
     <p:sldId id="342" r:id="rId89"/>
-    <p:sldId id="343" r:id="rId90"/>
-[...2 lines deleted...]
-    <p:sldId id="346" r:id="rId93"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -516,57 +504,53 @@
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
   <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
   <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
   <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide77.xml"/>
   <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide78.xml"/>
   <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide79.xml"/>
   <Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide80.xml"/>
   <Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide81.xml"/>
   <Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide82.xml"/>
   <Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide83.xml"/>
   <Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide84.xml"/>
   <Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide85.xml"/>
   <Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide86.xml"/>
   <Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide87.xml"/>
-  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide88.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -626,51 +610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்கள் கிபியோனைச் சங்கரிக்கும்படி, நீங்கள் என்னிடத்தில் வந்து, எனக்குத் துணைசெய்யுங்கள்; அவர்கள் யோசுவாவோடும் இஸ்ரவேல் புத்திரரோடும் சமாதானம்பண்ணினார்கள் என்று சொல்லி அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோ அவர்களை இஸ்ரவேலுக்கு முன்பாகக் கலங்கப்பண்ணினார்; ஆகையால் அவர்களைக் கிபியோனிலே மகா சங்காரமாக மடங்கடித்து, பெத்தொரோனுக்குப் போகிற வழியிலே துரத்தி, அசெக்காமட்டும் மக்கெதாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -735,51 +719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -844,51 +828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -953,51 +937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
+              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1062,51 +1046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1171,51 +1155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1280,51 +1264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1389,51 +1373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. உடனே யோசுவாவும் அவனோடேகூடச் சகல யுத்தமனுஷரும் சகல பராக்கிரமசாலிகளும் கில்காலிலிருந்து போனார்கள்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1498,51 +1482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக; உன் கைகளில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்களில் ஒருவரும் உனக்கு முன்பாக நிற்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1607,51 +1591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக; உன் கைகளில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்களில் ஒருவரும் உனக்கு முன்பாக நிற்பதில்லை என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1716,51 +1700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1825,51 +1809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசுவா கில்காலிலிருந்து இராமுழுதும் நடந்து, திடீரென்று அவர்கள்மேல் வந்துவிட்டான்.]]></a:t>
+              <a:t><![CDATA[14. இப்படிக் கர்த்தர் ஒரு மனிதனுடைய சொல்கேட்ட அந்நாளையொத்தநாள் அதற்கு முன்னுமில்லை அதற்குப்பின்னுமில்லை; கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1934,51 +1918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ அவர்களை இஸ்ரவேலுக்கு முன்பாகக் கலங்கப்பண்ணினார்; ஆகையால் அவர்களைக் கிபியோனிலே மகா சங்காரமாக மடங்கடித்து, பெத்தொரோனுக்குப் போகிற வழியிலே துரத்தி, அசெக்காமட்டும் மக்கெதாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[14. இப்படிக் கர்த்தர் ஒரு மனிதனுடைய சொல்கேட்ட அந்நாளையொத்தநாள் அதற்கு முன்னுமில்லை அதற்குப்பின்னுமில்லை; கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2043,51 +2027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ அவர்களை இஸ்ரவேலுக்கு முன்பாகக் கலங்கப்பண்ணினார்; ஆகையால் அவர்களைக் கிபியோனிலே மகா சங்காரமாக மடங்கடித்து, பெத்தொரோனுக்குப் போகிற வழியிலே துரத்தி, அசெக்காமட்டும் மக்கெதாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[15. பின்பு யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2152,51 +2136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அந்த ஐந்து ராஜாக்களும் ஓடிப்போய், மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2261,51 +2245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஐந்து ராஜாக்களும் மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்திருந்து அகப்பட்டார்கள் என்று யோசுவாவுக்கு அறிவிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2370,51 +2354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்கள் பெத்தொரோனிலிருந்து, இறங்குகிற வழியிலே இஸ்ரவேலுக்கு முன்பாக ஓடிப்போகையில், அசெக்காமட்டும் ஓடுகிற அவர்கள்மேல் கர்த்தர் வானத்திலிருந்து பெரிய கற்களை விழப்பண்ணினார், அவர்கள் செத்தார்கள்; இஸ்ரவேல் புத்திரர் பட்டயத்தால் கொன்றவர்களைப் பார்க்கிலும் கல்மழையினால் செத்தவர்கள் அதிகமாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யோசுவா: பெரிய கற்களைக் கெபியின் வாயிலே புரட்டி, அவ்விடத்தில் அவர்களைக் காவல்காக்க மனுஷரை வையுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2479,51 +2463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[18. அப்பொழுது யோசுவா: பெரிய கற்களைக் கெபியின் வாயிலே புரட்டி, அவ்விடத்தில் அவர்களைக் காவல்காக்க மனுஷரை வையுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2588,51 +2572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2697,51 +2681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கர்த்தர் எமோரியரை இஸ்ரவேல் புத்திரருக்கு முன்பாக ஒப்புக்கொடுக்கிற அந்நாளிலே, யோசுவா கர்த்தரை நோக்கிப் பேசி, பின்பு இஸ்ரவேலின் கண்களுக்கு முன்பாக: சூரியனே, நீ கிபியோன்மேலும், சந்திரனே, நீ ஆயலோன் பள்ளத்தாக்கிலும், தரித்துநில்லுங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2806,51 +2790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
+              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2915,51 +2899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3024,51 +3008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
+              <a:t><![CDATA[20. யோசுவாவும் இஸ்ரவேல் புத்திரரும் அவர்களை மகா பெரிய சங்காரமாய் அவர்கள் அழியுமளவும் சங்கரித்தார்கள்; அவர்களில் மீதியானவர்கள் அரணான பட்டணங்களுக்குள் புகுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3133,51 +3117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது ஜனங்கள் தங்கள் சத்துருக்களுக்கு நீதியைச் சரிக்கட்டுமட்டும் சூரியன் தரித்தது, சந்திரனும் நின்றது; இது யாசேரின் புஸ்தகத்தில் எழுதியிருக்கவில்லையா; அப்படியே சூரியன் அஸ்தமிக்கத் தீவிரிக்காமல், ஏறக்குறைய ஒருபகல்முழுதும் நடுவானத்தில் நின்றது.]]></a:t>
+              <a:t><![CDATA[20. யோசுவாவும் இஸ்ரவேல் புத்திரரும் அவர்களை மகா பெரிய சங்காரமாய் அவர்கள் அழியுமளவும் சங்கரித்தார்கள்; அவர்களில் மீதியானவர்கள் அரணான பட்டணங்களுக்குள் புகுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3242,51 +3226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படிக் கர்த்தர் ஒரு மனிதனுடைய சொல்கேட்ட அந்நாளையொத்தநாள் அதற்கு முன்னுமில்லை அதற்குப்பின்னுமில்லை; கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[21. ஜனங்களெல்லாரும் சுகமாய் மக்கெதாவிலிருக்கிற பாளயத்திலே, யோசுவாவினிடத்திற்குத் திரும்பிவந்தார்கள்; இஸ்ரவேல் புத்திரருக்கு விரோதமாக ஒருவனும் தன் நாவை அசைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3351,51 +3335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இப்படிக் கர்த்தர் ஒரு மனிதனுடைய சொல்கேட்ட அந்நாளையொத்தநாள் அதற்கு முன்னுமில்லை அதற்குப்பின்னுமில்லை; கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[21. ஜனங்களெல்லாரும் சுகமாய் மக்கெதாவிலிருக்கிற பாளயத்திலே, யோசுவாவினிடத்திற்குத் திரும்பிவந்தார்கள்; இஸ்ரவேல் புத்திரருக்கு விரோதமாக ஒருவனும் தன் நாவை அசைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3460,51 +3444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோசுவா: கெபியின் வாயைத்திறந்து, அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து என்னிடத்தில் வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3569,51 +3553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த ஐந்து ராஜாக்களும் ஓடிப்போய், மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் அப்படியே செய்து, எருசலேமின் ராஜாவும், எபிரோனின் ராஜாவும், யர்மூத்தின் ராஜாவும், லாகீசின் ராஜாவும், எக்லோனின் ராஜாவுமாகிய அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து அவனிடத்திற்கு வெளியே கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3678,51 +3662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஐந்து ராஜாக்களும் மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்திருந்து அகப்பட்டார்கள் என்று யோசுவாவுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[23. அவர்கள் அப்படியே செய்து, எருசலேமின் ராஜாவும், எபிரோனின் ராஜாவும், யர்மூத்தின் ராஜாவும், லாகீசின் ராஜாவும், எக்லோனின் ராஜாவுமாகிய அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து அவனிடத்திற்கு வெளியே கொண்டுவந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3787,51 +3771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஐந்து ராஜாக்களும் மக்கெதாவிலிருக்கிற ஒரு கெபியில் ஒளித்திருந்து அகப்பட்டார்கள் என்று யோசுவாவுக்கு அறிவிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3896,51 +3880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யோசுவா: பெரிய கற்களைக் கெபியின் வாயிலே புரட்டி, அவ்விடத்தில் அவர்களைக் காவல்காக்க மனுஷரை வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4005,51 +3989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அப்பொழுது யோசுவா: பெரிய கற்களைக் கெபியின் வாயிலே புரட்டி, அவ்விடத்தில் அவர்களைக் காவல்காக்க மனுஷரை வையுங்கள்.]]></a:t>
+              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4114,51 +4098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கிபியோனின் மனுஷர் கில்காலிலிருக்கிற பாளயத்துக்கு யோசுவாவினிடத்தில் ஆளனுப்பி: உமது அடியாரைக் கைவிடாமல், சீக்கிரமாய் எங்களிடத்தில் வந்து, எங்களை இரட்சித்து, எங்களுக்குத் துணை செய்யும்; பர்வதங்களிலே குடியிருக்கிற எமோரியரின் ராஜாக்களெல்லாரும் எங்களுக்கு விரோதமாகக் கூடினார்கள் என்று சொல்லச் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4223,51 +4207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது யோசுவா அவர்களை நோக்கி: நீங்கள் பயப்படாமலும் கலங்காமலும் பலத்துத் திடமனதாயிருங்கள்; நீங்கள் யுத்தம்பண்ணும் உங்கள் சத்துருக்களுக்கெல்லாம் கர்த்தர் இப்படியே செய்வார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4332,51 +4316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நீங்களோ நில்லாமல், உங்கள் சத்துருக்களைத் துரத்தி, அவர்களுடைய பின்படைகளை வெட்டிப்போடுங்கள்; அவர்களைத் தங்கள் பட்டணங்களிலே பிரவேசிக்கவொட்டாதிருங்கள்; உங்கள் தேவனாகிய கர்த்தர் அவர்களை உங்கள் கையில் ஒப்புக்கொடுத்தார் என்றான்.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது யோசுவா அவர்களை நோக்கி: நீங்கள் பயப்படாமலும் கலங்காமலும் பலத்துத் திடமனதாயிருங்கள்; நீங்கள் யுத்தம்பண்ணும் உங்கள் சத்துருக்களுக்கெல்லாம் கர்த்தர் இப்படியே செய்வார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4441,51 +4425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசுவாவும் இஸ்ரவேல் புத்திரரும் அவர்களை மகா பெரிய சங்காரமாய் அவர்கள் அழியுமளவும் சங்கரித்தார்கள்; அவர்களில் மீதியானவர்கள் அரணான பட்டணங்களுக்குள் புகுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அதற்குப்பின்பு யோசுவா அவர்களை வெட்டிக்கொன்று, ஐந்து மரங்களிலே தூக்கிப்போட்டான்; சாயங்காலமட்டும் மரங்களில் தொங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4550,51 +4534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யோசுவாவும் இஸ்ரவேல் புத்திரரும் அவர்களை மகா பெரிய சங்காரமாய் அவர்கள் அழியுமளவும் சங்கரித்தார்கள்; அவர்களில் மீதியானவர்கள் அரணான பட்டணங்களுக்குள் புகுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அதற்குப்பின்பு யோசுவா அவர்களை வெட்டிக்கொன்று, ஐந்து மரங்களிலே தூக்கிப்போட்டான்; சாயங்காலமட்டும் மரங்களில் தொங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4659,51 +4643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்களெல்லாரும் சுகமாய் மக்கெதாவிலிருக்கிற பாளயத்திலே, யோசுவாவினிடத்திற்குத் திரும்பிவந்தார்கள்; இஸ்ரவேல் புத்திரருக்கு விரோதமாக ஒருவனும் தன் நாவை அசைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[27. சூரியன் அஸ்தமிக்கிறவேளையிலே, யோசுவா அவர்களை மரங்களிலிருந்து இறக்கக் கட்டளையிட்டான். அவர்கள் ஒளித்துக்கொண்டிருந்த கெபியிலே அவர்களைப் போட்டு; இந்நாள்வரைக்கும் இருக்கிறபடி பெரிய கற்களை கெபியின் வாயிலே அடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4768,51 +4752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஜனங்களெல்லாரும் சுகமாய் மக்கெதாவிலிருக்கிற பாளயத்திலே, யோசுவாவினிடத்திற்குத் திரும்பிவந்தார்கள்; இஸ்ரவேல் புத்திரருக்கு விரோதமாக ஒருவனும் தன் நாவை அசைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[27. சூரியன் அஸ்தமிக்கிறவேளையிலே, யோசுவா அவர்களை மரங்களிலிருந்து இறக்கக் கட்டளையிட்டான். அவர்கள் ஒளித்துக்கொண்டிருந்த கெபியிலே அவர்களைப் போட்டு; இந்நாள்வரைக்கும் இருக்கிறபடி பெரிய கற்களை கெபியின் வாயிலே அடைத்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4877,51 +4861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோசுவா: கெபியின் வாயைத்திறந்து, அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து என்னிடத்தில் வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4986,51 +4970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோசுவா: கெபியின் வாயைத்திறந்து, அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து என்னிடத்தில் வெளியே கொண்டுவாருங்கள் என்றான்.]]></a:t>
+              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +5079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அப்படியே செய்து, எருசலேமின் ராஜாவும், எபிரோனின் ராஜாவும், யர்மூத்தின் ராஜாவும், லாகீசின் ராஜாவும், எக்லோனின் ராஜாவுமாகிய அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து அவனிடத்திற்கு வெளியே கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5204,51 +5188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்கள் அப்படியே செய்து, எருசலேமின் ராஜாவும், எபிரோனின் ராஜாவும், யர்மூத்தின் ராஜாவும், லாகீசின் ராஜாவும், எக்லோனின் ராஜாவுமாகிய அந்த ஐந்து ராஜாக்களையும் அந்தக் கெபியிலிருந்து அவனிடத்திற்கு வெளியே கொண்டுவந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[29. மக்கெதாவிலிருந்து யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூட லிப்னாவுக்குப் புறப்பட்டு, லிப்னாவின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5313,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிபியோன் ராஜதானி பட்டணங்களில் ஒன்றைப்போல் பெரிய பட்டணமும், ஆயியைப்பார்க்கிலும் பெரிதுமாயிருந்தபடியினாலும், மிகவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[7. உடனே யோசுவாவும் அவனோடேகூடச் சகல யுத்தமனுஷரும் சகல பராக்கிரமசாலிகளும் கில்காலிலிருந்து போனார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5422,51 +5406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5531,51 +5515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5640,51 +5624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அவர்களை யோசுவாவினிடத்திற்குக் கொண்டுவந்தபோது, யோசுவா இஸ்ரவேல் மனுஷரையெல்லாம் அழைப்பித்து, தன்னோடேகூட வந்த யுத்தமனுஷரின் அதிபதிகளை நோக்கி: நீங்கள் கிட்டவந்து, உங்கள் கால்களை இந்த ராஜாக்களுடைய கழுத்துகளின்மேல் வையுங்கள் என்றான்; அவர்கள் கிட்ட வந்து, தங்கள் கால்களை அவர்கள் கழுத்துகளின்மேல் வைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5749,51 +5733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது யோசுவா அவர்களை நோக்கி: நீங்கள் பயப்படாமலும் கலங்காமலும் பலத்துத் திடமனதாயிருங்கள்; நீங்கள் யுத்தம்பண்ணும் உங்கள் சத்துருக்களுக்கெல்லாம் கர்த்தர் இப்படியே செய்வார் என்றான்.]]></a:t>
+              <a:t><![CDATA[31. லிப்னாவிலிருந்து யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூட லாகீசுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயம் இறங்கி, அதின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5858,51 +5842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது யோசுவா அவர்களை நோக்கி: நீங்கள் பயப்படாமலும் கலங்காமலும் பலத்துத் திடமனதாயிருங்கள்; நீங்கள் யுத்தம்பண்ணும் உங்கள் சத்துருக்களுக்கெல்லாம் கர்த்தர் இப்படியே செய்வார் என்றான்.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தர் லாகீசை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதை இரண்டாம் நாளிலே பிடித்து, லிப்னாவுக்குச் செய்ததுபோல, அதையும் அதிலுள்ள எல்லா நரஜீவன்களையும் பட்டயக்கருக்கினால் அழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5967,51 +5951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப்பின்பு யோசுவா அவர்களை வெட்டிக்கொன்று, ஐந்து மரங்களிலே தூக்கிப்போட்டான்; சாயங்காலமட்டும் மரங்களில் தொங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[32. கர்த்தர் லாகீசை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதை இரண்டாம் நாளிலே பிடித்து, லிப்னாவுக்குச் செய்ததுபோல, அதையும் அதிலுள்ள எல்லா நரஜீவன்களையும் பட்டயக்கருக்கினால் அழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6076,51 +6060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அதற்குப்பின்பு யோசுவா அவர்களை வெட்டிக்கொன்று, ஐந்து மரங்களிலே தூக்கிப்போட்டான்; சாயங்காலமட்டும் மரங்களில் தொங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது கேசேரின் ராஜாவாகிய ஓராம் லாகீசுக்குத் துணைசெய்யும்படி வந்தான்; யோசுவா அவனையும் அவன் ஜனத்தையும் ஒருவனும் மீதியாயிராதபடி, வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6185,51 +6169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சூரியன் அஸ்தமிக்கிறவேளையிலே, யோசுவா அவர்களை மரங்களிலிருந்து இறக்கக் கட்டளையிட்டான். அவர்கள் ஒளித்துக்கொண்டிருந்த கெபியிலே அவர்களைப் போட்டு; இந்நாள்வரைக்கும் இருக்கிறபடி பெரிய கற்களை கெபியின் வாயிலே அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[33. அப்பொழுது கேசேரின் ராஜாவாகிய ஓராம் லாகீசுக்குத் துணைசெய்யும்படி வந்தான்; யோசுவா அவனையும் அவன் ஜனத்தையும் ஒருவனும் மீதியாயிராதபடி, வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6294,51 +6278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. சூரியன் அஸ்தமிக்கிறவேளையிலே, யோசுவா அவர்களை மரங்களிலிருந்து இறக்கக் கட்டளையிட்டான். அவர்கள் ஒளித்துக்கொண்டிருந்த கெபியிலே அவர்களைப் போட்டு; இந்நாள்வரைக்கும் இருக்கிறபடி பெரிய கற்களை கெபியின் வாயிலே அடைத்தார்கள்.]]></a:t>
+              <a:t><![CDATA[34. லாகீசிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவரும் எக்லோனுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6403,51 +6387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[34. லாகீசிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவரும் எக்லோனுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6512,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிபியோன் ராஜதானி பட்டணங்களில் ஒன்றைப்போல் பெரிய பட்டணமும், ஆயியைப்பார்க்கிலும் பெரிதுமாயிருந்தபடியினாலும், மிகவும் பயந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக; உன் கைகளில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்களில் ஒருவரும் உனக்கு முன்பாக நிற்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6621,51 +6605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6730,51 +6714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அந்நாளிலே யோசுவா மக்கெதாவைப்பிடித்து, அதைப்பட்டயக் கருக்கினால் அழித்து, அதின் ராஜாவையும் அதிலுள்ள மனுஷராகிய சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணி, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, மக்கெதாவின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6839,51 +6823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மக்கெதாவிலிருந்து யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூட லிப்னாவுக்குப் புறப்பட்டு, லிப்னாவின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[1. யோசுவா ஆயியைப் பிடித்து, சங்காரம்பண்ணி, எரிகோவுக்கும் அதின் ராஜாவுக்கும் செய்ததையும், கிபியோனின் குடிகள் இஸ்ரவேலோடே சமாதானம்பண்ணி அவர்களுக்குள் வாசமாயிருக்கிறதையும், எருசலேமின் ராஜாவாகிய அதோனிசேதேக் கேள்விப்பட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6948,51 +6932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[35. அதை அந்நாளிலே பிடித்து, அதைப் பட்டயக்கருக்கினால் அழித்தார்கள். லாகீசுக்குச் செய்ததுபோல, அதிலுள்ள சகல நரஜீவன்களையும் அந்நாளிலேதானே சங்காரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7057,51 +7041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[35. அதை அந்நாளிலே பிடித்து, அதைப் பட்டயக்கருக்கினால் அழித்தார்கள். லாகீசுக்குச் செய்ததுபோல, அதிலுள்ள சகல நரஜீவன்களையும் அந்நாளிலேதானே சங்காரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7166,51 +7150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. கர்த்தர் அதையும் அதின் ராஜாவையும் இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் அதிலே மீதியாக வைக்காமல், பட்டயக்கருக்கினால் அழித்து, எரிகோவின் ராஜாவுக்குச் செய்ததுபோல, அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[2. கிபியோன் ராஜதானி பட்டணங்களில் ஒன்றைப்போல் பெரிய பட்டணமும், ஆயியைப்பார்க்கிலும் பெரிதுமாயிருந்தபடியினாலும், மிகவும் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7275,51 +7259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. லிப்னாவிலிருந்து யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூட லாகீசுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயம் இறங்கி, அதின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[2. கிபியோன் ராஜதானி பட்டணங்களில் ஒன்றைப்போல் பெரிய பட்டணமும், ஆயியைப்பார்க்கிலும் பெரிதுமாயிருந்தபடியினாலும், மிகவும் பயந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7384,51 +7368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. லிப்னாவிலிருந்து யோசுவா இஸ்ரவேல் அனைத்தோடுங்கூட லாகீசுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயம் இறங்கி, அதின்மேல் யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் எருசலேமின் ராஜாவாகிய அதோனிசேதேக் எபிரோனின் ராஜாவாகிய ஓகாமுக்கும், யர்மூத்தின் ராஜாவாகிய பீராமுக்கும், லாகீசின் ராஜாவாகிய யப்பியாவுக்கும், எக்லோனின் ராஜாவாகிய தெபீருக்கும் ஆள் அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7493,51 +7477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தர் லாகீசை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதை இரண்டாம் நாளிலே பிடித்து, லிப்னாவுக்குச் செய்ததுபோல, அதையும் அதிலுள்ள எல்லா நரஜீவன்களையும் பட்டயக்கருக்கினால் அழித்தான்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் எருசலேமின் ராஜாவாகிய அதோனிசேதேக் எபிரோனின் ராஜாவாகிய ஓகாமுக்கும், யர்மூத்தின் ராஜாவாகிய பீராமுக்கும், லாகீசின் ராஜாவாகிய யப்பியாவுக்கும், எக்லோனின் ராஜாவாகிய தெபீருக்கும் ஆள் அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7602,51 +7586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. கர்த்தர் லாகீசை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அதை இரண்டாம் நாளிலே பிடித்து, லிப்னாவுக்குச் செய்ததுபோல, அதையும் அதிலுள்ள எல்லா நரஜீவன்களையும் பட்டயக்கருக்கினால் அழித்தான்.]]></a:t>
+              <a:t><![CDATA[4. நாங்கள் கிபியோனைச் சங்கரிக்கும்படி, நீங்கள் என்னிடத்தில் வந்து, எனக்குத் துணைசெய்யுங்கள்; அவர்கள் யோசுவாவோடும் இஸ்ரவேல் புத்திரரோடும் சமாதானம்பண்ணினார்கள் என்று சொல்லி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7711,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் எருசலேமின் ராஜாவாகிய அதோனிசேதேக் எபிரோனின் ராஜாவாகிய ஓகாமுக்கும், யர்மூத்தின் ராஜாவாகிய பீராமுக்கும், லாகீசின் ராஜாவாகிய யப்பியாவுக்கும், எக்லோனின் ராஜாவாகிய தெபீருக்கும் ஆள் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக; உன் கைகளில் அவர்களை ஒப்புக்கொடுத்தேன்; அவர்களில் ஒருவரும் உனக்கு முன்பாக நிற்பதில்லை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7820,51 +7804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது கேசேரின் ராஜாவாகிய ஓராம் லாகீசுக்குத் துணைசெய்யும்படி வந்தான்; யோசுவா அவனையும் அவன் ஜனத்தையும் ஒருவனும் மீதியாயிராதபடி, வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. நாங்கள் கிபியோனைச் சங்கரிக்கும்படி, நீங்கள் என்னிடத்தில் வந்து, எனக்குத் துணைசெய்யுங்கள்; அவர்கள் யோசுவாவோடும் இஸ்ரவேல் புத்திரரோடும் சமாதானம்பண்ணினார்கள் என்று சொல்லி அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7929,51 +7913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. அப்பொழுது கேசேரின் ராஜாவாகிய ஓராம் லாகீசுக்குத் துணைசெய்யும்படி வந்தான்; யோசுவா அவனையும் அவன் ஜனத்தையும் ஒருவனும் மீதியாயிராதபடி, வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8038,51 +8022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. லாகீசிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவரும் எக்லோனுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. அப்படியே எருசலேமின் ராஜா, எபிரோனின் ராஜா, யர்மூத்தின் ராஜா, லாகீசின் ராஜா, எக்லோனின் ராஜா என்கிற எமோரியரின் ஐந்து ராஜாக்களும் கூடிக்கொண்டு, அவர்களும் அவர்களுடைய எல்லாச்சேனைகளும் போய், கிபியோனுக்கு முன்பாகப் பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8147,51 +8131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. லாகீசிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவரும் எக்லோனுக்குப் புறப்பட்டு, அதற்கு எதிரே பாளயமிறங்கி, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[36. பின்பு எக்லோனிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவருமாய் எபிரோனுக்குப் புறப்பட்டு, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8256,51 +8240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதை அந்நாளிலே பிடித்து, அதைப் பட்டயக்கருக்கினால் அழித்தார்கள். லாகீசுக்குச் செய்ததுபோல, அதிலுள்ள சகல நரஜீவன்களையும் அந்நாளிலேதானே சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8365,51 +8349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. அதை அந்நாளிலே பிடித்து, அதைப் பட்டயக்கருக்கினால் அழித்தார்கள். லாகீசுக்குச் செய்ததுபோல, அதிலுள்ள சகல நரஜீவன்களையும் அந்நாளிலேதானே சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8474,51 +8458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. பின்பு எக்லோனிலிருந்து யோசுவாவும் இஸ்ரவேலர் அனைவருமாய் எபிரோனுக்குப் புறப்பட்டு, அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide77.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8583,51 +8567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[38. பின்பு யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூடத் தெபீருக்குத் திரும்பிப்போய், அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide78.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8692,51 +8676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide79.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8801,51 +8785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. அதைப் பிடித்து, எக்லோனுக்குச் செய்ததுபோல, அதையும் அதின் ராஜாவையும் அதற்கு அடுத்த எல்லாப்பட்டணங்களையும் அதிலுள்ள சகல நரஜீவன்களையும், ஒருவரையும் மீதியாக வைக்காமல் பட்டயக்கருக்கினால் அழித்தார்கள்; அதையும் அதிலுள்ள சகல நரஜீவன்களையும் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8910,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் எருசலேமின் ராஜாவாகிய அதோனிசேதேக் எபிரோனின் ராஜாவாகிய ஓகாமுக்கும், யர்மூத்தின் ராஜாவாகிய பீராமுக்கும், லாகீசின் ராஜாவாகிய யப்பியாவுக்கும், எக்லோனின் ராஜாவாகிய தெபீருக்கும் ஆள் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[9. யோசுவா கில்காலிலிருந்து இராமுழுதும் நடந்து, திடீரென்று அவர்கள்மேல் வந்துவிட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide80.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9019,51 +9003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. பின்பு யோசுவா இஸ்ரவேலர் அனைவரோடுங்கூடத் தெபீருக்குத் திரும்பிப்போய், அதின்மேல் யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide81.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9128,51 +9112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide82.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9237,51 +9221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide83.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9346,51 +9330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. அதையும் அதின் ராஜாவையும் அதைச் சேர்ந்த எல்லாப் பட்டணங்களையும் பிடித்தான்; அவைகளைப் பட்டயக்கருக்கினால் அழித்து, அதிலுள்ள நரஜீவன்களையெல்லாம், ஒருவரையும் மீதியாக வைக்காமல், சங்காரம்பண்ணினார்கள்; எபிரோனுக்கும் லிப்னாவுக்கும் அவைகளின் ராஜாவுக்கும் செய்ததுபோலத் தெபீருக்கும் அதின் ராஜாவுக்கும் செய்தான்.]]></a:t>
+              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide84.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9455,51 +9439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[41. காதேஸ்பர்னேயாதுவக்கிக் காத்சாமட்டும் இருக்கிறதையும் கிபியோன்மட்டும் இருக்கிற கோசேன் தேசம் அனைத்தையும் அழித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide85.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9564,51 +9548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[42. அந்த ராஜாக்கள் எல்லாரையும் அவர்கள் தேசத்தையும் யோசுவா ஒருமிக்கப் பிடித்தான்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide86.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9673,51 +9657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. இப்படியே யோசுவா மலைத்தேசம் அனைத்தையும் தென்தேசத்தையும் சமபூமியையும் நீர்ப்பாய்ச்சலான இடங்களையும் அவைகளின் எல்லா ராஜாக்களையும், ஒருவரையும் மீதியாக வைக்காமல் அழித்து, இஸ்ரவேலின் தேவனாகிய கர்த்தர் கட்டளையிட்டபடியே, சுவாசமுள்ள எல்லாவற்றையும் சங்காரம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[42. அந்த ராஜாக்கள் எல்லாரையும் அவர்கள் தேசத்தையும் யோசுவா ஒருமிக்கப் பிடித்தான்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide87.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -9782,269 +9766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. காதேஸ்பர்னேயாதுவக்கிக் காத்சாமட்டும் இருக்கிறதையும் கிபியோன்மட்டும் இருக்கிற கோசேன் தேசம் அனைத்தையும் அழித்தான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[42. அந்த ராஜாக்கள் எல்லாரையும் அவர்கள் தேசத்தையும் யோசுவா ஒருமிக்கப் பிடித்தான்; இஸ்ரவேலின் தேவனாகிய கர்த்தர் இஸ்ரவேலுக்காக யுத்தம்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[43. பின்பு யோசுவா இஸ்ரவேலனைத்தோடும்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10109,269 +9875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நாங்கள் கிபியோனைச் சங்கரிக்கும்படி, நீங்கள் என்னிடத்தில் வந்து, எனக்குத் துணைசெய்யுங்கள்; அவர்கள் யோசுவாவோடும் இஸ்ரவேல் புத்திரரோடும் சமாதானம்பண்ணினார்கள் என்று சொல்லி அனுப்பினான்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[43. பின்பு யோசுவா இஸ்ரவேலனைத்தோடும்கூடக் கில்காலிலிருக்கிற பாளயத்துக்குத் திரும்பினான்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோ அவர்களை இஸ்ரவேலுக்கு முன்பாகக் கலங்கப்பண்ணினார்; ஆகையால் அவர்களைக் கிபியோனிலே மகா சங்காரமாக மடங்கடித்து, பெத்தொரோனுக்குப் போகிற வழியிலே துரத்தி, அசெக்காமட்டும் மக்கெதாமட்டும் முறிய அடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10406,51 +9954,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470709092" r:id="rId1"/>
+    <p:sldLayoutId id="2474702951" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11130,86 +10678,54 @@
 
 <file path=ppt/slides/_rels/slide85.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide85.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide86.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide86.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide87.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide87.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide88.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11314,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀವು ನನ್ನ ಬಳಿಗೆ ಬಂದು ನನಗೆ ಸಹಾಯಮಾಡಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[संहार किया, और बेथोरान के चढ़ाव पर उनका पीछा करके अजेका और मक्केदा तक उन को मारते गए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಹಾಗೆಯೇ ಅಮೋರಿ ಯರ ಅರಸುಗಳಾದ ಯೆರೂಸಲೇಮಿನ ಅರಸನೂ ಹೆಬ್ರೋನಿನ ಅರಸನೂ ಯರ್ಮೂತಿನ ಅರಸನೂ ಲಾಕೀಷಿನ ಅರಸನೂ ಎಗ್ಲೋನಿನ]]></a:t>
+              <a:t><![CDATA[11. फिर जब वे इस्राएलियों के साम्हने से भागकर बेथोरोन की उतराई पर आए, तब अजेका पहुंचने तक यहोवा ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನೂ ಈ ಐದು ಮಂದಿ ಅರಸುಗಳು ಕೂಡಿಕೊಂಡು ಅವರೂ ಅವರ ಸೈನ್ಯವೂ ಹೊರಟುಹೋಗಿ ಗಿಬ್ಬೋನಿನ ಮುಂದೆ ಪಾಳೆಯ ಮಾಡಿಕೊಂಡು ಅದರ]]></a:t>
+              <a:t><![CDATA[आकाश से बड़े बड़े पत्थर उन पर बरसाए, और वे मर गए; जो ओलों से मारे गए उनकी गिनती इस्राएलियों की तलवार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಯುದ್ಧಮಾಡಿ ದರು.]]></a:t>
+              <a:t><![CDATA[से मारे हुओं से अधिक थी॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಗಿಬ್ಯೋನಿನ ಜನರು--ಪರ್ವತಗಳಲ್ಲಿ ವಾಸವಾಗಿರುವ ಅಮೋರಿಯರ ಅರಸುಗಳೆಲ್ಲರೂ ನಮಗೆ ವಿರೋಧವಾಗಿ ಕೂಡಿದ್ದರಿಂದ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[12. और उस समय, अर्थात जिस दिन यहोवा ने एमोरियों को इस्राएलियों के वश में कर दिया, उस दिन यहोशू ने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸೇವಕರನ್ನು ಕೈಬಿಡದೆ ಶೀಘ್ರವಾಗಿ ನಮ್ಮ ಬಳಿಗೆ ಬಂದು ನಮ್ಮನ್ನು ರಕ್ಷಿಸಿ ಸಹಾಯಮಾಡು ಎಂದು ಗಿಲ್ಗಾಲಿನಲ್ಲಿ ಪಾಳೆಯ]]></a:t>
+              <a:t><![CDATA[यहोवा से इस्राएलियों के देखते इस प्रकार कहा, हे सूर्य, तू गिबोन पर, और हे चन्द्रमा, तू अय्यालोन की]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿಕೊಂಡಿದ್ದ ಯೆಹೋಶುವನ ಬಳಿಗೆ ಹೇಳಿ ಕಳುಹಿಸಿದರು.]]></a:t>
+              <a:t><![CDATA[तराई के ऊपर थमा रह॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಯೆಹೋಶುವನು ಗಿಲ್ಗಾಲನ್ನು ಬಿಟ್ಟು ತಾನೂ ತನ್ನ ಸಂಗಡ ಸಮಸ್ತಯುದ್ಧದ ಜನರೂ ಸಮಸ್ತ ಪರಾಕ್ರಮಶಾಲಿಗಳೂ ಏರಿಹೋದರು.]]></a:t>
+              <a:t><![CDATA[13. और सूर्य उस समय तक थमा रहा; और चन्द्रमा उस समय तक ठहरा रहा, जब तक उस जाति के लोगों ने अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಆದರೆ ಕರ್ತನು ಯೆಹೋಶುವನಿಗೆ--ನೀನು ಅವರಿಗೆ ಭಯಪಡಬೇಡ; ಯಾಕಂದರೆ ನಿನ್ನ ಕೈಯಲ್ಲಿ ಅವರನ್ನು ಒಪ್ಪಿಸಿಕೊಟ್ಟಿದ್ದೇನೆ,]]></a:t>
+              <a:t><![CDATA[शत्रुओं से पलटा न लिया॥ क्या यह बात याशार नाम पुस्तक में नहीं लिखी है कि सूर्य आकाशमण्डल के बीचोबीच]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರಲ್ಲಿ ಒಬ್ಬನಾದರೂ ನಿನ್ನ ಎದುರಿನಲ್ಲಿ ನಿಲ್ಲುವದಿಲ್ಲ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[ठहरा रहा, और लगभग चार पहर तक न डूबा?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. 1 ಯೆಹೋಶುವನು ಆಯಿಯನ್ನು ಹಿಡಿದು ಯೆರಿಕೋವಿಗೂ ಅದರ ಅರಸನಿಗೂ ಮಾಡಿದ ಹಾಗೆಯೇ ಆಯಿಗೂ ಅದರ ಅರಸನಿಗೂ ಮಾಡಿ ಅದನ್ನು]]></a:t>
+              <a:t><![CDATA[6. तक गिबोन के निवासियों ने गिलगाल की छावनी में यहोशू के पास यों कहला भेजा, कि अपने दासों की ओर से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದದರಿಂದ ಯೆಹೋಶುವನು ಗಿಲ್ಗಾಲಿನಿಂದ ರಾತ್ರಿಯೆಲ್ಲಾ ಪ್ರಯಾಣ ಮಾಡಿ ಅವರ ಮೇಲೆ ತಕ್ಷಣವೇ ಬಂದನು.]]></a:t>
+              <a:t><![CDATA[14. न तो उस से पहिले कोई ऐसा दिन हुआ और न उसके बाद, जिस में यहोवा ने किसी पुरूष की सुनी हो; क्योंकि]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆಗ ಕರ್ತನು ಅವರನ್ನು ಇಸ್ರಾಯೇಲಿನ ಮುಂದೆ ಗಲಿಬಿಲಿಮಾಡಿ ಅವರನ್ನು ಗಿಬ್ಯೋನಿನಲ್ಲಿ ದೊಡ್ಡ ಸಂಹಾರದಿಂದ ಸಂಹರಿಸಿ]]></a:t>
+              <a:t><![CDATA[यहोवा तो इस्राएल की ओर से लड़ता था॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೇತ್‌ಹೋರೋನಿಗೆ ಹೋಗುವ ಮಾರ್ಗದಲ್ಲಿ ಹಿಂದಟ್ಟಿ ಅಜೇಕ ಮಕ್ಕೇದದ ವರೆಗೂ ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[15. तब यहोशू सारे इस्राएलियों समेत गिलगाल की छावनी को लौट गया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ತರುವಾಯ ಅವರು ಬೇತ್‌ಹೋರೋನಿಂದ ಇಳಿದು ಅಜೇಕದ ವರೆಗೆ ಇಸ್ರಾಯೇಲಿನ ಮುಂದೆ ಓಡಿ ಹೋಗುವಾಗ ಅವರ ಮೇಲೆ ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[16. और वे पांचों राजा भागकर मक्केदा के पास की गुफा में जा छिपे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಕಾಶದಿಂದ ಅವರನ್ನು ಕೊಲ್ಲುವ ದೊಡ್ಡ ಕಲ್ಲುಗಳನ್ನು ಬೀಳಿಸಿದನು. ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ಕತ್ತಿಯಿಂದ ಕೊಂದವರಿಗಿಂತ ಕಲ್ಲು]]></a:t>
+              <a:t><![CDATA[17. तब यहोशू को यह समाचार मिला, कि पांचों राजा मक्केदा के पास की गुफा में छिपे हुए हमें मिले हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಳೆ ಯಿಂದ ಸತ್ತವರು ಹೆಚ್ಚಾಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[18. यहोशू ने कहा, गुफा के मुंह पर बड़े बड़े पत्थर लुढ़काकर उनकी देख भाल के लिये मनुष्यों को उसके पास]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕರ್ತನು ಅಮೋರಿಯರನ್ನು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಡುವ ಆ ದಿನದಲ್ಲಿ ಯೆಹೋ ಶುವನು ಕರ್ತನ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[बैठा दो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13206,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತನಾಡಿ ಇಸ್ರಾಯೇಲಿನ ಮುಂದೆ--ಸೂರ್ಯನೇ, ನೀನು ಗಿಬ್ಯೋನಿನಲ್ಲಿಯೂ ಚಂದ್ರನೇ, ನೀನು ಅಯ್ಯಾಲೋನ್‌ ತಗ್ಗಿನಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[19. परन्तु तुम मत ठहरो, अपने शत्रुओं का पीछा करके उन में से जो जो पिछड़ गए हैं उन को मार डालो,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +13338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೆಲೆಯಾಗಿ ನಿಂತಿರು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[उन्हें अपने अपने नगर में प्रवेश करने का अवसर न दो; क्योकि तुम्हारे परमेश्वर यहोवा ने उन को तुम्हारे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +13470,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದದರಿಂದ ಜನಾಂಗವು ತಮ್ಮ ಶತ್ರುಗಳಿಗೆ ಮುಯ್ಯಿಗೆ ಮುಯ್ಯಿ ಮಾಡುವ ವರೆಗೆ ಸೂರ್ಯ ಚಂದ್ರರು ನೆಲೆಯಾಗಿ ನಿಂತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[हाथ में कर दिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +13602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಿಡಿದು ಸಂಪೂರ್ಣ ನಾಶ ಮಾಡಿ ದನೆಂದೂ ಗಿಬ್ಯೋನಿನ ನಿವಾಸಿಗಳು ಇಸ್ರಾಯೇಲಿನ ಸಂಗಡ ಸಮಾಧಾನ ಮಾಡಿಕೊಂಡು ಅವರಲ್ಲಿ ಇದ್ದಾ]]></a:t>
+              <a:t><![CDATA[तू अपना हाथ न हटाना; शीघ्र हमारे पास आकर हमें बचा ले, और हमारी सहायता कर; क्योंकि पहाड़ पर रहने वाले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +13734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇದು ಯಾಷಾರಿನ ಪುಸ್ತಕದಲ್ಲಿ ಬರೆದಿರ ಲಿಲ್ಲವೋ? ಹಾಗೆಯೇ ಸೂರ್ಯನು ಅಸ್ತಮಿಸಲು ತ್ವರೆಮಾಡದೆ ಹೆಚ್ಚುಕಡಿಮೆ ಒಂದು ದಿನ]]></a:t>
+              <a:t><![CDATA[20. जब यहोशू और इस्राएली उनका संहार करके नाश कर चुके, और उन में से जो बच गए वे अपने अपने गढ़ वाले]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +13866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪೂರ್ತಿ ಆಕಾಶದ ಮಧ್ಯದಲ್ಲಿ ನಿಂತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[नगर में घुस गए,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +13998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಕರ್ತನು ಒಬ್ಬ ಮನುಷ್ಯನ ಮಾತನ್ನು ಕೇಳಿದಂಥಾ ಆ ದಿನಕ್ಕೆ ಸಮಾನ ವಾದ ದಿನವು ಪೂರ್ವದಲ್ಲಿಯೂ ಇಲ್ಲ, ಮುಂದೆಯೂ ಇಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[21. तब सब लोग मक्केदा की छावनी को यहोशू के पास कुशल-क्षेम से लौट आए; और इस्राएलियों के विरुद्ध किसी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +14130,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾಕಂದರೆ ಕರ್ತನು ಇಸ್ರಾಯೇಲಿಗೋಸ್ಕರ ಯುದ್ಧಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[ने जीभ तक न हिलाई।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +14262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ತರುವಾಯ ಯೆಹೋಶುವನು ಸಮಸ್ತ ಇಸ್ರಾಯೇಲಿನ ಕೂಡ ಗಿಲ್ಗಾಲಿನಲ್ಲಿರುವ ಪಾಳೆಯಕ್ಕೆ ಹಿಂತಿರುಗಿದನು.]]></a:t>
+              <a:t><![CDATA[22. तब यहोशू ने आज्ञा दी, कि गुफा का मुंह खोल कर उन पांचों राजाओं को मेरे पास निकाल ले आओ।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +14394,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಆದರೆ ಆ ಐದು ಮಂದಿ ಅರಸುಗಳು ಓಡಿಹೋಗಿ ಮಕ್ಕೇದದಲ್ಲಿರುವ ಒಂದು ಗವಿಯಲ್ಲಿ ಅಡಗಿಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[23. उन्होंने ऐसा ही किया, और यरूशलेम, हेब्रोन, यर्मूत, लाकीश, और एग्लोन के उन पांचों राजओं को गुफा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +14526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆ ಐದು ಮಂದಿ ಅರಸುಗಳು ಮಕ್ಕೇದದಲ್ಲಿರುವ ಒಂದು ಗವಿಯಲ್ಲಿ ಅಡಗಿಕೊಂಡವರಾಗಿ ಸಿಕ್ಕಿದರೆಂದು ಯೆಹೋಶುವನಿಗೆ]]></a:t>
+              <a:t><![CDATA[में से उसके पास निकाल ले आए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +14658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿಸಲ್ಪಟ್ಟಿತು.]]></a:t>
+              <a:t><![CDATA[24. जब वे उन राजाओं को यहोशू के पास निकाल ले आए, तब यहोशू ने इस्राएल के सब पुरूषों को बुलाकर अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +14790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಆಗ ಯೆಹೋಶು ವನು--ದೊಡ್ಡ ಕಲ್ಲುಗಳನ್ನು ಗವಿಯ ಬಾಯಿಗೆ ಉರುಳಿಸಿರಿ, ಆ ಸ್ಥಳದಲ್ಲಿ ಅವರನ್ನು ಕಾಯುವಂತೆ ಮನುಷ್ಯರನ್ನು]]></a:t>
+              <a:t><![CDATA[साथ चलने वाले योद्धाओं के प्रधानों से कहा, निकट आकर अपने अपने पांव इन राजाओं की गर्दनों पर रखो। और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +14922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[उन्होंने निकट जा कर अपने अपने पांव उनकी गर्दनों पर रखे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +15054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ರೆಂದೂ]]></a:t>
+              <a:t><![CDATA[एमोरियों के सब राजा हमारे विरुद्ध इकट्ठे हए हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +15186,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನೀವು ನಿಲ್ಲಬೇಡಿರಿ, ನಿಮ್ಮ ಶತ್ರುಗಳನ್ನು ಹಿಂದಟ್ಟಿರಿ, ಹಿಂದಾದ ವೈರಿಗಳನ್ನು ಸಂಹರಿಸಿರಿ. ತಮ್ಮ ಪಟ್ಟಣಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[25. तब यहोशू ने उन से कहा, डरो मत, और न तुम्हारा मन कच्चा हो; हियाव बान्धकर दृढ़ हो; क्योंकि यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +15318,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರವೇಶಿಸದಂತೆ ಮಾಡಿರಿ; ಯಾಕಂದರೆ ನಿಮ್ಮ ದೇವರಾದ ಕರ್ತನು ಅವರನ್ನು ನಿಮ್ಮ ಕೈಗೆ ಒಪ್ಪಿಸಿಕೊಟ್ಟಿದ್ದಾನೆ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[तुम्हारे सब शत्रुओं से जिन से तुम लड़ने वाले हो ऐसा ही करेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +15450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಯೆಹೋಶುವನೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳೂ ಅವರನ್ನು ಕೊಲ್ಲುವ ವರೆಗೂ ದೊಡ್ಡ ಸಂಹಾರದಿಂದ ಸಂಹರಿಸಿಬಿಟ್ಟ ತರುವಾಯ ಅವರಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[26. इस के बाद यहोशू ने उन को मरवा डाला, और पांच वृक्षों पर लटका दिया। और वे सांझ तक उन वृक्षों पर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +15582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಉಳಿದವರು ಕೋಟೆಗಳುಳ್ಳ ಪಟ್ಟಣಗಳಲ್ಲಿ ಸೇರಿದರು.]]></a:t>
+              <a:t><![CDATA[लटके रहे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +15714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಜನರೆಲ್ಲಾ ಮಕ್ಕೇದದಲ್ಲಿರುವ ಪಾಳೆಯಕ್ಕೆ ಯೆಹೋಶುವನ ಬಳಿಗೆ ಸಮಾಧಾನದಿಂದ ಹಿಂತಿರುಗಿ ಬಂದರು; ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳಿಗೆ]]></a:t>
+              <a:t><![CDATA[27. सूर्य डूबते डूबते यहोशू से आज्ञा पाकर लोगों ने उन्हें उन वृक्षों पर से उतार के उसी गुफा में जहां]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +15846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಿರೋಧವಾಗಿ ಒಬ್ಬನೂ ತನ್ನ ನಾಲಿಗೆಯನ್ನು ಅಲ್ಲಾಡಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[वे छिप गए थे डाल दिया, और उस गुफा के मुंह पर बड़े बड़े पत्थर धर दिए, वे आज तक वहीं धरे हुए हैं॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +15978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಆಗ ಯೆಹೋಶುವನು--ನೀವು ಗವಿಯ ಬಾಯಿಯನ್ನು ತೆರೆದು ಆ ಐದು ಮಂದಿ ಅರಸುಗಳನ್ನು ಗವಿಯೊಳಗಿಂದ ನನ್ನ ಬಳಿಗೆ ಹೊರಗೆ]]></a:t>
+              <a:t><![CDATA[28. उसी दिन यहोशू ने मक्केदा को ले लिया, और उसको तलवार से मारा, और उसके राजा को सत्यानाश किया; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +16110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತನ್ನಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[जितने प्राणी उस में थे उन सभों में से किसी को जीवित न छोड़ा; और जैसा उसने यरीहो के राजा के साथ किया]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +16242,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಅವರು ಹಾಗೆಯೇ ಮಾಡಿದರು. ಆ ಐದು ಮಂದಿ ಅರಸರನ್ನು ಅಂದರೆ ಯೆರೂಸಲೇಮಿನ ಅರಸನನ್ನೂ ಹೆಬ್ರೋನಿನ ಅರಸನನ್ನೂ ಯರ್ಮೂತಿನ]]></a:t>
+              <a:t><![CDATA[था वैसा ही मक्केदा के राजा से भी किया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +16374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನನ್ನೂ ಲಾಕೀಷಿನ ಅರಸನನ್ನೂ ಎಗ್ಲೋನಿನ ಅರಸನನ್ನೂ ಆ ಗವಿಯೊಳಗಿಂದ ಅವನ ಬಳಿಗೆ ಹೊರಗೆ ತಂದರು.]]></a:t>
+              <a:t><![CDATA[29. तब यहोशू सब इस्राएलियों समेत मक्केदा से चलकर लिब्ना को गया, और लिब्ना से लड़ा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +16506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಯೆರೂಸಲೇಮಿನ ಅರಸನಾದ ಅದೋನೀ ಚೆದೆಕನು ಕೇಳಿ ಬಹು ಭಯಪಟ್ಟರು. ಯಾಕಂದರೆ ಗಿಬ್ಯೋನ್‌ ರಾಜಪಟ್ಟಣಗಳ ಹಾಗೆ ದೊಡ್ಡ ಪಟ್ಟಣ]]></a:t>
+              <a:t><![CDATA[7. तब यहोशू सारे योद्धाओं और सब शूरवीरों को संग ले कर गिलगाल से चल पड़ा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +16638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಅವರನ್ನು ಯೆಹೋಶುವನ ಬಳಿಗೆ ತೆಗೆದುಕೊಂಡು ಬಂದಾಗ ಯೆಹೋಶುವನು ಇಸ್ರಾಯೇಲ್ಯರೆಲ್ಲರನ್ನು ಕರಿಸಿ ತನ್ನ ಸಂಗಡ ಬಂದ]]></a:t>
+              <a:t><![CDATA[30. और यहोवा ने उसको भी राजा समेत इस्राएलियों के हाथ मे कर दिया; और यहोशू ने उसको और उस में के सब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +16770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧಸ್ಥರಾದ ಅಧಿಕಾರಿಗಳಿಗೆ--ನೀವು ಸವಿಾಪಕ್ಕೆ ಬಂದು ನಿಮ್ಮ ಪಾದಗಳನ್ನು ಈ ಅರಸುಗಳ ಕುತ್ತಿಗೆಗಳ ಮೇಲೆ ಇಡಿರಿ ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[प्राणियों को तलवार से मारा; और उस में से किसी को भी जीवित न छोड़ा; और उसके राजा से वैसा ही किया जैसा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +16902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗ ಅವರು ಸವಿಾಪಕ್ಕೆ ಬಂದು ತಮ್ಮ ಪಾದಗಳನ್ನು ಅವರ ಕುತ್ತಿಗೆಗಳ ಮೇಲೆ ಇಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[उसने यरीहो के राजा के साथ किया था॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +17034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ಆಗ ಯೆಹೋಶುವನು ಅವರಿಗೆ--ಭಯ ಪಡಬೇಡಿರಿ, ನಿರುತ್ಸಾಹಗೊಳ್ಳಬೇಡಿರಿ, ಬಲಗೊಂಡು ಧೈರ್ಯವಾಗಿರ್ರಿ; ನೀವು ಯುದ್ಧಮಾಡುವ]]></a:t>
+              <a:t><![CDATA[31. फिर यहोशू सब इस्राएलियों समेत लिब्ना से चलकर लाकीश को गया, और उसके विरुद्ध छावनी डालकर लड़ा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +17166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಮ್ಮ ಶತ್ರುಗಳೆಲ್ಲರಿಗೂ ಕರ್ತನು ಹೀಗೆಯೇ ಮಾಡುವನು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[32. और यहोवा ने लाकीश को इस्राएल के हाथ में कर दिया, और दूसरे दिन उसने उसको जीत लिया; और जैसा उसने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +17298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ತರುವಾಯ ಯೆಹೋಶುವನು ಅವರನ್ನು ಹೊಡೆದು ಐದು ಮರಗಳಲ್ಲಿ ತೂಗಹಾಕಿ ಸಾಯಿಸಿ ದನು. ಅವರು ಸಾಯಂಕಾಲದ ವರೆಗೂ ಮರಗಳಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[लिब्ना के सब प्राणियों को तलवार से मारा था वैसा ही उसने लाकीश से भी किया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +17430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೂಗಾಡುತ್ತಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[33. तब गेजेर का राजा होराम लाकीश की सहायता करने को चढ़ आया; और यहोशू ने प्रजा समेत उसको भी ऐसा मारा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +17562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಆದರೆ ಸೂರ್ಯನು ಅಸ್ತಮಿಸು ವಾಗ ಯೆಹೋಶುವನು ಆಜ್ಞಾಪಿಸಲು ಅವರನ್ನು ಮರಗಳಿಂದ ಇಳಿಸಿ ಅವರು ಬಚ್ಚಿಟ್ಟುಕೊಂಡಿದ್ದ ಗವಿ]]></a:t>
+              <a:t><![CDATA[कि उसके लिये किसी को जीवित न छोड़ा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +17694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಲ್ಲಿ ಅವರನ್ನು ಹಾಕಿ ಈವರೆಗೂ ಇರುವ ಹಾಗೆ ದೊಡ್ಡ ಕಲ್ಲುಗಳನ್ನು ಅದರ ಬಾಯಿಗೆ ಮುಚ್ಚಿದರು.]]></a:t>
+              <a:t><![CDATA[34. फिर यहोशू ने सब इस्राएलियों समेत लाकीश से चलकर एग्लोन को गया; और उसके विरुद्ध छावनी डालकर युद्ध]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +17826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆ ದಿನದಲ್ಲಿ ಯೆಹೋಶುವನು ಮಕ್ಕೇದವನ್ನು ಹಿಡಿದು ಅದನ್ನು ಕತ್ತಿಯ ಬಾಯಿಂದ ಹೊಡೆದು ಅದರ ಅರಸನನ್ನೂ ಮನುಷ್ಯರನ್ನೂ]]></a:t>
+              <a:t><![CDATA[करने लगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +17958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವಾಗಿತ್ತು; ಮತ್ತು ಆಯಿಗಿಂತಲೂ ದೊಡ್ಡದಾಗಿತ್ತು; ಇದಲ್ಲದೆ ಅದರ ಮನುಷ್ಯರು ಪರಾಕ್ರಮಶಾಲಿಗಳಾ ಗಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[8. और यहोवा ने यहोशू से कहा, उन से मत डर, क्योंकि मैं ने उन को तेरे हाथ में कर दिया है; उन में से एक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +18090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದರಲ್ಲಿರುವ ಎಲ್ಲಾ ಪ್ರಾಣಗಳನ್ನೂ ನಾಶಮಾಡಿದನು; ಅದರಲ್ಲಿ ಒಬ್ಬರನ್ನಾದರೂ ಉಳಿಸದೆ ಸಂಪೂರ್ಣ ನಾಶಮಾಡಿ ತಾನು ಯೆರಿಕೋವಿನ]]></a:t>
+              <a:t><![CDATA[1. जब यरूशलेम के राजा अदोनीसेदेक ने सुना कि यहोशू ने ऐ को ले लिया, और उसको सत्यानाश कर डाला है, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +18222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನಿಗೆ ಮಾಡಿದ ಹಾಗೆಯೇ ಮಕ್ಕೇದದ ಅರಸನಿಗೆ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[जैसा उसने यरीहो और उसके राजा से किया है, और यह भी सुना कि गिबोन के निवासियों ने इस्राएलियों से मेल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +18354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಆಗ ಯೆಹೋಶುವನೂ ಅವನ ಸಂಗಡ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲೂ ಮಕ್ಕೇದದಿಂದ ಲಿಬ್ನಕ್ಕೆ ಹೊರಟು ಹೋಗಿ ಲಿಬ್ನದ ಮೇಲೆ ಯುದ್ಧಮಾಡಿದರು.]]></a:t>
+              <a:t><![CDATA[किया, और उनके बीच रहने लगे हैं,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +18486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ಕರ್ತನು ಅದನ್ನೂ ಅದರ ಅರಸನನ್ನೂ ಇಸ್ರಾ ಯೇಲಿನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು; ಅವನು ಅದನ್ನೂ ಅದರಲ್ಲಿರುವ ಎಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[35. और उसी दिन उन्होंने उसको ले लिया, और उसको तलवार से मारा; और उसी दिन जैसा उसने लाकीश के सब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +18618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಣಗಳನ್ನೂ ನಾಶಮಾಡಿದನು. ಅದರಲ್ಲಿ ಒಬ್ಬರನ್ನಾದರೂ ಉಳಿಸದೆ ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಯೆರಿಕೋವಿನ ಅರಸನಿಗೆ ಮಾಡಿದ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[प्राणियों को सत्यानाश कर डाला था वैसा ही उसने एग्लोन से भी किया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +18750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅದರ ಅರಸನಿಗೂ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[2. तब वे निपट डर गए, क्योंकि गिबोन बड़ा नगर वरन राजनगर के तुल्य और ऐ से बड़ा था, और उसके सब निवासी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +18882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಯೆಹೋಶುವನು ಇಸ್ರಾಯೇಲ್ಯರ ಸಹಿತವಾಗಿ ಲಿಬ್ನದಿಂದ ಲಾಕೀಷಿಗೆ ಹೊರಟು ಅದರ ಎದುರಿಗೆ ಪಾಳೆಯ ಮಾಡಿಕೊಂಡು ಅದರ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[शूरवीर थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +19014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯುದ್ಧ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[3. इसलिये यरूशलेम के राजा अदोनीसेदेक ने हेब्रोन के राजा होहाम, यर्मूत के राजा पिराम, लाकीश के राजा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +19146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಕರ್ತನು ಲಾಕೀಷನ್ನು ಇಸ್ರಾಯೇಲಿನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿ ಕೊಟ್ಟನು. ಅವನು ಅದನ್ನು ಎರಡನೇ ದಿನದಲ್ಲಿ ಹಿಡಿದು ಲಿಬ್ನಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[यापी, और एग्लोन के राजा दबीर के पास यह कहला भेजा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +19278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿದಂತೆ ಸರಿಯಾಗಿ ಅದನ್ನೂ ಅದರಲ್ಲಿರುವ ಎಲ್ಲಾ ಪ್ರಾಣಗಳನ್ನೂ ಕತ್ತಿ ಯಿಂದ ಹೊಡೆದನು.]]></a:t>
+              <a:t><![CDATA[4. कि मेरे पास आकर मेरी सहायता करो, और चलो हम गिबोन को मारें; क्योंकि उसने यहोशू और इस्राएलियों से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +19410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಆದದರಿಂದ ಯೆರೂಸಲೇಮಿನ ಅರಸನಾದ ಅದೋನೀಚೆದೆಕನು ಹೆಬ್ರೋನಿನ ಅರಸನಾದ ಹೋಹಾಮನಿಗೂ ಯರ್ಮೂತಿನ ಅರಸನಾದ ಪಿರಾಮನಿಗೂ]]></a:t>
+              <a:t><![CDATA[पुरूष भी तेरे साम्हने टिक न सकेगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +19542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಆಗ ಗೆಜೆರಿನ ಅರಸನಾದ ಹೋರಾಮನು ಲಾಕೀಷಿಗೆ ಸಹಾಯಮಾಡಲು ಬಂದನು. ಆದರೆ ಒಬ್ಬನಾದರೂ ಉಳಿಯದಂತೆ ಯೆಹೋಶುವನು ಅವನನ್ನೂ]]></a:t>
+              <a:t><![CDATA[मेल कर लिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +19674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವನ ಜನರನ್ನೂ ಹೊಡೆದುಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[5. इसलिये यरूशलेम, हेब्रोन, यर्मूत, लाकीश, और एग्लोन के पांचों एमोरी राजाओं ने अपनी अपनी सारी सेना]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +19806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಯೆಹೋಶುವನೂ ಅವನ ಸಂಗಡ ಸಮಸ್ತ ಇಸ್ರಾಯೇಲೂ ಲಾಕೀಷಿನಿಂದ ಎಗ್ಲೋನಿಗೆ ಹೊರಟು ಅದಕ್ಕೆದುರಾಗಿ ಪಾಳೆಯಮಾಡಿಕೊಂಡು ಅದರ]]></a:t>
+              <a:t><![CDATA[इकट्ठी करके चढ़ाई कर दी, और गिबोन के साम्हने डेरे डालकर उस से युद्ध छेड़ दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,51 +19938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮೇಲೆ ಯುದ್ಧಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[36. फिर यहोशू सब इस्राएलियों समेत एग्लोन से चलकर हेब्रोन को गया, और उस से लड़ने लगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20554,51 +20070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಅದೇ ದಿನದಲ್ಲಿ ಅದನ್ನು ಹಿಡಿದು ಅದನ್ನು ಕತ್ತಿಯಿಂದ ಹೊಡೆದರು. ಅವನು ಲಾಕೀಷಿಗೆ ಮಾಡಿದ್ದೆಲ್ಲಾದರ ಹಾಗೆ ಅದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[37. और उन्होंने उसे ले लिया, और उसको और उसके राजा और सब गावों को और उन में के सब प्राणियों को तलवार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20686,51 +20202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾಡಿ ಅದೇ ದಿನದಲ್ಲಿ ಅದರಲ್ಲಿರುವ ಸಕಲ ಪ್ರಾಣಗಳನ್ನು ಸಂಪೂರ್ಣವಾಗಿ ನಾಶಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[से मारा; जैसा यहोशू ने एग्लोन से किया था वैसा ही उसने हेब्रोन में भी किसी को जीवित न छोड़ा; उसने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20818,51 +20334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ಯೆಹೋಶುವನು ಸಮಸ್ತ ಇಸ್ರಾಯೇಲಿನ ಸಂಗಡ ಎಗ್ಲೋನಿನಿಂದ ಹೆಬ್ರೋನಿಗೆ ಹೊರಟು ಹೋಗಿ ಮೇಲೆ ಯುದ್ಧಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[उसको और उस में के सब प्राणियों को सत्यानाश कर डाला॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20950,51 +20466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಅದನ್ನು ಹಿಡಿದು ಅದನ್ನೂ ಅದರ ಅರಸನನ್ನೂ ಅದರ ಸಮಸ್ತ ಪಟ್ಟಣ ಗಳನ್ನೂ ಅವುಗಳಲ್ಲಿರುವ ಸಮಸ್ತ ಪ್ರಾಣಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[38. तब यहोशू सब इस्राएलियों समेत घूमकर दबीर को गया, और उस से लड़ने लगा;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21082,51 +20598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಎಗ್ಲೋನಿಗೆ ಮಾಡಿದ್ದೆಲ್ಲಾ ದರ ಹಾಗೆ ಒಬ್ಬನನ್ನಾದರೂ ಉಳಿಸದೆ ಅದನ್ನೂ ಅದರಲ್ಲಿರುವ ಎಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[39. और राजा समेत उसे और उसके सब गांवों को ले लिया; और उन्होंने उन को तलवार से घात किया, और जितने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21214,51 +20730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಣಗಳನ್ನೂ ಸಂಪೂರ್ಣ ನಾಶಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[प्राणी उन में थे सब को सत्यानाश कर डाला; किसी को जीवित न छोड़ा, जैसा यहोशू ने हेब्रोन और लिब्ना और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,51 +20862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲಾಕೀಷಿನ ಅರಸನಾದ ಯಾಫೀಯ ನಿಗೂ ಎಗ್ಲೋನಿನ ಅರಸನಾದ ದೆಬೀರನಿಗೂ ಹೇಳಿ ಕಳುಹಿಸಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[9. तब यहोशू रातोरात गिलगाल से जा कर एकाएक उन पर टूट पड़ा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21478,51 +20994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[38. ಯೆಹೋಶುವನು ಸಮಸ್ತ ಇಸ್ರಾಯೇಲಿನ ಕೂಡ ದೆಬೀರಕ್ಕೆ ತಿರುಗಿಕೊಂಡು ಅದರ ಮೇಲೆ ಯುದ್ಧಮಾಡಿ]]></a:t>
+              <a:t><![CDATA[उसके राजा से किया था वैसा ही उसने दबीर और उसके राजा से भी किया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21610,51 +21126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[39. ಅದನ್ನೂ ಅದರ ಅರಸನನ್ನೂ ಸಮಸ್ತ ಪಟ್ಟಣ ಗಳನ್ನೂ ಹಿಡಿದು ಅವುಗಳನ್ನು ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಅದರಲ್ಲಿರುವ ಸಮಸ್ತ]]></a:t>
+              <a:t><![CDATA[40. इसी प्रकार यहोशू ने उस सारे देश को, अर्थात पहाड़ी देश, दक्खिन देश, नीचे के देश, और ढालू देश को,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21742,51 +21258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಣಗಳನ್ನು ಒಬ್ಬನನ್ನಾ ದರೂ ಉಳಿಸದೆ ಸಂಪೂರ್ಣ ನಾಶಮಾಡಿದನು. ಹೆಬ್ರೋನಿಗೂ ಲಿಬ್ನಕ್ಕೂ ಅದರ ಅರಸನಿಗೂ ಮಾಡಿದ ಹಾಗೆಯೇ]]></a:t>
+              <a:t><![CDATA[उनके सब राजाओं समेत मारा; और इस्राएल के परमेश्वर यहोवा की आज्ञा के अनुसार किसी को जीवित न छोड़ा, वरन]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21874,51 +21390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೆಬೀರಕ್ಕೂ ಅದರ ಅರಸನಿಗೂ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[जितने प्राणी थे सभों को सत्यानाश कर डाला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22006,51 +21522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[40. ಹೀಗೆ ಯೆಹೋಶುವನು ಸಮಸ್ತ ಬೆಟ್ಟಗಳ ದೇಶವನ್ನೂ ತೆಂಕಣ ದೇಶವನ್ನೂ ತಗ್ಗಿನ ದೇಶವನ್ನೂ ನೀರು ಬುಗ್ಗೆಗಳ ದೇಶವನ್ನೂ]]></a:t>
+              <a:t><![CDATA[41. और यहोशू ने कादेशबर्ने से ले अज्जा तक, और गिबोन तक के सारे गोशेन देश के लोगों को मारा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22138,51 +21654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವುಗಳ ಅರಸು ಗಳೆಲ್ಲರನ್ನೂ ಒಬ್ಬನನ್ನಾದರೂ ಉಳಿಸದೆ ಹೊಡೆದು ಇಸ್ರಾಯೇಲಿನ ದೇವರಾದ ಕರ್ತನು ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ]]></a:t>
+              <a:t><![CDATA[42. इन सब राजाओं को उनके देशों समेत यहोशू ने एक ही समय में ले लिया, क्योंकि इस्राएल का परमेश्वर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22270,51 +21786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಶ್ವಾಸವುಳ್ಳದ್ದನ್ನೆಲ್ಲಾ ಸಂಪೂರ್ಣವಾಗಿ ನಾಶ ಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[यहोवा इस्राएलियों की ओर से लड़ता था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22402,315 +21918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[41. ಯೆಹೋಶುವನು ಕಾದೇಶ್‌ ಬರ್ನೇಯದಿಂದ ಗಾಜದ ವರೆಗೂ ಇರುವವರನ್ನೂ ಗೋಷೆನಿನ ಸಮಸ್ತ ದೇಶವನ್ನೂ ಗಿಬ್ಯೋನಿನ ವರೆಗೆ]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[42. ಯೆಹೋಶುವನು ಈ ಸಮಸ್ತ ಅರಸುಗಳನ್ನೂ ಅವರ ದೇಶವನ್ನೂ ಒಂದೇ ಸಾರಿ ತೆಗೆದುಕೊಂಡನು. ಯಾಕಂದರೆ ಇಸ್ರಾಯೇಲಿನ ದೇವ ರಾದ]]></a:t>
+              <a:t><![CDATA[43. तब यहोशू सब इस्राएलियों समेत गिलगाल की छावनी में लौट आया॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +22050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಗಿಬ್ಯೋನು ಯೆಹೋಶುವನ ಸಂಗಡವೂ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಂಗಡವೂ ಸಮಾಧಾನಮಾಡಿಕೊಂಡದ್ದರಿಂದ ನಾವು ಅದನ್ನು ಹೊಡೆಯುವಂತೆ]]></a:t>
+              <a:t><![CDATA[10. तब यहोवा ने ऐसा किया कि वे इस्राएलियों से घबरा गए, और इस्राएलियों ने गिबोन के पास उनका बड़ा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22858,356 +22110,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme62">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme62">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme62">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +22221,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme62">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23408,51 +22396,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>91</Slides>
+  <Slides>87</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>