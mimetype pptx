--- v0 (2026-06-21)
+++ v1 (2026-11-02)
@@ -87,50 +87,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +171,56 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +366,59 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த ராஜாக்களெல்லாரும் கூடி, இஸ்ரவேலோடே யுத்தம்பண்ணவந்து, மேசோம் என்கிற ஏரியண்டையிலே ஏகமாய்ப் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they went out, they and all their hosts with them, much people, even as the sand that is upon the sea shore in multitude, with horses and chariots very many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக, நாளை இந்நேரத்திலே நான் அவர்களையெல்லாம் இஸ்ரவேலுக்கு முன்பாக வெட்டுண்டவர்களாக ஒப்புக்கொடுப்பேன்; நீ அவர்கள் குதிரைகளின் குதிகால் நரம்புகளை அறுத்து, அவர்கள் இரதங்களை அக்கினியால் சுட்டெரிக்கக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And when all these kings were met together, they came and pitched together at the waters of Merom, to fight against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக, நாளை இந்நேரத்திலே நான் அவர்களையெல்லாம் இஸ்ரவேலுக்கு முன்பாக வெட்டுண்டவர்களாக ஒப்புக்கொடுப்பேன்; நீ அவர்கள் குதிரைகளின் குதிகால் நரம்புகளை அறுத்து, அவர்கள் இரதங்களை அக்கினியால் சுட்டெரிக்கக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[5. And when all these kings were met together, they came and pitched together at the waters of Merom, to fight against Israel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக, நாளை இந்நேரத்திலே நான் அவர்களையெல்லாம் இஸ்ரவேலுக்கு முன்பாக வெட்டுண்டவர்களாக ஒப்புக்கொடுப்பேன்; நீ அவர்கள் குதிரைகளின் குதிகால் நரம்புகளை அறுத்து, அவர்கள் இரதங்களை அக்கினியால் சுட்டெரிக்கக்கடவாய் என்றார்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said unto Joshua, Be not afraid because of them: in order to morrow about this time will I deliver them up all slain before Israel: you shall cut the hamstrings of their horses, and burn their chariots with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோசுவாவும் அவனோடேகூட யுத்த ஜனங்கள் அனைவரும், திடீரென்று மேரோம் ஏரியண்டையிலிருக்கிற அவர்களிடத்தில் வந்து, அவர்கள்மேல் விழுந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said unto Joshua, Be not afraid because of them: in order to morrow about this time will I deliver them up all slain before Israel: you shall cut the hamstrings of their horses, and burn their chariots with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அவர்களை முறிய அடித்து, பெரிய சீதோன்மட்டும் மிஸ்ரபோத்மாயீமட்டும், கிழக்கேயிருக்கிற மிஸ்பே பள்ளத்தாக்குமட்டும் துரத்தி, அவர்களில் ஒருவரும் மீதியாயிராதபடி, அவர்களை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And the LORD said unto Joshua, Be not afraid because of them: in order to morrow about this time will I deliver them up all slain before Israel: you shall cut the hamstrings of their horses, and burn their chariots with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அவர்களை முறிய அடித்து, பெரிய சீதோன்மட்டும் மிஸ்ரபோத்மாயீமட்டும், கிழக்கேயிருக்கிற மிஸ்பே பள்ளத்தாக்குமட்டும் துரத்தி, அவர்களில் ஒருவரும் மீதியாயிராதபடி, அவர்களை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. So Joshua came, and all the people of war with him, against them by the waters of Merom suddenly; and they fell upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அவர்களை முறிய அடித்து, பெரிய சீதோன்மட்டும் மிஸ்ரபோத்மாயீமட்டும், கிழக்கேயிருக்கிற மிஸ்பே பள்ளத்தாக்குமட்டும் துரத்தி, அவர்களில் ஒருவரும் மீதியாயிராதபடி, அவர்களை வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[7. So Joshua came, and all the people of war with him, against them by the waters of Merom suddenly; and they fell upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசுவா கர்த்தர் தனக்குச் சொன்னபடி அவர்களுக்குச் செய்து, அவர்கள் குதிரைகளின் குதிகால் நரம்புகளை அறுத்து, அவர்கள் இரதங்களை அக்கினியால் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD delivered them into the hand of Israel, who stroke them, and chased them unto great Zidon, and unto Misrephothmaim, and unto the valley of Mizpeh eastward; and they stroke them, until they left them none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. யோசுவா கர்த்தர் தனக்குச் சொன்னபடி அவர்களுக்குச் செய்து, அவர்கள் குதிரைகளின் குதிகால் நரம்புகளை அறுத்து, அவர்கள் இரதங்களை அக்கினியால் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[8. And the LORD delivered them into the hand of Israel, who stroke them, and chased them unto great Zidon, and unto Misrephothmaim, and unto the valley of Mizpeh eastward; and they stroke them, until they left them none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆத்சோரின் ராஜாவாகிய யாபீன் அதைக் கேள்விப்பட்டபோது, அவன் மாதோனின் ராஜாவாகிய யோபாபிடத்திற்கும், சிம்ரோனின் ராஜாவிடத்துக்கும், அக்சாபின் ராஜாவிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when Jabin king of Hazor had heard those things, that he sent to Jobab king of Madon, and to the king of Shimron, and to the king of Achshaph,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்திலே யோசுவா திரும்பி, ஆத்சோரைப்பிடித்து, அதின் ராஜாவைப் பட்டயத்தினால் வெட்டிப்போட்டான்; ஆத்சோர் முன்னே அந்த ராஜ்யங்களுக்கெல்லாம் தலைமையான பட்டணமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[8. And the LORD delivered them into the hand of Israel, who stroke them, and chased them unto great Zidon, and unto Misrephothmaim, and unto the valley of Mizpeh eastward; and they stroke them, until they left them none remaining.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அக்காலத்திலே யோசுவா திரும்பி, ஆத்சோரைப்பிடித்து, அதின் ராஜாவைப் பட்டயத்தினால் வெட்டிப்போட்டான்; ஆத்சோர் முன்னே அந்த ராஜ்யங்களுக்கெல்லாம் தலைமையான பட்டணமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. And Joshua did unto them as the LORD bade him: he cut the hamstrings of their horses, and burnt their chariots with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதிலிருந்த நரஜீவன்களையெல்லாம் பட்டயக்கருக்கினால் வெட்டி, சங்காரம்பண்ணினார்கள்; சுவாசமுள்ளது ஒன்றும் மீதியானதில்லை; ஆத்சோரையோ அக்கினியால் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[9. And Joshua did unto them as the LORD bade him: he cut the hamstrings of their horses, and burnt their chariots with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதிலிருந்த நரஜீவன்களையெல்லாம் பட்டயக்கருக்கினால் வெட்டி, சங்காரம்பண்ணினார்கள்; சுவாசமுள்ளது ஒன்றும் மீதியானதில்லை; ஆத்சோரையோ அக்கினியால் சுட்டெரித்தான்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua at that time turned back, and took Hazor, and stroke the king thereof with the sword: for Hazor in time past was the head of all those kingdoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ராஜாக்களுடைய எல்லாப்பட்டணங்களையும் அவைகளுடைய எல்லா ராஜாக்களையும் யோசுவா பிடித்து, பட்டயக்கருக்கினால் வெட்டி, கர்த்தருடைய தாசனாகிய மோசே கட்டளையிட்டபடி, அவர்களைச் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[10. And Joshua at that time turned back, and took Hazor, and stroke the king thereof with the sword: for Hazor in time past was the head of all those kingdoms.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்த ராஜாக்களுடைய எல்லாப்பட்டணங்களையும் அவைகளுடைய எல்லா ராஜாக்களையும் யோசுவா பிடித்து, பட்டயக்கருக்கினால் வெட்டி, கர்த்தருடைய தாசனாகிய மோசே கட்டளையிட்டபடி, அவர்களைச் சங்காரம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[11. And they stroke all the souls that were therein with the edge of the sword, utterly destroying them: there was not any left to breathe: and he burnt Hazor with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் தங்கள் அரணிப்போடே இருந்த பட்டணங்களையெல்லாம் இஸ்ரவேலர் சுட்டெரித்துப்போடாமல் வைத்தார்கள்; ஆத்சோரைமாத்திரம் யோசுவா சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[11. And they stroke all the souls that were therein with the edge of the sword, utterly destroying them: there was not any left to breathe: and he burnt Hazor with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆனாலும் தங்கள் அரணிப்போடே இருந்த பட்டணங்களையெல்லாம் இஸ்ரவேலர் சுட்டெரித்துப்போடாமல் வைத்தார்கள்; ஆத்சோரைமாத்திரம் யோசுவா சுட்டெரித்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. And all the cities of those kings, and all the kings of them, did Joshua take, and stroke them with the edge of the sword, and he utterly destroyed them, as Moses the servant of the LORD commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தப் பட்டணங்களிலுள்ள மிருகஜீவன்களையும் மற்றக்கொள்ளைப் பொருள்களையும் இஸ்ரவேல் புத்திரர் தங்களுக்கென்று எடுத்துக்கொண்டார்கள்; ஆனாலும் எல்லா மனுஷரையும் அழித்துத் தீருமட்டும் அவர்களைப் பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; சுவாசமுள்ள ஒன்றையும் அவர்கள் மீதியாக வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[12. And all the cities of those kings, and all the kings of them, did Joshua take, and stroke them with the edge of the sword, and he utterly destroyed them, as Moses the servant of the LORD commanded.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அந்தப் பட்டணங்களிலுள்ள மிருகஜீவன்களையும் மற்றக்கொள்ளைப் பொருள்களையும் இஸ்ரவேல் புத்திரர் தங்களுக்கென்று எடுத்துக்கொண்டார்கள்; ஆனாலும் எல்லா மனுஷரையும் அழித்துத் தீருமட்டும் அவர்களைப் பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; சுவாசமுள்ள ஒன்றையும் அவர்கள் மீதியாக வைக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[13. But as for the cities that stood still in their strength, Israel burned none of them, save Hazor only; that did Joshua burn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆத்சோரின் ராஜாவாகிய யாபீன் அதைக் கேள்விப்பட்டபோது, அவன் மாதோனின் ராஜாவாகிய யோபாபிடத்திற்கும், சிம்ரோனின் ராஜாவிடத்துக்கும், அக்சாபின் ராஜாவிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[1. And it came to pass, when Jabin king of Hazor had heard those things, that he sent to Jobab king of Madon, and to the king of Shimron, and to the king of Achshaph,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் தமது தாசனாகிய மோசேக்கு எப்படிக் கட்டளையிட்டிருந்தாரோ, அப்படியே மோசே யோசுவாவுக்குக் கட்டளையிட்டிருந்தான்; அப்படியே யோசுவா செய்தான்; அவன், கர்த்தர் மோசேக்குக் கட்டளையிட்டதில் ஒன்றையும் செய்யாமல் விடவில்லை.]]></a:t>
+              <a:t><![CDATA[13. But as for the cities that stood still in their strength, Israel burned none of them, save Hazor only; that did Joshua burn.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தர் தமது தாசனாகிய மோசேக்கு எப்படிக் கட்டளையிட்டிருந்தாரோ, அப்படியே மோசே யோசுவாவுக்குக் கட்டளையிட்டிருந்தான்; அப்படியே யோசுவா செய்தான்; அவன், கர்த்தர் மோசேக்குக் கட்டளையிட்டதில் ஒன்றையும் செய்யாமல் விடவில்லை.]]></a:t>
+              <a:t><![CDATA[14. And all the spoil of these cities, and the cattle, the children of Israel took for a prey unto themselves; but every man they stroke with the edge of the sword, until they had destroyed them, neither left they any to breathe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தப்பிரகாரமாக யோசுவா சேயீருக்கு ஏறிப்போகிற ஆலாக் மலைதுவக்கி லீபனோனின் பள்ளத்தாக்கில் எர்மோன் மலையடியில் இருக்கிற பாகால் காத்மட்டுமுள்ள அந்த முழுத்தேசமாகிய மலைகளையும் அதின் சமபூமியையும் பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[14. And all the spoil of these cities, and the cattle, the children of Israel took for a prey unto themselves; but every man they stroke with the edge of the sword, until they had destroyed them, neither left they any to breathe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்தப்பிரகாரமாக யோசுவா சேயீருக்கு ஏறிப்போகிற ஆலாக் மலைதுவக்கி லீபனோனின் பள்ளத்தாக்கில் எர்மோன் மலையடியில் இருக்கிற பாகால் காத்மட்டுமுள்ள அந்த முழுத்தேசமாகிய மலைகளையும் அதின் சமபூமியையும் பிடித்துக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[14. And all the spoil of these cities, and the cattle, the children of Israel took for a prey unto themselves; but every man they stroke with the edge of the sword, until they had destroyed them, neither left they any to breathe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகளின் ராஜாக்களையெல்லாம் பிடித்து, அவர்களை வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[15. As the LORD commanded Moses his servant, so did Moses command Joshua, and so did Joshua; he left nothing undone of all that the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவைகளின் ராஜாக்களையெல்லாம் பிடித்து, அவர்களை வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
+              <a:t><![CDATA[15. As the LORD commanded Moses his servant, so did Moses command Joshua, and so did Joshua; he left nothing undone of all that the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யோசுவா நெடுநாளாய் அந்த ராஜாக்களெல்லாரோடும் யுத்தம்பண்ணினான்.]]></a:t>
+              <a:t><![CDATA[15. As the LORD commanded Moses his servant, so did Moses command Joshua, and so did Joshua; he left nothing undone of all that the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கிபியோனின் குடிகளாகிய ஏவியரைத்தவிர, ஒரு பட்டணமும் இஸ்ரவேல் புத்திரரோடே சமாதானம் பண்ணவில்லை; மற்றெல்லாப் பட்டணங்களையும் யுத்தம்பண்ணிப் பிடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So Joshua took all that land, the hills, and all the south country, and all the land of Goshen, and the valley, and the plain, and the mountain of Israel, and the valley of the same;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கிபியோனின் குடிகளாகிய ஏவியரைத்தவிர, ஒரு பட்டணமும் இஸ்ரவேல் புத்திரரோடே சமாதானம் பண்ணவில்லை; மற்றெல்லாப் பட்டணங்களையும் யுத்தம்பண்ணிப் பிடித்தார்கள்.]]></a:t>
+              <a:t><![CDATA[16. So Joshua took all that land, the hills, and all the south country, and all the land of Goshen, and the valley, and the plain, and the mountain of Israel, and the valley of the same;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யுத்தம்பண்ண இஸ்ரவேலுக்கு எதிராகவரும்படிக்கு, அவர்களுடைய இருதயம் கடினமானதும், இப்படியே அவர்கள்பேரில் இரக்கம் உண்டாகாமல், கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி, அவர்களை அழித்துச் சங்காரம்பண்ணினதும் கர்த்தரால் வந்த காரியமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. So Joshua took all that land, the hills, and all the south country, and all the land of Goshen, and the valley, and the plain, and the mountain of Israel, and the valley of the same;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வடக்கேயிருக்கிற மலைகளிலும் கின்னரேத்துக்குத் தெற்கேயிருக்கிற நாட்டுப்புறத்திலும் சமபூமியிலும் மேற்கு எல்லையாகிய தோரிலும் இருக்கிற ராஜாக்களிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[2. And to the kings that were on the north of the mountains, and of the plains south of Chinneroth, and in the valley, and in the borders of Dor on the west,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யுத்தம்பண்ண இஸ்ரவேலுக்கு எதிராகவரும்படிக்கு, அவர்களுடைய இருதயம் கடினமானதும், இப்படியே அவர்கள்பேரில் இரக்கம் உண்டாகாமல், கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி, அவர்களை அழித்துச் சங்காரம்பண்ணினதும் கர்த்தரால் வந்த காரியமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[17. Even from the mount Halak, that goes up to Seir, even unto Baalgad in the valley of Lebanon under mount Hermon: and all their kings he took, and stroke them, and slew them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. யுத்தம்பண்ண இஸ்ரவேலுக்கு எதிராகவரும்படிக்கு, அவர்களுடைய இருதயம் கடினமானதும், இப்படியே அவர்கள்பேரில் இரக்கம் உண்டாகாமல், கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி, அவர்களை அழித்துச் சங்காரம்பண்ணினதும் கர்த்தரால் வந்த காரியமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. Joshua made war a long time with all those kings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்திலே யோசுவா போய், மலைத்தேசமாகிய எபிரோனிலும் தெபீரிலும் ஆனாபிலும் யூதாவின் சகல மலைகளிலும் இஸ்ரவேலின் சகல மலைகளிலும் இருந்த ஏனாக்கியரை நிக்கிரகம்பண்ணி அவர்களை அவர்கள் பட்டணங்களோடும்கூடச் சங்கரித்தான்.]]></a:t>
+              <a:t><![CDATA[19. There was not a city that made peace with the children of Israel, save the Hivites the inhabitants of Gibeon: all other they took in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்திலே யோசுவா போய், மலைத்தேசமாகிய எபிரோனிலும் தெபீரிலும் ஆனாபிலும் யூதாவின் சகல மலைகளிலும் இஸ்ரவேலின் சகல மலைகளிலும் இருந்த ஏனாக்கியரை நிக்கிரகம்பண்ணி அவர்களை அவர்கள் பட்டணங்களோடும்கூடச் சங்கரித்தான்.]]></a:t>
+              <a:t><![CDATA[19. There was not a city that made peace with the children of Israel, save the Hivites the inhabitants of Gibeon: all other they took in battle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அக்காலத்திலே யோசுவா போய், மலைத்தேசமாகிய எபிரோனிலும் தெபீரிலும் ஆனாபிலும் யூதாவின் சகல மலைகளிலும் இஸ்ரவேலின் சகல மலைகளிலும் இருந்த ஏனாக்கியரை நிக்கிரகம்பண்ணி அவர்களை அவர்கள் பட்டணங்களோடும்கூடச் சங்கரித்தான்.]]></a:t>
+              <a:t><![CDATA[20. For it was of the LORD to harden their hearts, that they should come against Israel in battle, that he might destroy them utterly, and that they might have no favour, but that he might destroy them, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரின் தேசத்தில் ஏனாக்கியர் ஒருவரும் மீதியாக வைக்கப்படவில்லை; காசாவிலும் காத்திலும் அஸ்தோத்திலும் மாத்திரம் சிலர் மீதியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. For it was of the LORD to harden their hearts, that they should come against Israel in battle, that he might destroy them utterly, and that they might have no favour, but that he might destroy them, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரின் தேசத்தில் ஏனாக்கியர் ஒருவரும் மீதியாக வைக்கப்படவில்லை; காசாவிலும் காத்திலும் அஸ்தோத்திலும் மாத்திரம் சிலர் மீதியாயிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[20. For it was of the LORD to harden their hearts, that they should come against Israel in battle, that he might destroy them utterly, and that they might have no favour, but that he might destroy them, as the LORD commanded Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே யோசுவா, கர்த்தர் மோசேயினிடத்தில் சொன்னபடியெல்லாம் தேசமனைத்தையும் பிடித்து, அதை இஸ்ரவேலருக்கு, அவர்கள் கோத்திரங்களுடைய பங்குகளின்படியே, சுதந்தரமாகக் கொடுத்தான்; யுத்தம் ஓய்ந்ததினால் தேசம் அமைதலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And at that time came Joshua, and cut off the Anakims from the mountains, from Hebron, from Debir, from Anab, and from all the mountains of Judah, and from all the mountains of Israel: Joshua destroyed them utterly with their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4947,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே யோசுவா, கர்த்தர் மோசேயினிடத்தில் சொன்னபடியெல்லாம் தேசமனைத்தையும் பிடித்து, அதை இஸ்ரவேலருக்கு, அவர்கள் கோத்திரங்களுடைய பங்குகளின்படியே, சுதந்தரமாகக் கொடுத்தான்; யுத்தம் ஓய்ந்ததினால் தேசம் அமைதலாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[21. And at that time came Joshua, and cut off the Anakims from the mountains, from Hebron, from Debir, from Anab, and from all the mountains of Judah, and from all the mountains of Israel: Joshua destroyed them utterly with their cities.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And at that time came Joshua, and cut off the Anakims from the mountains, from Hebron, from Debir, from Anab, and from all the mountains of Judah, and from all the mountains of Israel: Joshua destroyed them utterly with their cities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5165,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. வடக்கேயிருக்கிற மலைகளிலும் கின்னரேத்துக்குத் தெற்கேயிருக்கிற நாட்டுப்புறத்திலும் சமபூமியிலும் மேற்கு எல்லையாகிய தோரிலும் இருக்கிற ராஜாக்களிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[2. And to the kings that were on the north of the mountains, and of the plains south of Chinneroth, and in the valley, and in the borders of Dor on the west,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. There was none of the Anakims left in the land of the children of Israel: only in Gaza, in Gath, and in Ashdod, there remained.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. There was none of the Anakims left in the land of the children of Israel: only in Gaza, in Gath, and in Ashdod, there remained.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So Joshua took the whole land, according to all that the LORD said unto Moses; and Joshua gave it for an inheritance unto Israel according to their divisions by their tribes. And the land rested from war.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So Joshua took the whole land, according to all that the LORD said unto Moses; and Joshua gave it for an inheritance unto Israel according to their divisions by their tribes. And the land rested from war.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. So Joshua took the whole land, according to all that the LORD said unto Moses; and Joshua gave it for an inheritance unto Israel according to their divisions by their tribes. And the land rested from war.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிழக்கேயும் மேற்கேயுமிருக்கிற கானானியரிடத்திற்கும், மலைகளிலிருக்கிற எமோரியர், ஏத்தியர், பெரிசியர், எபூசியரிடத்திற்கும், எர்மோன் மலையின் அடியிலே மிஸ்பா சீமையிலிருக்கிற ஏவியரிடத்திற்கும் ஆள் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And to the Canaanite on the east and on the west, and to the Amorite, and the Hittite, and the Perizzite, and the Jebusite in the mountains, and to the Hivite under Hermon in the land of Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கிழக்கேயும் மேற்கேயுமிருக்கிற கானானியரிடத்திற்கும், மலைகளிலிருக்கிற எமோரியர், ஏத்தியர், பெரிசியர், எபூசியரிடத்திற்கும், எர்மோன் மலையின் அடியிலே மிஸ்பா சீமையிலிருக்கிற ஏவியரிடத்திற்கும் ஆள் அனுப்பினான்.]]></a:t>
+              <a:t><![CDATA[3. And to the Canaanite on the east and on the west, and to the Amorite, and the Hittite, and the Perizzite, and the Jebusite in the mountains, and to the Hivite under Hermon in the land of Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +6037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் கடற்கரை மணலைப்போல் ஏராளமான திரண்ட ஜனமாகிய தங்களுடைய எல்லாச் சேனைகளோடும், மகா ஏராளமான குதிரைகளோடும் இரதங்களோடும்கூடப் புறப்பட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And to the Canaanite on the east and on the west, and to the Amorite, and the Hittite, and the Perizzite, and the Jebusite in the mountains, and to the Hivite under Hermon in the land of Mizpeh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த ராஜாக்களெல்லாரும் கூடி, இஸ்ரவேலோடே யுத்தம்பண்ணவந்து, மேசோம் என்கிற ஏரியண்டையிலே ஏகமாய்ப் பாளயமிறங்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And they went out, they and all their hosts with them, much people, even as the sand that is upon the sea shore in multitude, with horses and chariots very many.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6225,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470975455" r:id="rId1"/>
+    <p:sldLayoutId id="2482537413" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6605,102 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇಳುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[குதிரைகளோடும் இரதங்களோடும்கூடப் புறப்பட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ಆಗ ಕರ್ತನು ಯೆಹೋಶುವನಿಗೆಅವರಿಗೆ ಭಯಪಡಬೇಡ; ನಾಳೆ ಇಷ್ಟು ಹೊತ್ತಿಗೆ ಅವರೆಲ್ಲರನ್ನು ಇಸ್ರಾಯೇಲಿನ ಮುಂದೆ ಕೊಲ್ಲಲ್ಪ]]></a:t>
+              <a:t><![CDATA[5. இந்த ராஜாக்களெல்லாரும் கூடி, இஸ்ரவேலோடே யுத்தம்பண்ணவந்து, மேசோம் என்கிற ஏரியண்டையிலே ஏகமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಡುವಂತೆ ಒಪ್ಪಿಸಿಕೊಡುವೆನು. ನೀನು ಅವರ ಕುದುರೆಗಳ ಹಿಂಗಾಲಿನ ನರವನ್ನು ಕೊಯಿದು ಅವರ ರಥಗಳನ್ನು ಬೆಂಕಿಯಿಂದ]]></a:t>
+              <a:t><![CDATA[பாளயமிறங்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸುಟ್ಟುಬಿಡಬೇಕು ಅಂದನು.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் யோசுவாவை நோக்கி: அவர்களுக்குப் பயப்படாயாக, நாளை இந்நேரத்திலே நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಆಗ ಯೆಹೋಶುವನೂ ಅವನ ಸಂಗಡ ಇದ್ದ ಯುದ್ಧಸ್ಥ ರೆಲ್ಲರೂ ಬಂದು ಫಕ್ಕನೆ ಮೇರೋಮು ನೀರುಗಳ ಬಳಿಯಲ್ಲಿ ಅವರ ಮೇಲೆ ಬಿದ್ದರು.]]></a:t>
+              <a:t><![CDATA[அவர்களையெல்லாம் இஸ்ரவேலுக்கு முன்பாக வெட்டுண்டவர்களாக ஒப்புக்கொடுப்பேன்; நீ அவர்கள் குதிரைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಕರ್ತನು ಅವರನ್ನು ಇಸ್ರಾಯೇಲಿನ ಕೈಯಲ್ಲಿ ಒಪ್ಪಿಸಿಕೊಟ್ಟನು. ಅವರು ಅವರನ್ನು ಹೊಡೆದು ದೊಡ್ಡ ಚೀದೋನಿನವರೆಗೂ]]></a:t>
+              <a:t><![CDATA[குதிகால் நரம்புகளை அறுத்து, அவர்கள் இரதங்களை அக்கினியால் சுட்டெரிக்கக்கடவாய் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಿಸ್ರೆಫೋತ್ಮಯೀಮಿನ ವರೆಗೂ ಮೂಡಲಲ್ಲಿರುವ ಮಿಚ್ಪೆಯ ತಗ್ಗಿನ ವರೆಗೂ ಹಿಂದಟ್ಟಿ ಅವರಲ್ಲಿ ಒಬ್ಬನ ನ್ನಾದರೂ ಉಳಿಸದೆ]]></a:t>
+              <a:t><![CDATA[7. யோசுவாவும் அவனோடேகூட யுத்த ஜனங்கள் அனைவரும், திடீரென்று மேரோம் ஏரியண்டையிலிருக்கிற அவர்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರನ್ನು ಹೊಡೆದುಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[வந்து, அவர்கள்மேல் விழுந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಕರ್ತನು ತನಗೆ ಹೇಳಿದ ಪ್ರಕಾರವೇ ಯೆಹೋಶು ವನು ಅವರ ಕುದುರೆಗಳ ಹಿಂಗಾಲಿನ ನರವನ್ನು ಕೊಯಿದುಬಿಟ್ಟು ಅವರ ರಥಗಳನ್ನು]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் அவர்களை இஸ்ரவேலின் கையில் ஒப்புக்கொடுத்தார்; அவர்களை முறிய அடித்து, பெரிய சீதோன்மட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಂಕಿಯಿಂದ ಸುಟ್ಟುಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[மிஸ்ரபோத்மாயீமட்டும், கிழக்கேயிருக்கிற மிஸ்பே பள்ளத்தாக்குமட்டும் துரத்தி, அவர்களில் ஒருவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8157,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಹಾಚೋರಿನ ಅರಸನಾದ ಯಾಬೀನನು ಇವುಗಳನ್ನು ಕೇಳಿದಾಗ ಆದದ್ದೇನಂದರೆ, ಅವನು ಮಾದೋನಿನ ಅರಸನಾದ ಯೋಬಾಬನ ಬಳಿಗೂ ಶಿಮ್ರೋನಿನ]]></a:t>
+              <a:t><![CDATA[1. ஆத்சோரின் ராஜாவாகிய யாபீன் அதைக் கேள்விப்பட்டபோது, அவன் மாதோனின் ராஜாவாகிய யோபாபிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಆ ಕಾಲದಲ್ಲಿ ಯೆಹೋಶುವನು ತಿರಿಗಿಕೊಂಡು ಹಾಚೋರನ್ನು ಹಿಡಿದು ಅದರ ಅರಸನನ್ನು ಕತ್ತಿ ಯಿಂದ ಹೊಡೆದುಬಿಟ್ಟನು. ಯಾಕಂದರೆ]]></a:t>
+              <a:t><![CDATA[மீதியாயிராதபடி, அவர்களை வெட்டிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಚೋರು ಮೊದಲು ಆ ರಾಜ್ಯಗಳಿಗೆಲ್ಲಾ ತಲೆಯಾಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[9. யோசுவா கர்த்தர் தனக்குச் சொன்னபடி அவர்களுக்குச் செய்து, அவர்கள் குதிரைகளின் குதிகால் நரம்புகளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಅವರು ಶ್ವಾಸವುಳ್ಳ ಒಂದನ್ನಾದರೂ ಉಳಿಸದೆ ಅದರಲ್ಲಿರುವ ಪ್ರಾಣಗಳನ್ನೆಲ್ಲಾ ಕತ್ತಿಯಿಂದ ಹೊಡೆದು ಸಂಪೂರ್ಣವಾಗಿ]]></a:t>
+              <a:t><![CDATA[அறுத்து, அவர்கள் இரதங்களை அக்கினியால் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಶಮಾಡಿ ಹಾಚೋರನ್ನು ಬೆಂಕಿ ಯಿಂದ ಸುಟ್ಟುಬಿಟ್ಟರು.]]></a:t>
+              <a:t><![CDATA[10. அக்காலத்திலே யோசுவா திரும்பி, ஆத்சோரைப்பிடித்து, அதின் ராஜாவைப் பட்டயத்தினால் வெட்டிப்போட்டான்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಇದಲ್ಲದೆ ಯೆಹೋಶುವನು ಆ ಅರಸುಗಳ ಸಮಸ್ತ ಪಟ್ಟಣಗಳನ್ನೂ ಅವುಗಳ ಸಮಸ್ತ ಅರಸುಗಳನ್ನೂ ಹಿಡಿದು ಕತ್ತಿಯಿಂದ ಹೊಡೆದು]]></a:t>
+              <a:t><![CDATA[ஆத்சோர் முன்னே அந்த ராஜ்யங்களுக்கெல்லாம் தலைமையான பட்டணமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8949,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕರ್ತನ ಸೇವಕನಾದ ಮೋಶೆಯು ಆಜ್ಞಾಪಿಸಿದ ಹಾಗೆಯೇ ಅವರನ್ನು ಸಂಪೂರ್ಣ ನಾಶಮಾಡಿಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[11. அதிலிருந்த நரஜீவன்களையெல்லாம் பட்டயக்கருக்கினால் வெட்டி, சங்காரம்பண்ணினார்கள்; சுவாசமுள்ளது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9081,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ಆದರೆ ತಮ್ಮ ದಿನ್ನೆಯ ಮೇಲೆ ನಿಂತಿರುವ ಪಟ್ಟಣ ಗಳನ್ನೆಲ್ಲಾ ಇಸ್ರಾಯೇಲ್‌ ಸುಟ್ಟು ಬಿಡಲಿಲ್ಲ. ಹಾಚೋರನ್ನು ಮಾತ್ರ]]></a:t>
+              <a:t><![CDATA[ஒன்றும் மீதியானதில்லை; ஆத்சோரையோ அக்கினியால் சுட்டெரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9213,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯೆಹೋಶುವನು ಸುಟ್ಟು ಬಿಟ್ಟನು.]]></a:t>
+              <a:t><![CDATA[12. அந்த ராஜாக்களுடைய எல்லாப்பட்டணங்களையும் அவைகளுடைய எல்லா ராஜாக்களையும் யோசுவா பிடித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಆ ಪಟ್ಟಣಗಳ ಕೊಳ್ಳೆಯನ್ನೆಲ್ಲಾ ಪಶು ಗಳನ್ನೆಲ್ಲಾ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳು ತಮಗೋಸ್ಕರ ಸುಲುಕೊಂಡರು; ಆದರೆ]]></a:t>
+              <a:t><![CDATA[பட்டயக்கருக்கினால் வெட்டி, கர்த்தருடைய தாசனாகிய மோசே கட்டளையிட்டபடி, அவர்களைச் சங்காரம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮನುಷ್ಯರೆಲ್ಲರನ್ನು ಕತ್ತಿಯಿಂದ ನಾಶಮಾಡುವ ವರೆಗೂ ಹೊಡೆದುಬಿಟ್ಟರು. ಶ್ವಾಸವುಳ್ಳ ಒಂದನ್ನೂ ಅವರು ಉಳಿಯಗೊಡಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[13. ஆனாலும் தங்கள் அரணிப்போடே இருந்த பட்டணங்களையெல்லாம் இஸ்ரவேலர் சுட்டெரித்துப்போடாமல் வைத்தார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸನ ಬಳಿಗೂ ಅಕ್ಷಾಫಿನ ಅರಸನ ಬಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[சிம்ரோனின் ராஜாவிடத்துக்கும், அக்சாபின் ராஜாவிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಕರ್ತನು ತನ್ನ ಸೇವಕನಾದ ಮೋಶೆಗೆ ಹೇಗೆ ಆಜ್ಞಾಪಿಸಿದನೋ ಹಾಗೆಯೇ ಮೋಶೆಯು ಯೆಹೋಶುವನಿಗೆ ಆಜ್ಞಾಪಿಸಿ ದನು. ಯೆಹೋಶುವನು]]></a:t>
+              <a:t><![CDATA[ஆத்சோரைமாத்திரம் யோசுவா சுட்டெரித்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆಯೇ ಮಾಡಿದನು. ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ್ದರಲ್ಲಿ ಒಂದನ್ನೂ ಅವನು ಮಾಡದೆ ಉಳಿಸಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[14. அந்தப் பட்டணங்களிலுள்ள மிருகஜீவன்களையும் மற்றக்கொள்ளைப் பொருள்களையும் இஸ்ரவேல் புத்திரர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +10005,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ಈ ಪ್ರಕಾರ ಯೆಹೋಶುವನು ಸೇಯಾರಿಗೆ ಏರಿ ಹೋಗುವ ಹಾಲಾಕ್‌ ಬೆಟ್ಟ ಮೊದಲುಗೊಂಡು ಬಾಲ್ಗಾದಿನ ಮಟ್ಟಿಗೂ ಇರುವ ಲೆಬನೋನಿನ]]></a:t>
+              <a:t><![CDATA[தங்களுக்கென்று எடுத்துக்கொண்டார்கள்; ஆனாலும் எல்லா மனுஷரையும் அழித்துத் தீருமட்டும் அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಗ್ಗಿನಲ್ಲಿ ಹೆರ್ಮೋನಿನ ಬೆಟ್ಟದ ಕೆಳಗಿರುವ ಎಲ್ಲಾ ದೇಶವನ್ನೂ ಬೆಟ್ಟಗಳನ್ನೂ ದಕ್ಷಿಣ ದೇಶವೆಲ್ಲವನ್ನೂ ಎಲ್ಲಾ]]></a:t>
+              <a:t><![CDATA[பட்டயக்கருக்கினால் வெட்டிப்போட்டார்கள்; சுவாசமுள்ள ஒன்றையும் அவர்கள் மீதியாக வைக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಗೋಷೆನ್‌ ಸೀಮೆಯನ್ನೂ ಅದರ ತಗ್ಗನ್ನೂ ಬೈಲನ್ನೂ ಇಸ್ರಾಯೆಲ್‌ ಬೆಟ್ಟವನ್ನೂ ಅದರ ತಗ್ಗನ್ನೂ ತೆಗೆದುಕೊಂಡು ಅವುಗಳ]]></a:t>
+              <a:t><![CDATA[15. கர்த்தர் தமது தாசனாகிய மோசேக்கு எப்படிக் கட்டளையிட்டிருந்தாரோ, அப்படியே மோசே யோசுவாவுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅರಸುಗಳೆಲ್ಲರನ್ನೂ ಹಿಡಿದು ಅವರನ್ನು ಹೊಡೆದು ಕೊಂದುಹಾಕಿದನು.]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டிருந்தான்; அப்படியே யோசுவா செய்தான்; அவன், கர்த்தர் மோசேக்குக் கட்டளையிட்டதில் ஒன்றையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10533,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಯೆಹೋಶುವನು ಬಹಳಕಾಲ ಈ ಅರಸುಗಳೆಲ್ಲರ ಸಂಗಡ ಯುದ್ಧಮಾಡುತ್ತಿದ್ದನು.]]></a:t>
+              <a:t><![CDATA[செய்யாமல் விடவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಗಿಬ್ಯೋನಿನ ನಿವಾಸಿಗಳಾದ ಹಿವ್ವಿಯರ ಹೊರತಾಗಿ ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ಸಂಗಡ ಸಮಾಧಾನಮಾಡಿಕೊಂಡ ಬೇರೆ ಒಂದು ಪಟ್ಟಣವಾದರೂ]]></a:t>
+              <a:t><![CDATA[16. இந்தப்பிரகாரமாக யோசுவா சேயீருக்கு ஏறிப்போகிற ஆலாக் மலைதுவக்கி லீபனோனின் பள்ளத்தாக்கில் எர்மோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10797,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರಲಿಲ್ಲ; ಅವರು ಬೇರೆ ಎಲ್ಲವು ಗಳನ್ನು ಯುದ್ಧಮಾಡಿ ತೆಗೆದುಕೊಂಡರು.]]></a:t>
+              <a:t><![CDATA[மலையடியில் இருக்கிற பாகால் காத்மட்டுமுள்ள அந்த முழுத்தேசமாகிய மலைகளையும் அதின் சமபூமியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಅವರು ಯುದ್ಧಮಾಡಲು ಇಸ್ರಾಯೇಲಿಗೆ ಎದುರಾಗಿ ಬರುವ ಹಾಗೆ ಅವರ ಹೃದಯವನ್ನು ಕಠಿಣಮಾಡಿ ಅವರನ್ನು ಸಂಪೂರ್ಣ ನಾಶಮಾಡುವ]]></a:t>
+              <a:t><![CDATA[பிடித்துக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +11061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಪರ್ವತಗಳ ಉತ್ತರ ದಿಕ್ಕಿನಲ್ಲಿಯೂ ಕಿನ್ನೆರೋತಿಗೆ ದಕ್ಷಿಣಕ್ಕಿರುವ ಬೈಲಲ್ಲಿಯೂ ತಗ್ಗುಗಳಲ್ಲಿಯೂ ಪಶ್ಚಿಮದಲ್ಲಿ ದೋರಿನ]]></a:t>
+              <a:t><![CDATA[2. வடக்கேயிருக்கிற மலைகளிலும் கின்னரேத்துக்குத் தெற்கேயிருக்கிற நாட்டுப்புறத்திலும் சமபூமியிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹಾಗೆ ಕರ್ತನು ಮೋಶೆಗೆ ಆಜ್ಞಾಪಿಸಿದ ಪ್ರಕಾರ ಅವರಿಗೆ ದಯೆತೋರಿಸದೆ ಅವರನ್ನು ನಾಶಮಾಡುವ ಹಾಗೆ ಕರ್ತನಿಂದ ಅಪ್ಪಣೆ]]></a:t>
+              <a:t><![CDATA[17. அவைகளின் ராஜாக்களையெல்லாம் பிடித்து, அவர்களை வெட்டிக் கொன்றுபோட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11325,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿತ್ತು.]]></a:t>
+              <a:t><![CDATA[18. யோசுவா நெடுநாளாய் அந்த ராஜாக்களெல்லாரோடும் யுத்தம்பண்ணினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11457,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆ ಕಾಲದಲ್ಲಿ ಯೆಹೋಶುವನು ಬಂದು ಬೆಟ್ಟದ ದೇಶವಾದ ಹೆಬ್ರೋನಿನಲ್ಲಿಯೂ ದೆಬೀರಿನಲ್ಲಿಯೂ ಅನಾಬಿನಲ್ಲಿಯೂ ಯೂದನ ಸಕಲ]]></a:t>
+              <a:t><![CDATA[19. கிபியோனின் குடிகளாகிய ஏவியரைத்தவிர, ஒரு பட்டணமும் இஸ்ரவேல் புத்திரரோடே சமாதானம் பண்ணவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೆಟ್ಟಗಳಲ್ಲಿಯೂ ಇಸ್ರಾಯೇಲಿನ ಸಕಲ ಬೆಟ್ಟಗಳಲ್ಲಿಯೂ ಇದ್ದ ಅನಾಕ್ಯ ರನ್ನು ಕಡಿದುಬಿಟ್ಟು ಅವರನ್ನೂ ಅವರ ಪಟ್ಟಣ ಗಳನ್ನೂ]]></a:t>
+              <a:t><![CDATA[மற்றெல்லாப் பட்டணங்களையும் யுத்தம்பண்ணிப் பிடித்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11721,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಂಪೂರ್ಣ ನಾಶಮಾಡಿದನು.]]></a:t>
+              <a:t><![CDATA[20. யுத்தம்பண்ண இஸ்ரவேலுக்கு எதிராகவரும்படிக்கு, அவர்களுடைய இருதயம் கடினமானதும், இப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ಅನಾಕ್ಯರು ಇಸ್ರಾಯೇಲ್‌ ಮಕ್ಕಳ ದೇಶದಲ್ಲಿ ಒಬ್ಬನೂ ಉಳಿಯ ಲಿಲ್ಲ. ಗಾಜಾದಲ್ಲಿಯೂ ಗತ್‌ನಲ್ಲಿಯೂ ಅಷ್ಡೋದಿ ನಲ್ಲಿಯೂ]]></a:t>
+              <a:t><![CDATA[அவர்கள்பேரில் இரக்கம் உண்டாகாமல், கர்த்தர் மோசேக்குக் கட்டளையிட்டபடி, அவர்களை அழித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾತ್ರ ಉಳಿದರು.]]></a:t>
+              <a:t><![CDATA[சங்காரம்பண்ணினதும் கர்த்தரால் வந்த காரியமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +12117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ಹೀಗೆಯೇ ಯೆಹೋಶುವನು ದೇಶವನ್ನೆಲ್ಲಾ ಕರ್ತನು ಮೋಶೆಗೆ ಹೇಳಿದ ಪ್ರಕಾರವೇ ಹಿಡಿದು ಅದನ್ನು ಇಸ್ರಾಯೇಲಿಗೆ ಅವರ ಗೋತ್ರಗಳ]]></a:t>
+              <a:t><![CDATA[21. அக்காலத்திலே யோசுவா போய், மலைத்தேசமாகிய எபிரோனிலும் தெபீரிலும் ஆனாபிலும் யூதாவின் சகல மலைகளிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12249,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭಾಗಗಳಿಗನುಸಾರ ಬಾಧ್ಯತೆಯಾಗಿ ಕೊಟ್ಟನು. ಆಗ ದೇಶವು ಯುದ್ಧವಿಲ್ಲದೆ ವಿಶ್ರಮಿಸಿ ಕೊಂಡಿತು.]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் சகல மலைகளிலும் இருந்த ஏனாக்கியரை நிக்கிரகம்பண்ணி அவர்களை அவர்கள் பட்டணங்களோடும்கூடச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சங்கரித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12513,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪ್ರಾಂತ್ಯಗಳಲ್ಲಿ ಇರುವ ಅರಸುಗಳ ಬಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[மேற்கு எல்லையாகிய தோரிலும் இருக்கிற ராஜாக்களிடத்திற்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரரின் தேசத்தில் ஏனாக்கியர் ஒருவரும் மீதியாக வைக்கப்படவில்லை; காசாவிலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காத்திலும் அஸ்தோத்திலும் மாத்திரம் சிலர் மீதியாயிருந்தார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அப்படியே யோசுவா, கர்த்தர் மோசேயினிடத்தில் சொன்னபடியெல்லாம் தேசமனைத்தையும் பிடித்து, அதை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இஸ்ரவேலருக்கு, அவர்கள் கோத்திரங்களுடைய பங்குகளின்படியே, சுதந்தரமாகக் கொடுத்தான்; யுத்தம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஓய்ந்ததினால் தேசம் அமைதலாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಪೂರ್ವ ಪಶ್ಚಿಮಕ್ಕಿರುವ ಕಾನಾನ್ಯರ ಬಳಿಗೂ ಪರ್ವತಗಳಲ್ಲಿರುವ ಅಮೋರಿ ಯರ, ಹಿತ್ತಿಯರ, ಪೆರಿಜ್ಜೀಯರ, ಯೆಬೂಸಿಯರ ಬಳಿಗೂ]]></a:t>
+              <a:t><![CDATA[3. கிழக்கேயும் மேற்கேயுமிருக்கிற கானானியரிடத்திற்கும், மலைகளிலிருக்கிற எமோரியர், ஏத்தியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಿಚ್ಪೆಯ ದೇಶದಲ್ಲಿ ಹೆರ್ಮೋನ್‌ ಪರ್ವತದ ಕೆಳ ಭಾಗದಲ್ಲಿರುವ ಹಿವ್ವಿಯರ ಬಳಿಗೂ ಹೇಳಿಕಳುಹಿ ಸಿದನು.]]></a:t>
+              <a:t><![CDATA[பெரிசியர், எபூசியரிடத்திற்கும், எர்மோன் மலையின் அடியிலே மிஸ்பா சீமையிலிருக்கிற ஏவியரிடத்திற்கும் ஆள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13569,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಆಗ ಅವರು ಸಮುದ್ರ ದಡದ ಮರಳಿನ ಹಾಗೆ ಬಹು ಜನರು ಬಹುರಥಗಳ ಕುದುರೆಗಳು ಸಮೂಹವಾಗಿ ತಮ್ಮ ಎಲ್ಲಾ ಸೈನ್ಯಗಳ ಸಂಗಡ ಹೊರಟರು.]]></a:t>
+              <a:t><![CDATA[அனுப்பினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಈ ಅರಸುಗಳೆಲ್ಲಾ ಕೂಡಿಕೊಂಡು ಇಸ್ರಾಯೇಲಿನ ಸಂಗಡ ಯುದ್ಧಮಾಡಲು ಬಂದು ಒಟ್ಟಾಗಿ ಮೇರೋಮು ಎಂಬ ನೀರುಗಳ ಬಳಿಯಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் கடற்கரை மணலைப்போல் ஏராளமான திரண்ட ஜனமாகிய தங்களுடைய எல்லாச் சேனைகளோடும், மகா ஏராளமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13762,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme37">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme43">
   <a:themeElements>
-    <a:clrScheme name="Theme37">
+    <a:clrScheme name="Theme43">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme37">
+    <a:fontScheme name="Theme43">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13872,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme37">
+    <a:fmtScheme name="Theme43">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +14047,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>54</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>