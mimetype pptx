--- v0 (2026-08-02)
+++ v1 (2026-11-02)
@@ -57,50 +57,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +126,56 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +306,59 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ராஜாக்களில், எஸ்போனின் குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோன், அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேர் தொடங்கி ஆற்றின் நடுமையமும் பாதிக் கீலேயாத்துமுட்பட அம்மோன் புத்திரரின் எல்லையான யாபோக்கு ஆறுமட்டுமுள்ள தேசத்தையும்,]]></a:t>
+              <a:t><![CDATA[3. And from the plain to the sea of Chinneroth on the east, and unto the sea of the plain, even the salt sea on the east, the way to Bethjeshimoth; and from the south, under Ashdothpisgah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சமனான வெளிதுவக்கிக் கிழக்கேயிருக்கிற கின்னரேத் கடல்மட்டும் பெத்யெசிமோத் வழியாய்க் கிழக்கேயிருக்கிற சமனான வெளியின் கடலாகிய உப்புக்கடல்மட்டும் இருக்கிறதேசத்தையும் தெற்கே அஸ்தோத் பிஸ்காவுக்குத் தாழ்வாயிருக்கிற தேசத்தையும் ஆண்டான்.]]></a:t>
+              <a:t><![CDATA[4. And the coast of Og king of Bashan, which was of the remnant of the giants, that dwelt at Ashtaroth and at Edrei,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சமனான வெளிதுவக்கிக் கிழக்கேயிருக்கிற கின்னரேத் கடல்மட்டும் பெத்யெசிமோத் வழியாய்க் கிழக்கேயிருக்கிற சமனான வெளியின் கடலாகிய உப்புக்கடல்மட்டும் இருக்கிறதேசத்தையும் தெற்கே அஸ்தோத் பிஸ்காவுக்குத் தாழ்வாயிருக்கிற தேசத்தையும் ஆண்டான்.]]></a:t>
+              <a:t><![CDATA[4. And the coast of Og king of Bashan, which was of the remnant of the giants, that dwelt at Ashtaroth and at Edrei,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இராட்சதரில் மீதியான பாசானின் ராஜாவாகிய ஓகின் எல்லையையும் சுதந்தரித்துக்கொண்டார்கள்; அவன் அஸ்தரோத்திலும் எத்ரேயிலும் வாசம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. And reigned in mount Hermon, and in Salcah, and in all Bashan, unto the border of the Geshurites and the Maachathites, and half Gilead, the border of Sihon king of Heshbon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எர்மோன் மலையையும் சல்காவையும், கெசூரியர், மாகாத்தியர் எல்லைமட்டும் எஸ்போனின் ராஜாவாகிய சீகோனின் எல்லையாயிருந்த பாதிக் கீலேயாத்மட்டும் இருக்கும் பாரான் அனைத்தையும் ஆண்டான்.]]></a:t>
+              <a:t><![CDATA[5. And reigned in mount Hermon, and in Salcah, and in all Bashan, unto the border of the Geshurites and the Maachathites, and half Gilead, the border of Sihon king of Heshbon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எர்மோன் மலையையும் சல்காவையும், கெசூரியர், மாகாத்தியர் எல்லைமட்டும் எஸ்போனின் ராஜாவாகிய சீகோனின் எல்லையாயிருந்த பாதிக் கீலேயாத்மட்டும் இருக்கும் பாரான் அனைத்தையும் ஆண்டான்.]]></a:t>
+              <a:t><![CDATA[6. Them did Moses the servant of the LORD and the children of Israel strike: and Moses the servant of the LORD gave it for a possession unto the Reubenites, and the Gadites, and the half tribe of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைக் கர்த்தரின் தாசனாகிய மோசேயும் இஸ்ரவேல் புத்திரரும் முறிய அடித்தார்கள்; அத்தேசத்தைக் கர்த்தரின் தாசனாகிய மோசே ரூபனியருக்கும் காத்தியருக்கும் மனாசேயின் பாதிக்கோத்திரத்துக்கும் சுதந்தரமாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[6. Them did Moses the servant of the LORD and the children of Israel strike: and Moses the servant of the LORD gave it for a possession unto the Reubenites, and the Gadites, and the half tribe of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவர்களைக் கர்த்தரின் தாசனாகிய மோசேயும் இஸ்ரவேல் புத்திரரும் முறிய அடித்தார்கள்; அத்தேசத்தைக் கர்த்தரின் தாசனாகிய மோசே ரூபனியருக்கும் காத்தியருக்கும் மனாசேயின் பாதிக்கோத்திரத்துக்கும் சுதந்தரமாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[6. Them did Moses the servant of the LORD and the children of Israel strike: and Moses the servant of the LORD gave it for a possession unto the Reubenites, and the Gadites, and the half tribe of Manasseh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோர்தானுக்கு இப்புறத்திலே மேற்கே லீபனோனின் பள்ளத்தாக்கிலுள்ள பாகால்காத்முதற்கொண்டு சேயீருக்கு ஏறிப்போகிற ஆலாக்மலைமட்டும், மலைகளிலும் பள்ளத்தாக்குகளிலும் சமபூமியிலும் மலைகளுக்கடுத்த புறங்களிலும் வனாந்தரத்திலும் தெற்குத் தேசத்திலும் இருக்கிறதும்,]]></a:t>
+              <a:t><![CDATA[7. And these are the kings of the country which Joshua and the children of Israel stroke on this side Jordan on the west, from Baalgad in the valley of Lebanon even unto the mount Halak, that goes up to Seir; which Joshua gave unto the tribes of Israel for a possession according to their divisions;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோர்தானுக்கு இப்புறத்திலே மேற்கே லீபனோனின் பள்ளத்தாக்கிலுள்ள பாகால்காத்முதற்கொண்டு சேயீருக்கு ஏறிப்போகிற ஆலாக்மலைமட்டும், மலைகளிலும் பள்ளத்தாக்குகளிலும் சமபூமியிலும் மலைகளுக்கடுத்த புறங்களிலும் வனாந்தரத்திலும் தெற்குத் தேசத்திலும் இருக்கிறதும்,]]></a:t>
+              <a:t><![CDATA[7. And these are the kings of the country which Joshua and the children of Israel stroke on this side Jordan on the west, from Baalgad in the valley of Lebanon even unto the mount Halak, that goes up to Seir; which Joshua gave unto the tribes of Israel for a possession according to their divisions;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சிம்சோன் மேரோனின் ராஜா ஒன்று, அக்சாபின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[1. Now these are the kings of the land, which the children of Israel stroke, and possessed their land on the other side Jordan toward the rising of the sun, from the river Arnon unto mount Hermon, and all the plain on the east:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. யோர்தானுக்கு இப்புறத்திலே மேற்கே லீபனோனின் பள்ளத்தாக்கிலுள்ள பாகால்காத்முதற்கொண்டு சேயீருக்கு ஏறிப்போகிற ஆலாக்மலைமட்டும், மலைகளிலும் பள்ளத்தாக்குகளிலும் சமபூமியிலும் மலைகளுக்கடுத்த புறங்களிலும் வனாந்தரத்திலும் தெற்குத் தேசத்திலும் இருக்கிறதும்,]]></a:t>
+              <a:t><![CDATA[7. And these are the kings of the country which Joshua and the children of Israel stroke on this side Jordan on the west, from Baalgad in the valley of Lebanon even unto the mount Halak, that goes up to Seir; which Joshua gave unto the tribes of Israel for a possession according to their divisions;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா இஸ்ரவேல் கோத்திரங்களுக்குச் சுதந்தரமாகப் பங்கிட்டதுமான ஏத்தியர், எமோரியர், கானானியர், பெரிசியர், ஏவியர், எபூசியர் என்பவர்களுடைய தேசத்தில் இருந்தவர்களும், யோசுவாவும் இஸ்ரவேல் புத்திரரும் முறிய அடித்தவர்களுமான ராஜாக்கள் யாரெனில்:]]></a:t>
+              <a:t><![CDATA[8. In the mountains, and in the valleys, and in the plains, and in the springs, and in the wilderness, and in the south country; the Hittites, the Amorites, and the Canaanites, the Perizzites, the Hivites, and the Jebusites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா இஸ்ரவேல் கோத்திரங்களுக்குச் சுதந்தரமாகப் பங்கிட்டதுமான ஏத்தியர், எமோரியர், கானானியர், பெரிசியர், ஏவியர், எபூசியர் என்பவர்களுடைய தேசத்தில் இருந்தவர்களும், யோசுவாவும் இஸ்ரவேல் புத்திரரும் முறிய அடித்தவர்களுமான ராஜாக்கள் யாரெனில்:]]></a:t>
+              <a:t><![CDATA[8. In the mountains, and in the valleys, and in the plains, and in the springs, and in the wilderness, and in the south country; the Hittites, the Amorites, and the Canaanites, the Perizzites, the Hivites, and the Jebusites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எரிகோவின் ராஜா ஒன்று, பெத்தேலுக்கு அருகான ஆயியின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[8. In the mountains, and in the valleys, and in the plains, and in the springs, and in the wilderness, and in the south country; the Hittites, the Amorites, and the Canaanites, the Perizzites, the Hivites, and the Jebusites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எருசலேமின் ராஜா ஒன்று, எபிரோனின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[9. The king of Jericho, one; the king of Ai, which is beside Bethel, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யர்மூத்தின் ராஜா ஒன்று, லாகீசின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[10. The king of Jerusalem, one; the king of Hebron, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எக்லோனின் ராஜா ஒன்று, கேசேரின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[11. The king of Jarmuth, one; the king of Lachish, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தெபீரின் ராஜா ஒன்று, கெதேரின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[12. The king of Eglon, one; the king of Gezer, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஒர்மாவின் ராஜா ஒன்று, ஆராதின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[13. The king of Debir, one; the king of Geder, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. லிப்னாவின் ராஜா ஒன்று, அதுல்லாமின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[14. The king of Hormah, one; the king of Arad, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தானாகின் ராஜா ஒன்று, மெகிதோவின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[1. Now these are the kings of the land, which the children of Israel stroke, and possessed their land on the other side Jordan toward the rising of the sun, from the river Arnon unto mount Hermon, and all the plain on the east:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மக்கெதாவின் ராஜா ஒன்று, பெத்தேலின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[15. The king of Libnah, one; the king of Adullam, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. தப்புவாவின் ராஜா ஒன்று, எப்பேரின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[16. The king of Makkedah, one; the king of Bethel, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆப்பெக்கின் ராஜா ஒன்று, லசரோனின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[17. The king of Tappuah, one; the king of Hepher, one;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3143,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மாதோனின் ராஜா ஒன்று, ஆத்சோரின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[18. The king of Aphek, one; the king of Lasharon, one;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. The king of Madon, one; the king of Hazor, one;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. The king of Shimronmeron, one; the king of Achshaph, one;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. The king of Taanach, one; the king of Megiddo, one;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. The king of Kedesh, one; the king of Jokneam of Carmel, one;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. The king of Dor in the coast of Dor, one; the king of the nations of Gilgal, one;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. The king of Tirzah, one: all the kings thirty and one.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. கேதேசின் ராஜா ஒன்று, கர்மேலுக்கடுத்த யொக்னியாமின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[1. Now these are the kings of the land, which the children of Israel stroke, and possessed their land on the other side Jordan toward the rising of the sun, from the river Arnon unto mount Hermon, and all the plain on the east:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தோரின் கரையைச் சேர்ந்த தோரின் ராஜா ஒன்று, கில்காலுக்கடுத்த ஜாதிகளின் ராஜா ஒன்று,]]></a:t>
+              <a:t><![CDATA[2. Sihon king of the Amorites, who dwelt in Heshbon, and ruled from Aroer, which is upon the bank of the river Arnon, and from the middle of the river, and from half Gilead, even unto the river Jabbok, which is the border of the children of Ammon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. திர்சாவின் ராஜா ஒன்று, ஆக இவர்களெல்லாரும் முப்பத்தொரு ராஜாக்கள்.]]></a:t>
+              <a:t><![CDATA[2. Sihon king of the Amorites, who dwelt in Heshbon, and ruled from Aroer, which is upon the bank of the river Arnon, and from the middle of the river, and from half Gilead, even unto the river Jabbok, which is the border of the children of Ammon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோர்தானுக்கு அப்புறத்தில் சூரியன் உதயமாகிற திசையிலே அர்னோன் ஆறு துவக்கி எர்மோன் மலைமட்டும், கிழக்கே சமபூமி எல்லையிலெல்லாமுள்ள ராஜாக்களை இஸ்ரவேல் புத்திரர் முறிய அடித்து, அவர்களுடைய தேசங்களையும் சுதந்தரித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Sihon king of the Amorites, who dwelt in Heshbon, and ruled from Aroer, which is upon the bank of the river Arnon, and from the middle of the river, and from half Gilead, even unto the river Jabbok, which is the border of the children of Ammon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோர்தானுக்கு அப்புறத்தில் சூரியன் உதயமாகிற திசையிலே அர்னோன் ஆறு துவக்கி எர்மோன் மலைமட்டும், கிழக்கே சமபூமி எல்லையிலெல்லாமுள்ள ராஜாக்களை இஸ்ரவேல் புத்திரர் முறிய அடித்து, அவர்களுடைய தேசங்களையும் சுதந்தரித்துக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And from the plain to the sea of Chinneroth on the east, and unto the sea of the plain, even the salt sea on the east, the way to Bethjeshimoth; and from the south, under Ashdothpisgah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்த ராஜாக்களில், எஸ்போனின் குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோன், அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேர் தொடங்கி ஆற்றின் நடுமையமும் பாதிக் கீலேயாத்துமுட்பட அம்மோன் புத்திரரின் எல்லையான யாபோக்கு ஆறுமட்டுமுள்ள தேசத்தையும்,]]></a:t>
+              <a:t><![CDATA[3. And from the plain to the sea of Chinneroth on the east, and unto the sea of the plain, even the salt sea on the east, the way to Bethjeshimoth; and from the south, under Ashdothpisgah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474702971" r:id="rId1"/>
+    <p:sldLayoutId id="2482630954" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4782,98 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के नगर को छोड़कर यब्बोक नदी तक, जो अम्मोनियों का सिवाना है, आधे गिलाद पर,]]></a:t>
+              <a:t><![CDATA[பிஸ்காவுக்குத் தாழ்வாயிருக்கிற தேசத்தையும் ஆண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. और किन्नेरेत नाम ताल से ले कर बेत्यशीमोत से हो कर अराबा के ताल तक, जो खारा ताल भी कहलाता है,]]></a:t>
+              <a:t><![CDATA[4. இராட்சதரில் மீதியான பாசானின் ராஜாவாகிய ஓகின் எல்லையையும் சுதந்தரித்துக்கொண்டார்கள்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पूर्व की ओर के अराबा, और दक्खिन की ओर पिसगा की सलामी के नीचे नीचे के देश पर प्रभुता रखता था।]]></a:t>
+              <a:t><![CDATA[அஸ்தரோத்திலும் எத்ரேயிலும் வாசம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर बचे हुए रपाइयों में से बाशान के राजा ओग का देश था, जो अशतारोत और ऐर्द्रई में रहा करता था,]]></a:t>
+              <a:t><![CDATA[5. எர்மோன் மலையையும் சல்காவையும், கெசூரியர், மாகாத்தியர் எல்லைமட்டும் எஸ்போனின் ராஜாவாகிய சீகோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. और हेर्मोन पर्वत सलका, और गशूरियों, और माकियों के सिवाने तक कुल बाशान में, और हेशबोन के राजा]]></a:t>
+              <a:t><![CDATA[எல்லையாயிருந்த பாதிக் கீலேயாத்மட்டும் இருக்கும் பாரான் அனைத்தையும் ஆண்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सीहोन के सिवाने तक आधे गिलाद में भी प्रभुता करता था।]]></a:t>
+              <a:t><![CDATA[6. அவர்களைக் கர்த்தரின் தாசனாகிய மோசேயும் இஸ்ரவேல் புத்திரரும் முறிய அடித்தார்கள்; அத்தேசத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. इस्राएलियों और यहोवा के दास मूसा ने इन को मार लिया; और यहोवा के दास मूसा ने उनका देश रूबेनियों और]]></a:t>
+              <a:t><![CDATA[கர்த்தரின் தாசனாகிய மோசே ரூபனியருக்கும் காத்தியருக்கும் மனாசேயின் பாதிக்கோத்திரத்துக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[गादियों और मनश्शे के आधे गोत्र के लोगों को दे दिया॥]]></a:t>
+              <a:t><![CDATA[சுதந்தரமாகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और यरदन के पश्चिम की ओर, लबानोन के मैदान में के बालगात से ले कर सेईर की चढ़ाई के हालाक पहाड़ तक]]></a:t>
+              <a:t><![CDATA[7. யோர்தானுக்கு இப்புறத்திலே மேற்கே லீபனோனின் பள்ளத்தாக்கிலுள்ள பாகால்காத்முதற்கொண்டு சேயீருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के देश के जिन राजाओं को यहोशू और इस्राएलियों ने मारकर उनका देश इस्राएलियों के गोत्रों और कुलों के]]></a:t>
+              <a:t><![CDATA[ஏறிப்போகிற ஆலாக்மலைமட்டும், மலைகளிலும் பள்ளத்தாக்குகளிலும் சமபூமியிலும் மலைகளுக்கடுத்த புறங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. एक, शिम्रोन्मरोन का राजा; एक, अक्षाप का राजा;]]></a:t>
+              <a:t><![CDATA[1. யோர்தானுக்கு அப்புறத்தில் சூரியன் உதயமாகிற திசையிலே அர்னோன் ஆறு துவக்கி எர்மோன் மலைமட்டும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अनुसार भाग करके दे दिया था वे ये हैं,]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்திலும் தெற்குத் தேசத்திலும் இருக்கிறதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. हित्ती, और एमोरी, और कनानी, और परिज्जी, और हिव्वी, और यबूसी, जो पहाड़ी देश में, और नीचे के देश]]></a:t>
+              <a:t><![CDATA[8. யோசுவா இஸ்ரவேல் கோத்திரங்களுக்குச் சுதந்தரமாகப் பங்கிட்டதுமான ஏத்தியர், எமோரியர், கானானியர்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[में, और अराबा में, और ढालू देश में और जंगल में, और दक्खिनी देश में रहते थे।]]></a:t>
+              <a:t><![CDATA[பெரிசியர், ஏவியர், எபூசியர் என்பவர்களுடைய தேசத்தில் இருந்தவர்களும், யோசுவாவும் இஸ்ரவேல் புத்திரரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. एक, यरीहो का राजा; एक, बेतेल के पास के ऐ का राजा;]]></a:t>
+              <a:t><![CDATA[முறிய அடித்தவர்களுமான ராஜாக்கள் யாரெனில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. एक, यरूशलेम का राजा; एक, हेब्रोन का राजा;]]></a:t>
+              <a:t><![CDATA[9. எரிகோவின் ராஜா ஒன்று, பெத்தேலுக்கு அருகான ஆயியின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. एक, यर्मूत का राजा; एक, लाकीश का राजा;]]></a:t>
+              <a:t><![CDATA[10. எருசலேமின் ராஜா ஒன்று, எபிரோனின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. एक, एग्लोन का राजा; एक, गेजेर का राजा;]]></a:t>
+              <a:t><![CDATA[11. யர்மூத்தின் ராஜா ஒன்று, லாகீசின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. एक, दबीर का राजा; एक, गेदेर का राजा;]]></a:t>
+              <a:t><![CDATA[12. எக்லோனின் ராஜா ஒன்று, கேசேரின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. एक, होर्मा का राजा; एक, अराद का राजा;]]></a:t>
+              <a:t><![CDATA[13. தெபீரின் ராஜா ஒன்று, கெதேரின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. एक, लिब्ना का राजा; एक, अदुल्लाम का राजा;]]></a:t>
+              <a:t><![CDATA[14. ஒர்மாவின் ராஜா ஒன்று, ஆராதின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. एक, तानाक का राजा; एक, मगिद्दो का राजा;]]></a:t>
+              <a:t><![CDATA[கிழக்கே சமபூமி எல்லையிலெல்லாமுள்ள ராஜாக்களை இஸ்ரவேல் புத்திரர் முறிய அடித்து, அவர்களுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. एक, मक्केदा का राजा; एक, बेतेल का राजा;]]></a:t>
+              <a:t><![CDATA[15. லிப்னாவின் ராஜா ஒன்று, அதுல்லாமின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. एक, तप्पूह का राजा; एक, हेपेर का राजा;]]></a:t>
+              <a:t><![CDATA[16. மக்கெதாவின் ராஜா ஒன்று, பெத்தேலின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. एक, अपेक का राजा; एक, लश्शारोन का राजा;]]></a:t>
+              <a:t><![CDATA[17. தப்புவாவின் ராஜா ஒன்று, எப்பேரின் ராஜா ஒன்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8322,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. एक, मदोन का राजा; एक, हासोर का राजा;]]></a:t>
+              <a:t><![CDATA[18. ஆப்பெக்கின் ராஜா ஒன்று, லசரோனின் ராஜா ஒன்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. மாதோனின் ராஜா ஒன்று, ஆத்சோரின் ராஜா ஒன்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. சிம்சோன் மேரோனின் ராஜா ஒன்று, அக்சாபின் ராஜா ஒன்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. தானாகின் ராஜா ஒன்று, மெகிதோவின் ராஜா ஒன்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. கேதேசின் ராஜா ஒன்று, கர்மேலுக்கடுத்த யொக்னியாமின் ராஜா ஒன்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. தோரின் கரையைச் சேர்ந்த தோரின் ராஜா ஒன்று, கில்காலுக்கடுத்த ஜாதிகளின் ராஜா ஒன்று,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. திர்சாவின் ராஜா ஒன்று, ஆக இவர்களெல்லாரும் முப்பத்தொரு ராஜாக்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. एक, केदेश का राजा; एक, कर्मैल में के योकनाम का राजा;]]></a:t>
+              <a:t><![CDATA[தேசங்களையும் சுதந்தரித்துக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. एक, दोर नाम ऊंचे देश में के दोर का राजा; एक, गिलगाल में के गोयीम का राजा;]]></a:t>
+              <a:t><![CDATA[2. அந்த ராஜாக்களில், எஸ்போனின் குடியிருந்த எமோரியரின் ராஜாவாகிய சீகோன், அர்னோன் ஆற்றங்கரையிலிருக்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. और एक, तिर्सा का राजा; इस प्रकार सब राजा इकतीस हुए॥]]></a:t>
+              <a:t><![CDATA[ஆரோவேர் தொடங்கி ஆற்றின் நடுமையமும் பாதிக் கீலேயாத்துமுட்பட அம்மோன் புத்திரரின் எல்லையான யாபோக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यरदन पार सूर्योदय की ओर, अर्थात अर्नोन नाले से ले कर हेर्मोन पर्वत तक के देश, और सारे पूर्वी]]></a:t>
+              <a:t><![CDATA[ஆறுமட்டுமுள்ள தேசத்தையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[अराबा के जिन राजाओं को इस्राएलियों ने मारकर उनके देश को अपने अधिकार में कर लिया था ये हैं;]]></a:t>
+              <a:t><![CDATA[3. சமனான வெளிதுவக்கிக் கிழக்கேயிருக்கிற கின்னரேத் கடல்மட்டும் பெத்யெசிமோத் வழியாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. एमोरियों का हेशबोनवासी राजा सीहोन, जो अर्नोन नाले के किनारे के अरोएर से ले कर, और उसी नाले के बीच]]></a:t>
+              <a:t><![CDATA[கிழக்கேயிருக்கிற சமனான வெளியின் கடலாகிய உப்புக்கடல்மட்டும் இருக்கிறதேசத்தையும் தெற்கே அஸ்தோத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>