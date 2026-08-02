--- v0 (2026-06-03)
+++ v1 (2026-08-02)
@@ -105,66 +105,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...14 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -202,58 +186,50 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
-    <p:sldId id="313" r:id="rId60"/>
-[...6 lines deleted...]
-    <p:sldId id="320" r:id="rId67"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,61 +384,53 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-[...9 lines deleted...]
-  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -631,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிப்லியரின் நாடும், சூரியோதயமாய்ப் புறத்தில் எர்மோன் மலையடிவாரத்தில் இருக்கிற பாகால்காத் முதற்கொண்டு ஆமாத்துக்குள் பிரவேசிக்குமட்டுமுள்ள லீபனோன் முழுவதும்,]]></a:t>
+              <a:t><![CDATA[6. லீபனோன் துவக்கி மிஸ்ரபோத்மாயீம் மட்டும் மலைகளில் குடியிருக்கிற யாவருடைய நாடும், சீதோனியருடைய எல்லா நாடும்தானே. நான் அவர்களை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்துவேன்; நான் உனக்குக் கட்டளையிட்டபடியே, நீ இஸ்ரவேலுக்குச் சுதந்தரமாகச் சீட்டுகளைமாத்திரம் போட்டுத் தேசத்தைப் பங்கிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -958,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. லீபனோன் துவக்கி மிஸ்ரபோத்மாயீம் மட்டும் மலைகளில் குடியிருக்கிற யாவருடைய நாடும், சீதோனியருடைய எல்லா நாடும்தானே. நான் அவர்களை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்துவேன்; நான் உனக்குக் கட்டளையிட்டபடியே, நீ இஸ்ரவேலுக்குச் சுதந்தரமாகச் சீட்டுகளைமாத்திரம் போட்டுத் தேசத்தைப் பங்கிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் இந்தத் தேசத்தை ஒன்பது கோத்திரங்களுக்கும், மனாசேயின் பாதிக்கோத்திரத்துக்கும் சுதந்தரமாகப் பங்கிடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1067,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இந்தத் தேசத்தை ஒன்பது கோத்திரங்களுக்கும், மனாசேயின் பாதிக்கோத்திரத்துக்கும் சுதந்தரமாகப் பங்கிடு என்றார்.]]></a:t>
+              <a:t><![CDATA[8. மனாசேயின் பாதிக்கோத்திரத்தாரும் ரூபனியரும் காத்தியரும் தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது; அதைக் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்தில் கிழக்கே அவர்களுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1176,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இந்தத் தேசத்தை ஒன்பது கோத்திரங்களுக்கும், மனாசேயின் பாதிக்கோத்திரத்துக்கும் சுதந்தரமாகப் பங்கிடு என்றார்.]]></a:t>
+              <a:t><![CDATA[8. மனாசேயின் பாதிக்கோத்திரத்தாரும் ரூபனியரும் காத்தியரும் தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது; அதைக் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்தில் கிழக்கே அவர்களுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1285,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனாசேயின் பாதிக்கோத்திரத்தாரும் ரூபனியரும் காத்தியரும் தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது; அதைக் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்தில் கிழக்கே அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[9. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், நதியின் மத்தியிலிருக்கிற பட்டணமும் துவக்கித் தீபோன்மட்டுமிருக்கிற மெதபாவின் சமனான பூமியாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1394,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனாசேயின் பாதிக்கோத்திரத்தாரும் ரூபனியரும் காத்தியரும் தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது; அதைக் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்தில் கிழக்கே அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[9. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், நதியின் மத்தியிலிருக்கிற பட்டணமும் துவக்கித் தீபோன்மட்டுமிருக்கிற மெதபாவின் சமனான பூமியாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1503,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், நதியின் மத்தியிலிருக்கிற பட்டணமும் துவக்கித் தீபோன்மட்டுமிருக்கிற மெதபாவின் சமனான பூமியாவையும்,]]></a:t>
+              <a:t><![CDATA[10. எஸ்போனிலிருந்து அம்மோன் புத்திரரின் எல்லைமட்டும் ஆண்ட எமோரியரின் ராஜாவாகிய சீகோனுக்குரிய சகல பட்டணங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1721,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், நதியின் மத்தியிலிருக்கிற பட்டணமும் துவக்கித் தீபோன்மட்டுமிருக்கிற மெதபாவின் சமனான பூமியாவையும்,]]></a:t>
+              <a:t><![CDATA[11. கீலேயாத்தையும், கெசூரியர் மாகாத்தியருடைய எல்லையிலுள்ள நாட்டையும், எர்மோன் மலை முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1830,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எஸ்போனிலிருந்து அம்மோன் புத்திரரின் எல்லைமட்டும் ஆண்ட எமோரியரின் ராஜாவாகிய சீகோனுக்குரிய சகல பட்டணங்களையும்,]]></a:t>
+              <a:t><![CDATA[11. கீலேயாத்தையும், கெசூரியர் மாகாத்தியருடைய எல்லையிலுள்ள நாட்டையும், எர்மோன் மலை முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1939,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எஸ்போனிலிருந்து அம்மோன் புத்திரரின் எல்லைமட்டும் ஆண்ட எமோரியரின் ராஜாவாகிய சீகோனுக்குரிய சகல பட்டணங்களையும்,]]></a:t>
+              <a:t><![CDATA[12. அஸ்தரோத்திலும் எத்ரேயிலும் ஆண்டு, மோசே முறிய அடித்துத் துரத்தின இராட்சதரில் மீதியாயிருந்த பாசானின் ராஜாவாகிய ஓகுக்குச் சல்காமட்டுமிருந்த பாசான் முழுவதையும் அவர்களுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2048,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கீலேயாத்தையும், கெசூரியர் மாகாத்தியருடைய எல்லையிலுள்ள நாட்டையும், எர்மோன் மலை முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[12. அஸ்தரோத்திலும் எத்ரேயிலும் ஆண்டு, மோசே முறிய அடித்துத் துரத்தின இராட்சதரில் மீதியாயிருந்த பாசானின் ராஜாவாகிய ஓகுக்குச் சல்காமட்டுமிருந்த பாசான் முழுவதையும் அவர்களுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2157,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கீலேயாத்தையும், கெசூரியர் மாகாத்தியருடைய எல்லையிலுள்ள நாட்டையும், எர்மோன் மலை முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரோ கெசூரியரையும் மாகாத்தியரையும் துரத்திவிடவில்லை, கெசூரியரும் மாகாத்தியரும் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவே குடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2266,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அஸ்தரோத்திலும் எத்ரேயிலும் ஆண்டு, மோசே முறிய அடித்துத் துரத்தின இராட்சதரில் மீதியாயிருந்த பாசானின் ராஜாவாகிய ஓகுக்குச் சல்காமட்டுமிருந்த பாசான் முழுவதையும் அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரோ கெசூரியரையும் மாகாத்தியரையும் துரத்திவிடவில்லை, கெசூரியரும் மாகாத்தியரும் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவே குடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2375,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அஸ்தரோத்திலும் எத்ரேயிலும் ஆண்டு, மோசே முறிய அடித்துத் துரத்தின இராட்சதரில் மீதியாயிருந்த பாசானின் ராஜாவாகிய ஓகுக்குச் சல்காமட்டுமிருந்த பாசான் முழுவதையும் அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[14. லேவியரின் கோத்திரத்துக்குமாத்திரம் அவன் சுதந்தரம் கொடுக்கவில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொன்னபடியே, அவருடைய தகனபலிகளே அவர்களுடைய சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2484,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரோ கெசூரியரையும் மாகாத்தியரையும் துரத்திவிடவில்லை, கெசூரியரும் மாகாத்தியரும் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவே குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. லேவியரின் கோத்திரத்துக்குமாத்திரம் அவன் சுதந்தரம் கொடுக்கவில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொன்னபடியே, அவருடைய தகனபலிகளே அவர்களுடைய சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2593,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரோ கெசூரியரையும் மாகாத்தியரையும் துரத்திவிடவில்லை, கெசூரியரும் மாகாத்தியரும் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவே குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. மோசே ரூபன் புத்திரரின் கோத்திரத்துக்கு அவர்களுடைய வம்சங்களுக்குத் தக்கதாகச் சுதந்தரம் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2702,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லேவியரின் கோத்திரத்துக்குமாத்திரம் அவன் சுதந்தரம் கொடுக்கவில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொன்னபடியே, அவருடைய தகனபலிகளே அவர்களுடைய சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[16. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், ஆற்றின் மத்தியிலிருக்கிற பட்டணம் தொடங்கி மெதெபாவரைக்கும்முள்ள சமபூமி முழுவதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2920,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லேவியரின் கோத்திரத்துக்குமாத்திரம் அவன் சுதந்தரம் கொடுக்கவில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொன்னபடியே, அவருடைய தகனபலிகளே அவர்களுடைய சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[16. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், ஆற்றின் மத்தியிலிருக்கிற பட்டணம் தொடங்கி மெதெபாவரைக்கும்முள்ள சமபூமி முழுவதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3029,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோசே ரூபன் புத்திரரின் கோத்திரத்துக்கு அவர்களுடைய வம்சங்களுக்குத் தக்கதாகச் சுதந்தரம் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[17. சமபூமியிலிருக்கிற எஸ்போனும், அதின் எல்லாப்பட்டணங்களுமாகிய தீபோன், பாமோத்பாகால், பெத்பாகால்மெயோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3138,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், ஆற்றின் மத்தியிலிருக்கிற பட்டணம் தொடங்கி மெதெபாவரைக்கும்முள்ள சமபூமி முழுவதும்,]]></a:t>
+              <a:t><![CDATA[18. யாக்சா, கெதெமோத், மேபாகாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3247,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், ஆற்றின் மத்தியிலிருக்கிற பட்டணம் தொடங்கி மெதெபாவரைக்கும்முள்ள சமபூமி முழுவதும்,]]></a:t>
+              <a:t><![CDATA[19. கீரியாத்தாயீம், சிப்மா, பள்ளத்தாக்கின் மலையிலுள்ள செரெத்சகார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3356,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சமபூமியிலிருக்கிற எஸ்போனும், அதின் எல்லாப்பட்டணங்களுமாகிய தீபோன், பாமோத்பாகால், பெத்பாகால்மெயோன்,]]></a:t>
+              <a:t><![CDATA[20. பெத்பெயோர், அஸ்தோத்பிஸ்கா, பெத்யெசிமோத் முதலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3465,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்சா, கெதெமோத், மேபாகாத்,]]></a:t>
+              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3574,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கீரியாத்தாயீம், சிப்மா, பள்ளத்தாக்கின் மலையிலுள்ள செரெத்சகார்,]]></a:t>
+              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3683,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெத்பெயோர், அஸ்தோத்பிஸ்கா, பெத்யெசிமோத் முதலான]]></a:t>
+              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3792,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் வெட்டின மற்றவர்களோடுங் கூட, பேயோரின் குமாரனாகிய பாலாம் என்னும் குறிசொல்லுகிறவனையும் பட்டயத்தினால் வெட்டிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3901,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் வெட்டின மற்றவர்களோடுங் கூட, பேயோரின் குமாரனாகிய பாலாம் என்னும் குறிசொல்லுகிறவனையும் பட்டயத்தினால் வெட்டிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4119,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே யோர்தானும் அதற்கடுத்ததும் ரூபன் புத்திரரின் எல்லையாயிற்று, இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் ரூபன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4228,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் வெட்டின மற்றவர்களோடுங் கூட, பேயோரின் குமாரனாகிய பாலாம் என்னும் குறிசொல்லுகிறவனையும் பட்டயத்தினால் வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அப்படியே யோர்தானும் அதற்கடுத்ததும் ரூபன் புத்திரரின் எல்லையாயிற்று, இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் ரூபன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4337,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் வெட்டின மற்றவர்களோடுங் கூட, பேயோரின் குமாரனாகிய பாலாம் என்னும் குறிசொல்லுகிறவனையும் பட்டயத்தினால் வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[24. காத்புத்திரரின் கோத்திரத்துக்கு மோசே அவர்கள் வம்சங்களுக்குத் தக்கதாகக் கொடுத்தது என்னவெனில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4446,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே யோர்தானும் அதற்கடுத்ததும் ரூபன் புத்திரரின் எல்லையாயிற்று, இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் ரூபன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[25. யாசேரும், கீலேயாத்தின் சகல பட்டணங்களும், ரபாவுக்கு எதிரே இருக்கிற ஆரோவேர்மட்டுமுள்ள அம்மோன் புத்திரரின் பாதித் தேசமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4555,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே யோர்தானும் அதற்கடுத்ததும் ரூபன் புத்திரரின் எல்லையாயிற்று, இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் ரூபன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[25. யாசேரும், கீலேயாத்தின் சகல பட்டணங்களும், ரபாவுக்கு எதிரே இருக்கிற ஆரோவேர்மட்டுமுள்ள அம்மோன் புத்திரரின் பாதித் தேசமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4664,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காத்புத்திரரின் கோத்திரத்துக்கு மோசே அவர்கள் வம்சங்களுக்குத் தக்கதாகக் கொடுத்தது என்னவெனில்:]]></a:t>
+              <a:t><![CDATA[26. எஸ்போன் துவக்கி ராமாத் மிஸ்பேமட்டும் பெத்தொனீம் வரைக்கும் இருக்கிறதும், மகனாயீம் துவக்கித் தெபீரின் எல்லைமட்டும் இருக்கிறதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4773,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காத்புத்திரரின் கோத்திரத்துக்கு மோசே அவர்கள் வம்சங்களுக்குத் தக்கதாகக் கொடுத்தது என்னவெனில்:]]></a:t>
+              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும், பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின் கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4882,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யாசேரும், கீலேயாத்தின் சகல பட்டணங்களும், ரபாவுக்கு எதிரே இருக்கிற ஆரோவேர்மட்டுமுள்ள அம்மோன் புத்திரரின் பாதித் தேசமும்,]]></a:t>
+              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும், பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின் கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4991,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யாசேரும், கீலேயாத்தின் சகல பட்டணங்களும், ரபாவுக்கு எதிரே இருக்கிற ஆரோவேர்மட்டுமுள்ள அம்மோன் புத்திரரின் பாதித் தேசமும்,]]></a:t>
+              <a:t><![CDATA[28. இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் காத் புத்திரருக்கு, அவர்களுடைய வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5100,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எஸ்போன் துவக்கி ராமாத் மிஸ்பேமட்டும் பெத்தொனீம் வரைக்கும் இருக்கிறதும், மகனாயீம் துவக்கித் தெபீரின் எல்லைமட்டும் இருக்கிறதும்,]]></a:t>
+              <a:t><![CDATA[29. மனாசே புத்திரரின் பாதிக்கோத்திரத்துக்கும் மோசே அவர்கள் வம்சத்துக்குத் தக்கதாகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5318,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும், பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின் கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
+              <a:t><![CDATA[29. மனாசே புத்திரரின் பாதிக்கோத்திரத்துக்கும் மோசே அவர்கள் வம்சத்துக்குத் தக்கதாகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5427,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும், பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின் கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
+              <a:t><![CDATA[30. மகனாயீம் துவக்கி, பாசானின் ராஜாவாகிய ஓகின் முழு ராஜ்யமாயிருக்கிற பாசான் முழுவதும், பாசானிலுள்ள யாவீரின் சகல ஊர்களுமான அறுபது பட்டணங்கள் அவர்கள் எல்லைக்குள்ளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5536,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும், பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின் கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
+              <a:t><![CDATA[30. மகனாயீம் துவக்கி, பாசானின் ராஜாவாகிய ஓகின் முழு ராஜ்யமாயிருக்கிற பாசான் முழுவதும், பாசானிலுள்ள யாவீரின் சகல ஊர்களுமான அறுபது பட்டணங்கள் அவர்கள் எல்லைக்குள்ளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5645,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் காத் புத்திரருக்கு, அவர்களுடைய வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[31. பாதிக் கீலேயாத்தையும், பாசானிலே அஸ்தரோத், எத்ரேயி என்னும் ஒரு ராஜ்யத்தின் பட்டணங்களையும், மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் பாதிபேருக்கு அவர்களின் வம்சங்களின்படியே கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5754,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் காத் புத்திரருக்கு, அவர்களுடைய வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[31. பாதிக் கீலேயாத்தையும், பாசானிலே அஸ்தரோத், எத்ரேயி என்னும் ஒரு ராஜ்யத்தின் பட்டணங்களையும், மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் பாதிபேருக்கு அவர்களின் வம்சங்களின்படியே கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5863,51 +5831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசே புத்திரரின் பாதிக்கோத்திரத்துக்கும் மோசே அவர்கள் வம்சத்துக்குத் தக்கதாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[32. மோசே கிழக்கே எரிகோவின் அருகே யோர்தானுக்கு அக்கரையிலிருக்கிற மோவாபின் சமனான வெளிகளில் சுதந்தரமாகக் கொடுத்தவைகள் இவைகளே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5972,51 +5940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசே புத்திரரின் பாதிக்கோத்திரத்துக்கும் மோசே அவர்கள் வம்சத்துக்குத் தக்கதாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[33. லேவிகோத்திரத்திற்கு மோசே சுதந்தரம் கொடுக்கவில்லை, இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொல்லியிருக்கிறபடி, அவரே அவர்களுடைய சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6081,269 +6049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மகனாயீம் துவக்கி, பாசானின் ராஜாவாகிய ஓகின் முழு ராஜ்யமாயிருக்கிற பாசான் முழுவதும், பாசானிலுள்ள யாவீரின் சகல ஊர்களுமான அறுபது பட்டணங்கள் அவர்கள் எல்லைக்குள்ளாயிற்று.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[31. பாதிக் கீலேயாத்தையும், பாசானிலே அஸ்தரோத், எத்ரேயி என்னும் ஒரு ராஜ்யத்தின் பட்டணங்களையும், மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் பாதிபேருக்கு அவர்களின் வம்சங்களின்படியே கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[33. லேவிகோத்திரத்திற்கு மோசே சுதந்தரம் கொடுக்கவில்லை, இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொல்லியிருக்கிறபடி, அவரே அவர்களுடைய சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6418,704 +6168,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. காசா, அஸ்தோத், அஸ்கலோன், காத், எக்ரோன் என்கிற பட்டணங்களிலிருக்கிற பெலிஸ்தருடைய ஐந்து அதிபதிகளின் நாடும், ஆவியரின் நாடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
-[...652 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -7389,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தெற்கே துவக்கி ஆப்பெக்மட்டும் எமோரியர் எல்லைவரைக்கும் இருக்கிற கானானியரின் சகல தேசமும், சீதோனியருக்கடுத்த மெயாரா நாடும்,]]></a:t>
+              <a:t><![CDATA[5. கிப்லியரின் நாடும், சூரியோதயமாய்ப் புறத்தில் எர்மோன் மலையடிவாரத்தில் இருக்கிற பாகால்காத் முதற்கொண்டு ஆமாத்துக்குள் பிரவேசிக்குமட்டுமுள்ள லீபனோன் முழுவதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7468,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469488497" r:id="rId1"/>
+    <p:sldLayoutId id="2474702839" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7928,118 +7024,54 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...46 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -8168,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And the land of the Giblites, and all Lebanon, toward the sunrising, from Baalgad under mount]]></a:t>
+              <a:t><![CDATA[सारा लबानोन,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Hermon unto the entering into Hamath.]]></a:t>
+              <a:t><![CDATA[6. फिर लबानोन से ले कर मिस्रपोतमैम तक सीदोनियों के पहाड़ी देश के निवासी। इन को मैं इस्राएलियों के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. All the inhabitants of the hill country from Lebanon unto Misrephothmaim, and all the Sidonians,]]></a:t>
+              <a:t><![CDATA[साम्हने से निकाल दूंगा; इतना हो कि तू मेरी आज्ञा के अनुसार चिट्ठी डाल डालकर उनका देश इस्राएल को बांट]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them will I drive out from before the children of Israel: only divide you it by lot unto the]]></a:t>
+              <a:t><![CDATA[दे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Israelites for an inheritance, as I have commanded you.]]></a:t>
+              <a:t><![CDATA[7. इसलिये तू अब इस देश को नवों गोत्रों और मनश्शे के आधे गोत्र को उनका भाग होने के लिये बांट दे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Now therefore divide this land for an inheritance unto the nine tribes, and the half tribe of]]></a:t>
+              <a:t><![CDATA[8. इसके साथ रूबेनियों और गादियों को तो वह भाग मिल चुका था, जिसे मूसा ने उन्हें यरदन के पूर्व की ओर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Manasseh,]]></a:t>
+              <a:t><![CDATA[दिया था, क्योंकि यहोवा के दास मूसा ने उन्हीं को दिया था,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. With whom the Reubenites and the Gadites have received their inheritance, which Moses gave them,]]></a:t>
+              <a:t><![CDATA[9. अर्थात अर्नोन नाम नाले के किनारे के अरोएक से ले कर, और उसी नाले के बीच के नगर को छोड़कर दीबोन तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[beyond Jordan eastward, even as Moses the servant of the LORD gave them;]]></a:t>
+              <a:t><![CDATA[मेदवा के पास का सारा चौरस देश;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. From Aroer, that is upon the bank of the river Arnon, and the city that is in the midst of the]]></a:t>
+              <a:t><![CDATA[10. और अम्मोनियों के सिवाने तक हेशबोत में विराजने वाले एमोरियों के राजा सीहोन के सारे नगर;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Joshua was old and stricken in years; and the LORD said unto him, You are old and stricken in]]></a:t>
+              <a:t><![CDATA[1. यहोशू बूढ़ा और बहुत उम्र का हो गया; और यहोवा ने उस से कहा, तू बूढ़ा और बहुत उम्र का हो गया है, और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[river, and all the plain of Medeba unto Dibon;]]></a:t>
+              <a:t><![CDATA[11. और गिलाद देश, और गशूरियों और माकावासियों का सिवाना, और सारा हेर्मोन पर्वत, और सल्का तक कुल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. And all the cities of Sihon king of the Amorites, which reigned in Heshbon, unto the border of]]></a:t>
+              <a:t><![CDATA[बाशान,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the children of Ammon;]]></a:t>
+              <a:t><![CDATA[12. फिर आशतारोत और एद्रेई में विराजने वाले उस ओग का सारा राज्य जो रपाइयों में से अकेला बच गया था;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And Gilead, and the border of the Geshurites and Maachathites, and all mount Hermon, and all]]></a:t>
+              <a:t><![CDATA[क्योंकि इन्ही को मूसा ने मारकर उनकी प्रजा को उस देश से निकाल दिया था।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Bashan unto Salcah;]]></a:t>
+              <a:t><![CDATA[13. परन्तु इस्राएलियों ने गशूरियों और माकियों को उनके देश से न निकाला; इसलिये गशूरी और माकी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. All the kingdom of Og in Bashan, which reigned in Ashtaroth and in Edrei, who remained of the]]></a:t>
+              <a:t><![CDATA[इस्राएलियों के मध्य में आज तक रहते हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remnant of the giants: for these did Moses strike, and cast them out.]]></a:t>
+              <a:t><![CDATA[14. और लेवी के गोत्रियों को उसने कोई भाग न दिया; क्योंकि इस्राएल के परमेश्वर यहोवा के वचन के अनुसार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Nevertheless the children of Israel expelled not the Geshurites, nor the Maachathites: but the]]></a:t>
+              <a:t><![CDATA[उसी के हव्य उनके लिये भाग ठहरे हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Geshurites and the Maachathites dwell among the Israelites until this day.]]></a:t>
+              <a:t><![CDATA[15. मूसा ने रूबेन के गोत्र को उनके कुलों के अनुसार दिया,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Only unto the tribes of Levi he gave none inheritance; the sacrifices of the LORD God of Israel]]></a:t>
+              <a:t><![CDATA[16. अर्थात अर्नोन नाम नाले के किनारे के अरोएर से ले कर और उसी नाले के बीच के नगर को छोड़कर मेदबा के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[years, and there remains yet very much land to be possessed.]]></a:t>
+              <a:t><![CDATA[बहुत देश रह गए हैं, जो इस्राएल के अधिकार में अभी तक नहीं आए।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[made by fire are their inheritance, as he said unto them.]]></a:t>
+              <a:t><![CDATA[पास का सारा चौरस देश;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And Moses gave unto the tribe of the children of Reuben inheritance according to their families.]]></a:t>
+              <a:t><![CDATA[17. फिर चौरस देश में का हेशबोन और उसके सब गांव; फिर दीबोन, बामोतबाल, बेतबाल्मोन,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And their coast was from Aroer, that is on the bank of the river Arnon, and the city that is in]]></a:t>
+              <a:t><![CDATA[18. यहसा, कदेमोत, मेपात,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the midst of the river, and all the plain by Medeba;]]></a:t>
+              <a:t><![CDATA[19. किर्यातैम, सिबमा, और तराई में के पहाड़ पर बसा हुआ सेरेथश्शहर,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Heshbon, and all her cities that are in the plain; Dibon, and Bamothbaal, and Bethbaalmeon,]]></a:t>
+              <a:t><![CDATA[20. बेंतपोर, पिसगा की सलामी और बेत्यशीमोत,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And Jahaza, and Kedemoth, and Mephaath,]]></a:t>
+              <a:t><![CDATA[21. निदान चौरस देश में बसे हुए हेशबोन में विराजने वाले एमोरियों के उस राजा सीहोन के राज्य के कुल नगर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And Kirjathaim, and Sibmah, and Zarethshahar in the mount of the valley,]]></a:t>
+              <a:t><![CDATA[जिन्हें मूसा ने मार लिया था। मूसा ने एवी, रेकेम, सूर, हूर, और रेबा नाम मिद्दान के प्रधानों को भी मार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And Bethpeor, and Ashdothpisgah, and Bethjeshimoth,]]></a:t>
+              <a:t><![CDATA[डाला था जो सीहोन के ठहराए हुए हाकिम और उसी देश के निवासी थे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And all the cities of the plain, and all the kingdom of Sihon king of the Amorites, which]]></a:t>
+              <a:t><![CDATA[22. और इस्राएलियों ने उनके और मारे हुओं के साथ बोर के पुत्र भावी कहने वाले बिलाम को भी तलवार से मार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[reigned in Heshbon, whom Moses stroke with the princes of Midian, Evi, and Rekem, and Zur, and Hur,]]></a:t>
+              <a:t><![CDATA[डाला।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. This is the land that yet remains: all the borders of the Philistines, and all Geshuri,]]></a:t>
+              <a:t><![CDATA[2. ये देश रह गए हैं, अर्थात पलिश्तियों का सारा प्रान्त, और सारे गशूरी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and Reba, which were dukes of Sihon, dwelling in the country.]]></a:t>
+              <a:t><![CDATA[23. और रूबेनियों का सिवाना यरदन का तीर ठहरा। रूबेनियों का भाग उनके कुलों के अनुसार नगरों और गांवों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Balaam also the son of Beor, the fortune teller, did the children of Israel slay with the sword]]></a:t>
+              <a:t><![CDATA[समेत यही ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[among them that were slain by them.]]></a:t>
+              <a:t><![CDATA[24. फिर मूसा ने गाद के गोत्रियों को भी कुलों के अनुसार उनका निज भाग करके बांट दिया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And the border of the children of Reuben was Jordan, and the border thereof. This was the]]></a:t>
+              <a:t><![CDATA[25. तब यह ठहरा, अर्थात याजेर आदि गिलाद के सारे नगर, और रब्बा के साम्हने के अरोएर तक अम्मोनियों का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inheritance of the children of Reuben after their families, the cities and the villages thereof.]]></a:t>
+              <a:t><![CDATA[आधा देश,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And Moses gave inheritance unto the tribe of Gad, even unto the children of Gad according to]]></a:t>
+              <a:t><![CDATA[26. और हेशबोन से रामतमिस्पे और बतोनीम तक, और महनैम से दबीर के सिवाने तक,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their families.]]></a:t>
+              <a:t><![CDATA[27. और तराई में बेथारम, बेनिम्रा, सुक्कोत, और सापोन, और हेश्बोन के राजा सीहोन के राज्य के बचे हुए]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And their coast was Jazer, and all the cities of Gilead, and half the land of the children of]]></a:t>
+              <a:t><![CDATA[भाग, और किन्नेरेत नाम ताल के सिरे तक, यरदन के पूर्व की ओर का वह देश जिसका सिवाना यरदन है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13580,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Ammon, unto Aroer that is before Rabbah;]]></a:t>
+              <a:t><![CDATA[28. गादियों का भाग उनके कुलों के अनुसार नगरों और गांवों समेत यही ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13712,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And from Heshbon unto Ramathmizpeh, and Betonim; and from Mahanaim unto the border of Debir;]]></a:t>
+              <a:t><![CDATA[29. फिर मूसा ने मनश्शे के आधे गोत्रियों को भी उनका निज भाग कर दिया; वह मनश्शेइयों के आधे गोत्र का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13844,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. From Sihor, which is before Egypt, even unto the borders of Ekron northward, which is counted to]]></a:t>
+              <a:t><![CDATA[3. (मिस्र के आगे शीहोर से ले कर उत्तर की ओर एक्रोन के सिवाने तक जो कनानियों का भाग गिना जाता है; और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13976,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And in the valley, Betharam, and Bethnimrah, and Succoth, and Zaphon, the rest of the kingdom of]]></a:t>
+              <a:t><![CDATA[निज भाग उनके कुलों के अनुसार ठहरा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14108,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Sihon king of Heshbon, Jordan and his border, even unto the edge of the sea of Chinnereth on the]]></a:t>
+              <a:t><![CDATA[30. वह यह है, अर्थात महनैम से ले कर बाशान के राजा ओग के राज्य का सब देश, और बाशान में बसी हुई याईर]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14240,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[other side Jordan eastward.]]></a:t>
+              <a:t><![CDATA[की साठों बस्तियां,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14372,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. This is the inheritance of the children of Gad after their families, the cities, and their]]></a:t>
+              <a:t><![CDATA[31. और गिलाद का आधा भाग, और अश्तारोत, और एद्रेई, जो बाशान में ओग के राज्य के नगर थे, ये मनश्शे के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14504,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[villages.]]></a:t>
+              <a:t><![CDATA[पुत्र माकीर के वंश का, अर्थात माकीर के आधे वंश का निज भाग कुलों के अनुसार ठहरे॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14636,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. And Moses gave inheritance unto the half tribe of Manasseh: and this was the possession of the]]></a:t>
+              <a:t><![CDATA[32. जो भाग मूसा ने मोआब के अराबा में यरीहो के पास के यरदन के पूर्व की ओर बांट दिए वे ये ही हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14768,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[half tribe of the children of Manasseh by their families.]]></a:t>
+              <a:t><![CDATA[33. परन्तु लेवी के गोत्र को मूसा ने कोई भाग न दिया; इस्राएल का परमेश्वर यहोवा ही अपने वचन के अनुसार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14900,315 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. And their coast was from Mahanaim, all Bashan, all the kingdom of Og king of Bashan, and all the]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[31. And half Gilead, and Ashtaroth, and Edrei, cities of the kingdom of Og in Bashan, were]]></a:t>
+              <a:t><![CDATA[उनका भाग ठहरा॥]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15296,843 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Canaanite: five lords of the Philistines; the Gazathites, and the Ashdothites, the Eshkalonites,]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[inheritance, as he said unto them.]]></a:t>
+              <a:t><![CDATA[पलिश्तियों के पांचों सरदार, अर्थात अज्जा, अशदोद, अशकलोन, गत, और एक्रोन के लोग), और दक्खिनी ओर अव्वी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16220,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Gittites, and the Ekronites; also the Avites:]]></a:t>
+              <a:t><![CDATA[भी,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16352,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. From the south, all the land of the Canaanites, and Mearah that is beside the Sidonians unto]]></a:t>
+              <a:t><![CDATA[4. फिर अपेक और एमोरियों के सिवाने तक कनानियो का सारा देश और सीदोनियों का मारा नाम देश,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16484,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Aphek, to the borders of the Amorites:]]></a:t>
+              <a:t><![CDATA[5. फिर गवालियों का देश, और सूर्योदय की ओर हेर्मोन पर्वत के नीचे के बालगाद से ले कर हमात की घाटी तक]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16545,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme1">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
   <a:themeElements>
-    <a:clrScheme name="Theme1">
+    <a:clrScheme name="Theme51">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme1">
+    <a:fontScheme name="Theme51">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16655,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme1">
+    <a:fmtScheme name="Theme51">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16830,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>65</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>