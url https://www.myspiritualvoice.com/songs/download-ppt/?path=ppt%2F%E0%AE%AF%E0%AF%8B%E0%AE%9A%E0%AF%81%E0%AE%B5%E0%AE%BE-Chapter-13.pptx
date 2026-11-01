--- v1 (2026-08-02)
+++ v2 (2026-11-01)
@@ -105,50 +105,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -186,50 +206,60 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
+    <p:sldId id="320" r:id="rId67"/>
+    <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -384,53 +414,63 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -490,51 +530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிப்லியரின் நாடும், சூரியோதயமாய்ப் புறத்தில் எர்மோன் மலையடிவாரத்தில் இருக்கிற பாகால்காத் முதற்கொண்டு ஆமாத்துக்குள் பிரவேசிக்குமட்டுமுள்ள லீபனோன் முழுவதும்,]]></a:t>
+              <a:t><![CDATA[4. From the south, all the land of the Canaanites, and Mearah that is beside the Sidonians unto Aphek, to the borders of the Amorites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -599,51 +639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. லீபனோன் துவக்கி மிஸ்ரபோத்மாயீம் மட்டும் மலைகளில் குடியிருக்கிற யாவருடைய நாடும், சீதோனியருடைய எல்லா நாடும்தானே. நான் அவர்களை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்துவேன்; நான் உனக்குக் கட்டளையிட்டபடியே, நீ இஸ்ரவேலுக்குச் சுதந்தரமாகச் சீட்டுகளைமாத்திரம் போட்டுத் தேசத்தைப் பங்கிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And the land of the Giblites, and all Lebanon, toward the sunrising, from Baalgad under mount Hermon unto the entering into Hamath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -708,51 +748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. லீபனோன் துவக்கி மிஸ்ரபோத்மாயீம் மட்டும் மலைகளில் குடியிருக்கிற யாவருடைய நாடும், சீதோனியருடைய எல்லா நாடும்தானே. நான் அவர்களை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்துவேன்; நான் உனக்குக் கட்டளையிட்டபடியே, நீ இஸ்ரவேலுக்குச் சுதந்தரமாகச் சீட்டுகளைமாத்திரம் போட்டுத் தேசத்தைப் பங்கிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[5. And the land of the Giblites, and all Lebanon, toward the sunrising, from Baalgad under mount Hermon unto the entering into Hamath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -817,51 +857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. லீபனோன் துவக்கி மிஸ்ரபோத்மாயீம் மட்டும் மலைகளில் குடியிருக்கிற யாவருடைய நாடும், சீதோனியருடைய எல்லா நாடும்தானே. நான் அவர்களை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்துவேன்; நான் உனக்குக் கட்டளையிட்டபடியே, நீ இஸ்ரவேலுக்குச் சுதந்தரமாகச் சீட்டுகளைமாத்திரம் போட்டுத் தேசத்தைப் பங்கிடவேண்டும்.]]></a:t>
+              <a:t><![CDATA[6. All the inhabitants of the hill country from Lebanon unto Misrephothmaim, and all the Sidonians, them will I drive out from before the children of Israel: only divide you it by lot unto the Israelites for an inheritance, as I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -926,51 +966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆதலால் இந்தத் தேசத்தை ஒன்பது கோத்திரங்களுக்கும், மனாசேயின் பாதிக்கோத்திரத்துக்கும் சுதந்தரமாகப் பங்கிடு என்றார்.]]></a:t>
+              <a:t><![CDATA[6. All the inhabitants of the hill country from Lebanon unto Misrephothmaim, and all the Sidonians, them will I drive out from before the children of Israel: only divide you it by lot unto the Israelites for an inheritance, as I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1035,51 +1075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனாசேயின் பாதிக்கோத்திரத்தாரும் ரூபனியரும் காத்தியரும் தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது; அதைக் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்தில் கிழக்கே அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[6. All the inhabitants of the hill country from Lebanon unto Misrephothmaim, and all the Sidonians, them will I drive out from before the children of Israel: only divide you it by lot unto the Israelites for an inheritance, as I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1144,51 +1184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. மனாசேயின் பாதிக்கோத்திரத்தாரும் ரூபனியரும் காத்தியரும் தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது; அதைக் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்தில் கிழக்கே அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[6. All the inhabitants of the hill country from Lebanon unto Misrephothmaim, and all the Sidonians, them will I drive out from before the children of Israel: only divide you it by lot unto the Israelites for an inheritance, as I have commanded you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1253,51 +1293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், நதியின் மத்தியிலிருக்கிற பட்டணமும் துவக்கித் தீபோன்மட்டுமிருக்கிற மெதபாவின் சமனான பூமியாவையும்,]]></a:t>
+              <a:t><![CDATA[7. Now therefore divide this land for an inheritance unto the nine tribes, and the half tribe of Manasseh,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1362,51 +1402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், நதியின் மத்தியிலிருக்கிற பட்டணமும் துவக்கித் தீபோன்மட்டுமிருக்கிற மெதபாவின் சமனான பூமியாவையும்,]]></a:t>
+              <a:t><![CDATA[7. Now therefore divide this land for an inheritance unto the nine tribes, and the half tribe of Manasseh,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1471,51 +1511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. எஸ்போனிலிருந்து அம்மோன் புத்திரரின் எல்லைமட்டும் ஆண்ட எமோரியரின் ராஜாவாகிய சீகோனுக்குரிய சகல பட்டணங்களையும்,]]></a:t>
+              <a:t><![CDATA[8. With whom the Reubenites and the Gadites have received their inheritance, which Moses gave them, beyond Jordan eastward, even as Moses the servant of the LORD gave them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1580,51 +1620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா வயதுசென்று முதிர்ந்தவனானபோது, கர்த்தர் அவனை நோக்கி: நீ வயதுசென்றவனும் முதிர்ந்தவனுமானாய்; சுதந்தரித்துக்கொள்ளவேண்டிய தேசம் இன்னும் மகா விஸ்தாரமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Now Joshua was old and stricken in years; and the LORD said unto him, You are old and stricken in years, and there remains yet very much land to be possessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1689,51 +1729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கீலேயாத்தையும், கெசூரியர் மாகாத்தியருடைய எல்லையிலுள்ள நாட்டையும், எர்மோன் மலை முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[8. With whom the Reubenites and the Gadites have received their inheritance, which Moses gave them, beyond Jordan eastward, even as Moses the servant of the LORD gave them;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1798,51 +1838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கீலேயாத்தையும், கெசூரியர் மாகாத்தியருடைய எல்லையிலுள்ள நாட்டையும், எர்மோன் மலை முழுவதையும்,]]></a:t>
+              <a:t><![CDATA[9. From Aroer, that is upon the bank of the river Arnon, and the city that is in the midst of the river, and all the plain of Medeba unto Dibon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1907,51 +1947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அஸ்தரோத்திலும் எத்ரேயிலும் ஆண்டு, மோசே முறிய அடித்துத் துரத்தின இராட்சதரில் மீதியாயிருந்த பாசானின் ராஜாவாகிய ஓகுக்குச் சல்காமட்டுமிருந்த பாசான் முழுவதையும் அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[9. From Aroer, that is upon the bank of the river Arnon, and the city that is in the midst of the river, and all the plain of Medeba unto Dibon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2016,51 +2056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அஸ்தரோத்திலும் எத்ரேயிலும் ஆண்டு, மோசே முறிய அடித்துத் துரத்தின இராட்சதரில் மீதியாயிருந்த பாசானின் ராஜாவாகிய ஓகுக்குச் சல்காமட்டுமிருந்த பாசான் முழுவதையும் அவர்களுக்குக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[10. And all the cities of Sihon king of the Amorites, which reigned in Heshbon, unto the border of the children of Ammon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2125,51 +2165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரோ கெசூரியரையும் மாகாத்தியரையும் துரத்திவிடவில்லை, கெசூரியரும் மாகாத்தியரும் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவே குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. And all the cities of Sihon king of the Amorites, which reigned in Heshbon, unto the border of the children of Ammon;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2234,51 +2274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரோ கெசூரியரையும் மாகாத்தியரையும் துரத்திவிடவில்லை, கெசூரியரும் மாகாத்தியரும் இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவே குடியிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. And Gilead, and the border of the Geshurites and Maachathites, and all mount Hermon, and all Bashan unto Salcah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2343,51 +2383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லேவியரின் கோத்திரத்துக்குமாத்திரம் அவன் சுதந்தரம் கொடுக்கவில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொன்னபடியே, அவருடைய தகனபலிகளே அவர்களுடைய சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[12. All the kingdom of Og in Bashan, which reigned in Ashtaroth and in Edrei, who remained of the remnant of the giants: for these did Moses strike, and cast them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2452,51 +2492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. லேவியரின் கோத்திரத்துக்குமாத்திரம் அவன் சுதந்தரம் கொடுக்கவில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொன்னபடியே, அவருடைய தகனபலிகளே அவர்களுடைய சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[12. All the kingdom of Og in Bashan, which reigned in Ashtaroth and in Edrei, who remained of the remnant of the giants: for these did Moses strike, and cast them out.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2561,51 +2601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. மோசே ரூபன் புத்திரரின் கோத்திரத்துக்கு அவர்களுடைய வம்சங்களுக்குத் தக்கதாகச் சுதந்தரம் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[13. Nevertheless the children of Israel expelled not the Geshurites, nor the Maachathites: but the Geshurites and the Maachathites dwell among the Israelites until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2670,51 +2710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், ஆற்றின் மத்தியிலிருக்கிற பட்டணம் தொடங்கி மெதெபாவரைக்கும்முள்ள சமபூமி முழுவதும்,]]></a:t>
+              <a:t><![CDATA[13. Nevertheless the children of Israel expelled not the Geshurites, nor the Maachathites: but the Geshurites and the Maachathites dwell among the Israelites until this day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2779,51 +2819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசுவா வயதுசென்று முதிர்ந்தவனானபோது, கர்த்தர் அவனை நோக்கி: நீ வயதுசென்றவனும் முதிர்ந்தவனுமானாய்; சுதந்தரித்துக்கொள்ளவேண்டிய தேசம் இன்னும் மகா விஸ்தாரமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. Now Joshua was old and stricken in years; and the LORD said unto him, You are old and stricken in years, and there remains yet very much land to be possessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2888,51 +2928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், ஆற்றின் மத்தியிலிருக்கிற பட்டணம் தொடங்கி மெதெபாவரைக்கும்முள்ள சமபூமி முழுவதும்,]]></a:t>
+              <a:t><![CDATA[14. Only unto the tribes of Levi he gave none inheritance; the sacrifices of the LORD God of Israel made by fire are their inheritance, as he said unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2997,51 +3037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. சமபூமியிலிருக்கிற எஸ்போனும், அதின் எல்லாப்பட்டணங்களுமாகிய தீபோன், பாமோத்பாகால், பெத்பாகால்மெயோன்,]]></a:t>
+              <a:t><![CDATA[14. Only unto the tribes of Levi he gave none inheritance; the sacrifices of the LORD God of Israel made by fire are their inheritance, as he said unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3106,51 +3146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. யாக்சா, கெதெமோத், மேபாகாத்,]]></a:t>
+              <a:t><![CDATA[15. And Moses gave unto the tribe of the children of Reuben inheritance according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3215,51 +3255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கீரியாத்தாயீம், சிப்மா, பள்ளத்தாக்கின் மலையிலுள்ள செரெத்சகார்,]]></a:t>
+              <a:t><![CDATA[15. And Moses gave unto the tribe of the children of Reuben inheritance according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3324,51 +3364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பெத்பெயோர், அஸ்தோத்பிஸ்கா, பெத்யெசிமோத் முதலான]]></a:t>
+              <a:t><![CDATA[16. And their coast was from Aroer, that is on the bank of the river Arnon, and the city that is in the midst of the river, and all the plain by Medeba;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3433,51 +3473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[16. And their coast was from Aroer, that is on the bank of the river Arnon, and the city that is in the midst of the river, and all the plain by Medeba;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3542,51 +3582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. Heshbon, and all her cities that are in the plain; Dibon, and Bamothbaal, and Bethbaalmeon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3651,51 +3691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின் ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின் அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே வெட்டிப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[17. Heshbon, and all her cities that are in the plain; Dibon, and Bamothbaal, and Bethbaalmeon,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3760,51 +3800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் வெட்டின மற்றவர்களோடுங் கூட, பேயோரின் குமாரனாகிய பாலாம் என்னும் குறிசொல்லுகிறவனையும் பட்டயத்தினால் வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[18. And Jahaza, and Kedemoth, and Mephaath,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3869,51 +3909,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் வெட்டின மற்றவர்களோடுங் கூட, பேயோரின் குமாரனாகிய பாலாம் என்னும் குறிசொல்லுகிறவனையும் பட்டயத்தினால் வெட்டிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[19. And Kirjathaim, and Sibmah, and Zarethshahar in the mount of the valley,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3978,51 +4018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மீதியாயிருக்கிற தேசம் எவையெனில், எகிப்துக்கு எதிரான சீகோர் ஆறுதுவக்கிக் கானானியரைச் சேர்ந்ததாக எண்ணப்படும் வடக்கேயிருக்கிற எக்ரோனின் எல்லைமட்டுமுள்ள பெலிஸ்தரின் எல்லா எல்லைகளும், கெசூரிம் முழுவதும்,]]></a:t>
+              <a:t><![CDATA[2. This is the land that yet remains: all the borders of the Philistines, and all Geshuri,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4087,51 +4127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே யோர்தானும் அதற்கடுத்ததும் ரூபன் புத்திரரின் எல்லையாயிற்று, இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் ரூபன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[20. And Bethpeor, and Ashdothpisgah, and Bethjeshimoth,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4196,51 +4236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அப்படியே யோர்தானும் அதற்கடுத்ததும் ரூபன் புத்திரரின் எல்லையாயிற்று, இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் ரூபன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[21. And all the cities of the plain, and all the kingdom of Sihon king of the Amorites, which reigned in Heshbon, whom Moses stroke with the princes of Midian, Evi, and Rekem, and Zur, and Hur, and Reba, which were dukes of Sihon, dwelling in the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4305,51 +4345,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. காத்புத்திரரின் கோத்திரத்துக்கு மோசே அவர்கள் வம்சங்களுக்குத் தக்கதாகக் கொடுத்தது என்னவெனில்:]]></a:t>
+              <a:t><![CDATA[21. And all the cities of the plain, and all the kingdom of Sihon king of the Amorites, which reigned in Heshbon, whom Moses stroke with the princes of Midian, Evi, and Rekem, and Zur, and Hur, and Reba, which were dukes of Sihon, dwelling in the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4414,51 +4454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யாசேரும், கீலேயாத்தின் சகல பட்டணங்களும், ரபாவுக்கு எதிரே இருக்கிற ஆரோவேர்மட்டுமுள்ள அம்மோன் புத்திரரின் பாதித் தேசமும்,]]></a:t>
+              <a:t><![CDATA[21. And all the cities of the plain, and all the kingdom of Sihon king of the Amorites, which reigned in Heshbon, whom Moses stroke with the princes of Midian, Evi, and Rekem, and Zur, and Hur, and Reba, which were dukes of Sihon, dwelling in the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4523,51 +4563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. யாசேரும், கீலேயாத்தின் சகல பட்டணங்களும், ரபாவுக்கு எதிரே இருக்கிற ஆரோவேர்மட்டுமுள்ள அம்மோன் புத்திரரின் பாதித் தேசமும்,]]></a:t>
+              <a:t><![CDATA[21. And all the cities of the plain, and all the kingdom of Sihon king of the Amorites, which reigned in Heshbon, whom Moses stroke with the princes of Midian, Evi, and Rekem, and Zur, and Hur, and Reba, which were dukes of Sihon, dwelling in the country.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4632,51 +4672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. எஸ்போன் துவக்கி ராமாத் மிஸ்பேமட்டும் பெத்தொனீம் வரைக்கும் இருக்கிறதும், மகனாயீம் துவக்கித் தெபீரின் எல்லைமட்டும் இருக்கிறதும்,]]></a:t>
+              <a:t><![CDATA[22. Balaam also the son of Beor, the fortune teller, did the children of Israel slay with the sword among them that were slain by them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4741,51 +4781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும், பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின் கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
+              <a:t><![CDATA[22. Balaam also the son of Beor, the fortune teller, did the children of Israel slay with the sword among them that were slain by them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4850,51 +4890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும், பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின் கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
+              <a:t><![CDATA[23. And the border of the children of Reuben was Jordan, and the border thereof. This was the inheritance of the children of Reuben after their families, the cities and the villages thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4959,51 +4999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் காத் புத்திரருக்கு, அவர்களுடைய வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[23. And the border of the children of Reuben was Jordan, and the border thereof. This was the inheritance of the children of Reuben after their families, the cities and the villages thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5068,51 +5108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசே புத்திரரின் பாதிக்கோத்திரத்துக்கும் மோசே அவர்கள் வம்சத்துக்குத் தக்கதாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[24. And Moses gave inheritance unto the tribe of Gad, even unto the children of Gad according to their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5177,51 +5217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. காசா, அஸ்தோத், அஸ்கலோன், காத், எக்ரோன் என்கிற பட்டணங்களிலிருக்கிற பெலிஸ்தருடைய ஐந்து அதிபதிகளின் நாடும், ஆவியரின் நாடும்,]]></a:t>
+              <a:t><![CDATA[2. This is the land that yet remains: all the borders of the Philistines, and all Geshuri,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5286,51 +5326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. மனாசே புத்திரரின் பாதிக்கோத்திரத்துக்கும் மோசே அவர்கள் வம்சத்துக்குத் தக்கதாகக் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[25. And their coast was Jazer, and all the cities of Gilead, and half the land of the children of Ammon, unto Aroer that is before Rabbah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5395,51 +5435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மகனாயீம் துவக்கி, பாசானின் ராஜாவாகிய ஓகின் முழு ராஜ்யமாயிருக்கிற பாசான் முழுவதும், பாசானிலுள்ள யாவீரின் சகல ஊர்களுமான அறுபது பட்டணங்கள் அவர்கள் எல்லைக்குள்ளாயிற்று.]]></a:t>
+              <a:t><![CDATA[25. And their coast was Jazer, and all the cities of Gilead, and half the land of the children of Ammon, unto Aroer that is before Rabbah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5504,51 +5544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. மகனாயீம் துவக்கி, பாசானின் ராஜாவாகிய ஓகின் முழு ராஜ்யமாயிருக்கிற பாசான் முழுவதும், பாசானிலுள்ள யாவீரின் சகல ஊர்களுமான அறுபது பட்டணங்கள் அவர்கள் எல்லைக்குள்ளாயிற்று.]]></a:t>
+              <a:t><![CDATA[26. And from Heshbon unto Ramathmizpeh, and Betonim; and from Mahanaim unto the border of Debir;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5613,51 +5653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பாதிக் கீலேயாத்தையும், பாசானிலே அஸ்தரோத், எத்ரேயி என்னும் ஒரு ராஜ்யத்தின் பட்டணங்களையும், மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் பாதிபேருக்கு அவர்களின் வம்சங்களின்படியே கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[26. And from Heshbon unto Ramathmizpeh, and Betonim; and from Mahanaim unto the border of Debir;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5722,51 +5762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. பாதிக் கீலேயாத்தையும், பாசானிலே அஸ்தரோத், எத்ரேயி என்னும் ஒரு ராஜ்யத்தின் பட்டணங்களையும், மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் பாதிபேருக்கு அவர்களின் வம்சங்களின்படியே கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[27. And in the valley, Betharam, and Bethnimrah, and Succoth, and Zaphon, the rest of the kingdom of Sihon king of Heshbon, Jordan and his border, even unto the edge of the sea of Chinnereth on the other side Jordan eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5831,51 +5871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. மோசே கிழக்கே எரிகோவின் அருகே யோர்தானுக்கு அக்கரையிலிருக்கிற மோவாபின் சமனான வெளிகளில் சுதந்தரமாகக் கொடுத்தவைகள் இவைகளே.]]></a:t>
+              <a:t><![CDATA[27. And in the valley, Betharam, and Bethnimrah, and Succoth, and Zaphon, the rest of the kingdom of Sihon king of Heshbon, Jordan and his border, even unto the edge of the sea of Chinnereth on the other side Jordan eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5940,51 +5980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லேவிகோத்திரத்திற்கு மோசே சுதந்தரம் கொடுக்கவில்லை, இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொல்லியிருக்கிறபடி, அவரே அவர்களுடைய சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[27. And in the valley, Betharam, and Bethnimrah, and Succoth, and Zaphon, the rest of the kingdom of Sihon king of Heshbon, Jordan and his border, even unto the edge of the sea of Chinnereth on the other side Jordan eastward.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6049,51 +6089,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. லேவிகோத்திரத்திற்கு மோசே சுதந்தரம் கொடுக்கவில்லை, இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச் சொல்லியிருக்கிறபடி, அவரே அவர்களுடைய சுதந்தரம்.]]></a:t>
+              <a:t><![CDATA[28. This is the inheritance of the children of Gad after their families, the cities, and their villages.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. This is the inheritance of the children of Gad after their families, the cities, and their villages.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. And Moses gave inheritance unto the half tribe of Manasseh: and this was the possession of the half tribe of the children of Manasseh by their families.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6158,51 +6416,923 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. காசா, அஸ்தோத், அஸ்கலோன், காத், எக்ரோன் என்கிற பட்டணங்களிலிருக்கிற பெலிஸ்தருடைய ஐந்து அதிபதிகளின் நாடும், ஆவியரின் நாடும்,]]></a:t>
+              <a:t><![CDATA[2. This is the land that yet remains: all the borders of the Philistines, and all Geshuri,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And their coast was from Mahanaim, all Bashan, all the kingdom of Og king of Bashan, and all the towns of Jair, which are in Bashan, threescore cities:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. And their coast was from Mahanaim, all Bashan, all the kingdom of Og king of Bashan, and all the towns of Jair, which are in Bashan, threescore cities:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And half Gilead, and Ashtaroth, and Edrei, cities of the kingdom of Og in Bashan, were pertaining unto the children of Machir the son of Manasseh, even to the one half of the children of Machir by their families.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. And half Gilead, and Ashtaroth, and Edrei, cities of the kingdom of Og in Bashan, were pertaining unto the children of Machir the son of Manasseh, even to the one half of the children of Machir by their families.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. These are the countries which Moses did distribute for inheritance in the plains of Moab, on the other side Jordan, by Jericho, eastward.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. These are the countries which Moses did distribute for inheritance in the plains of Moab, on the other side Jordan, by Jericho, eastward.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. But unto the tribe of Levi Moses gave not any inheritance: the LORD God of Israel was their inheritance, as he said unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. But unto the tribe of Levi Moses gave not any inheritance: the LORD God of Israel was their inheritance, as he said unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6267,51 +7397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. காசா, அஸ்தோத், அஸ்கலோன், காத், எக்ரோன் என்கிற பட்டணங்களிலிருக்கிற பெலிஸ்தருடைய ஐந்து அதிபதிகளின் நாடும், ஆவியரின் நாடும்,]]></a:t>
+              <a:t><![CDATA[3. From Sihor, which is before Egypt, even unto the borders of Ekron northward, which is counted to the Canaanite: five lords of the Philistines; the Gazathites, and the Ashdothites, the Eshkalonites, the Gittites, and the Ekronites; also the Avites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6376,51 +7506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தெற்கே துவக்கி ஆப்பெக்மட்டும் எமோரியர் எல்லைவரைக்கும் இருக்கிற கானானியரின் சகல தேசமும், சீதோனியருக்கடுத்த மெயாரா நாடும்,]]></a:t>
+              <a:t><![CDATA[3. From Sihor, which is before Egypt, even unto the borders of Ekron northward, which is counted to the Canaanite: five lords of the Philistines; the Gazathites, and the Ashdothites, the Eshkalonites, the Gittites, and the Ekronites; also the Avites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6485,51 +7615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கிப்லியரின் நாடும், சூரியோதயமாய்ப் புறத்தில் எர்மோன் மலையடிவாரத்தில் இருக்கிற பாகால்காத் முதற்கொண்டு ஆமாத்துக்குள் பிரவேசிக்குமட்டுமுள்ள லீபனோன் முழுவதும்,]]></a:t>
+              <a:t><![CDATA[4. From the south, all the land of the Canaanites, and Mearah that is beside the Sidonians unto Aphek, to the borders of the Amorites:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6564,51 +7694,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474702839" r:id="rId1"/>
+    <p:sldLayoutId id="2482537013" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7024,54 +8154,134 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7200,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[सारा लबानोन,]]></a:t>
+              <a:t><![CDATA[சீதோனியருக்கடுத்த மெயாரா நாடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. फिर लबानोन से ले कर मिस्रपोतमैम तक सीदोनियों के पहाड़ी देश के निवासी। इन को मैं इस्राएलियों के]]></a:t>
+              <a:t><![CDATA[5. கிப்லியரின் நாடும், சூரியோதயமாய்ப் புறத்தில் எர்மோன் மலையடிவாரத்தில் இருக்கிற பாகால்காத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[साम्हने से निकाल दूंगा; इतना हो कि तू मेरी आज्ञा के अनुसार चिट्ठी डाल डालकर उनका देश इस्राएल को बांट]]></a:t>
+              <a:t><![CDATA[முதற்கொண்டு ஆமாத்துக்குள் பிரவேசிக்குமட்டுமுள்ள லீபனோன் முழுவதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दे।]]></a:t>
+              <a:t><![CDATA[6. லீபனோன் துவக்கி மிஸ்ரபோத்மாயீம் மட்டும் மலைகளில் குடியிருக்கிற யாவருடைய நாடும், சீதோனியருடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. इसलिये तू अब इस देश को नवों गोत्रों और मनश्शे के आधे गोत्र को उनका भाग होने के लिये बांट दे॥]]></a:t>
+              <a:t><![CDATA[எல்லா நாடும்தானே. நான் அவர்களை இஸ்ரவேல் புத்திரருக்கு முன்பாகத் துரத்துவேன்; நான் உனக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. इसके साथ रूबेनियों और गादियों को तो वह भाग मिल चुका था, जिसे मूसा ने उन्हें यरदन के पूर्व की ओर]]></a:t>
+              <a:t><![CDATA[கட்டளையிட்டபடியே, நீ இஸ்ரவேலுக்குச் சுதந்தரமாகச் சீட்டுகளைமாத்திரம் போட்டுத் தேசத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दिया था, क्योंकि यहोवा के दास मूसा ने उन्हीं को दिया था,]]></a:t>
+              <a:t><![CDATA[பங்கிடவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. अर्थात अर्नोन नाम नाले के किनारे के अरोएक से ले कर, और उसी नाले के बीच के नगर को छोड़कर दीबोन तक]]></a:t>
+              <a:t><![CDATA[7. ஆதலால் இந்தத் தேசத்தை ஒன்பது கோத்திரங்களுக்கும், மனாசேயின் பாதிக்கோத்திரத்துக்கும் சுதந்தரமாகப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[मेदवा के पास का सारा चौरस देश;]]></a:t>
+              <a:t><![CDATA[பங்கிடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. और अम्मोनियों के सिवाने तक हेशबोत में विराजने वाले एमोरियों के राजा सीहोन के सारे नगर;]]></a:t>
+              <a:t><![CDATA[8. மனாசேயின் பாதிக்கோத்திரத்தாரும் ரூபனியரும் காத்தியரும் தங்கள் சுதந்தரத்தை அடைந்து தீர்ந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8520,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यहोशू बूढ़ा और बहुत उम्र का हो गया; और यहोवा ने उस से कहा, तू बूढ़ा और बहुत उम्र का हो गया है, और]]></a:t>
+              <a:t><![CDATA[1. யோசுவா வயதுசென்று முதிர்ந்தவனானபோது, கர்த்தர் அவனை நோக்கி: நீ வயதுசென்றவனும் முதிர்ந்தவனுமானாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8652,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. और गिलाद देश, और गशूरियों और माकावासियों का सिवाना, और सारा हेर्मोन पर्वत, और सल्का तक कुल]]></a:t>
+              <a:t><![CDATA[அதைக் கர்த்தரின் தாசனாகிய மோசே யோர்தானுக்கு அப்புறத்தில் கிழக்கே அவர்களுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8784,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बाशान,]]></a:t>
+              <a:t><![CDATA[9. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், நதியின் மத்தியிலிருக்கிற பட்டணமும் துவக்கித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8916,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. फिर आशतारोत और एद्रेई में विराजने वाले उस ओग का सारा राज्य जो रपाइयों में से अकेला बच गया था;]]></a:t>
+              <a:t><![CDATA[தீபோன்மட்டுமிருக்கிற மெதபாவின் சமனான பூமியாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9048,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[क्योंकि इन्ही को मूसा ने मारकर उनकी प्रजा को उस देश से निकाल दिया था।]]></a:t>
+              <a:t><![CDATA[10. எஸ்போனிலிருந்து அம்மோன் புத்திரரின் எல்லைமட்டும் ஆண்ட எமோரியரின் ராஜாவாகிய சீகோனுக்குரிய சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9180,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. परन्तु इस्राएलियों ने गशूरियों और माकियों को उनके देश से न निकाला; इसलिये गशूरी और माकी]]></a:t>
+              <a:t><![CDATA[பட்டணங்களையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9312,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[इस्राएलियों के मध्य में आज तक रहते हैं।]]></a:t>
+              <a:t><![CDATA[11. கீலேயாத்தையும், கெசூரியர் மாகாத்தியருடைய எல்லையிலுள்ள நாட்டையும், எர்மோன் மலை முழுவதையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9444,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. और लेवी के गोत्रियों को उसने कोई भाग न दिया; क्योंकि इस्राएल के परमेश्वर यहोवा के वचन के अनुसार]]></a:t>
+              <a:t><![CDATA[12. அஸ்தரோத்திலும் எத்ரேயிலும் ஆண்டு, மோசே முறிய அடித்துத் துரத்தின இராட்சதரில் மீதியாயிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9576,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसी के हव्य उनके लिये भाग ठहरे हैं।]]></a:t>
+              <a:t><![CDATA[பாசானின் ராஜாவாகிய ஓகுக்குச் சல்காமட்டுமிருந்த பாசான் முழுவதையும் அவர்களுக்குக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9708,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. मूसा ने रूबेन के गोत्र को उनके कुलों के अनुसार दिया,]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேல் புத்திரரோ கெசூரியரையும் மாகாத்தியரையும் துரத்திவிடவில்லை, கெசூரியரும் மாகாத்தியரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9840,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. अर्थात अर्नोन नाम नाले के किनारे के अरोएर से ले कर और उसी नाले के बीच के नगर को छोड़कर मेदबा के]]></a:t>
+              <a:t><![CDATA[இந்நாள்வரைக்கும் இஸ்ரவேலின் நடுவே குடியிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9972,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[बहुत देश रह गए हैं, जो इस्राएल के अधिकार में अभी तक नहीं आए।]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்ளவேண்டிய தேசம் இன்னும் மகா விஸ்தாரமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10104,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पास का सारा चौरस देश;]]></a:t>
+              <a:t><![CDATA[14. லேவியரின் கோத்திரத்துக்குமாத்திரம் அவன் சுதந்தரம் கொடுக்கவில்லை; இஸ்ரவேலின் தேவனாகிய கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10236,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. फिर चौरस देश में का हेशबोन और उसके सब गांव; फिर दीबोन, बामोतबाल, बेतबाल्मोन,]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொன்னபடியே, அவருடைய தகனபலிகளே அவர்களுடைய சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10368,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. यहसा, कदेमोत, मेपात,]]></a:t>
+              <a:t><![CDATA[15. மோசே ரூபன் புத்திரரின் கோத்திரத்துக்கு அவர்களுடைய வம்சங்களுக்குத் தக்கதாகச் சுதந்தரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10500,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. किर्यातैम, सिबमा, और तराई में के पहाड़ पर बसा हुआ सेरेथश्शहर,]]></a:t>
+              <a:t><![CDATA[கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10632,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. बेंतपोर, पिसगा की सलामी और बेत्यशीमोत,]]></a:t>
+              <a:t><![CDATA[16. அர்னோன் ஆற்றங்கரையிலிருக்கிற ஆரோவேரும், ஆற்றின் மத்தியிலிருக்கிற பட்டணம் தொடங்கி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10764,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. निदान चौरस देश में बसे हुए हेशबोन में विराजने वाले एमोरियों के उस राजा सीहोन के राज्य के कुल नगर]]></a:t>
+              <a:t><![CDATA[மெதெபாவரைக்கும்முள்ள சமபூமி முழுவதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10896,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिन्हें मूसा ने मार लिया था। मूसा ने एवी, रेकेम, सूर, हूर, और रेबा नाम मिद्दान के प्रधानों को भी मार]]></a:t>
+              <a:t><![CDATA[17. சமபூமியிலிருக்கிற எஸ்போனும், அதின் எல்லாப்பட்டணங்களுமாகிய தீபோன், பாமோத்பாகால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11028,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[डाला था जो सीहोन के ठहराए हुए हाकिम और उसी देश के निवासी थे।]]></a:t>
+              <a:t><![CDATA[பெத்பாகால்மெயோன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11160,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. और इस्राएलियों ने उनके और मारे हुओं के साथ बोर के पुत्र भावी कहने वाले बिलाम को भी तलवार से मार]]></a:t>
+              <a:t><![CDATA[18. யாக்சா, கெதெமோத், மேபாகாத்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11292,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[डाला।]]></a:t>
+              <a:t><![CDATA[19. கீரியாத்தாயீம், சிப்மா, பள்ளத்தாக்கின் மலையிலுள்ள செரெத்சகார்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11424,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ये देश रह गए हैं, अर्थात पलिश्तियों का सारा प्रान्त, और सारे गशूरी]]></a:t>
+              <a:t><![CDATA[2. மீதியாயிருக்கிற தேசம் எவையெனில், எகிப்துக்கு எதிரான சீகோர் ஆறுதுவக்கிக் கானானியரைச் சேர்ந்ததாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11556,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. और रूबेनियों का सिवाना यरदन का तीर ठहरा। रूबेनियों का भाग उनके कुलों के अनुसार नगरों और गांवों]]></a:t>
+              <a:t><![CDATA[20. பெத்பெயோர், அஸ்தோத்பிஸ்கா, பெத்யெசிமோத் முதலான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11688,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[समेत यही ठहरा॥]]></a:t>
+              <a:t><![CDATA[21. சமபூமியிலுள்ள எல்லாப் பட்டணங்களும், எஸ்போனில் ஆண்டிருந்த சீகோன் என்னும் எமோரியருடைய ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11820,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. फिर मूसा ने गाद के गोत्रियों को भी कुलों के अनुसार उनका निज भाग करके बांट दिया।]]></a:t>
+              <a:t><![CDATA[ராஜ்யம் முழுவதும் அவர்கள் எல்லைக்குள்ளாயிற்று, அந்தச் சீகோனையும், தேசத்திலே குடியிருந்து சீகோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11952,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. तब यह ठहरा, अर्थात याजेर आदि गिलाद के सारे नगर, और रब्बा के साम्हने के अरोएर तक अम्मोनियों का]]></a:t>
+              <a:t><![CDATA[அதிபதியாயிருந்த ஏவி, ரெக்கேம், சூர், ஊர், ரேபா என்னும் மீதியானின் பிரபுக்களையும் மோசே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12084,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[आधा देश,]]></a:t>
+              <a:t><![CDATA[வெட்டிப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12216,51 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. और हेशबोन से रामतमिस्पे और बतोनीम तक, और महनैम से दबीर के सिवाने तक,]]></a:t>
+              <a:t><![CDATA[22. இஸ்ரவேல் புத்திரர் வெட்டின மற்றவர்களோடுங் கூட, பேயோரின் குமாரனாகிய பாலாம் என்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12348,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और तराई में बेथारम, बेनिम्रा, सुक्कोत, और सापोन, और हेश्बोन के राजा सीहोन के राज्य के बचे हुए]]></a:t>
+              <a:t><![CDATA[குறிசொல்லுகிறவனையும் பட்டயத்தினால் வெட்டிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12480,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भाग, और किन्नेरेत नाम ताल के सिरे तक, यरदन के पूर्व की ओर का वह देश जिसका सिवाना यरदन है।]]></a:t>
+              <a:t><![CDATA[23. அப்படியே யோர்தானும் அதற்கடுத்ததும் ரூபன் புத்திரரின் எல்லையாயிற்று, இந்தப்பட்டணங்களும் இவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12612,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. गादियों का भाग उनके कुलों के अनुसार नगरों और गांवों समेत यही ठहरा॥]]></a:t>
+              <a:t><![CDATA[கிராமங்களும் ரூபன் புத்திரருக்கு, அவர்கள் வம்சங்களின்படி வந்த சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12744,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. फिर मूसा ने मनश्शे के आधे गोत्रियों को भी उनका निज भाग कर दिया; वह मनश्शेइयों के आधे गोत्र का]]></a:t>
+              <a:t><![CDATA[24. காத்புத்திரரின் கோத்திரத்துக்கு மோசே அவர்கள் வம்சங்களுக்குத் தக்கதாகக் கொடுத்தது என்னவெனில்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12876,51 +14086,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. (मिस्र के आगे शीहोर से ले कर उत्तर की ओर एक्रोन के सिवाने तक जो कनानियों का भाग गिना जाता है; और]]></a:t>
+              <a:t><![CDATA[எண்ணப்படும் வடக்கேயிருக்கிற எக்ரோனின் எல்லைமட்டுமுள்ள பெலிஸ்தரின் எல்லா எல்லைகளும், கெசூரிம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13008,51 +14218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[निज भाग उनके कुलों के अनुसार ठहरा।]]></a:t>
+              <a:t><![CDATA[25. யாசேரும், கீலேயாத்தின் சகல பட்டணங்களும், ரபாவுக்கு எதிரே இருக்கிற ஆரோவேர்மட்டுமுள்ள அம்மோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13140,51 +14350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. वह यह है, अर्थात महनैम से ले कर बाशान के राजा ओग के राज्य का सब देश, और बाशान में बसी हुई याईर]]></a:t>
+              <a:t><![CDATA[புத்திரரின் பாதித் தேசமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13272,51 +14482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की साठों बस्तियां,]]></a:t>
+              <a:t><![CDATA[26. எஸ்போன் துவக்கி ராமாத் மிஸ்பேமட்டும் பெத்தொனீம் வரைக்கும் இருக்கிறதும், மகனாயீம் துவக்கித்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13404,51 +14614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. और गिलाद का आधा भाग, और अश्तारोत, और एद्रेई, जो बाशान में ओग के राज्य के नगर थे, ये मनश्शे के]]></a:t>
+              <a:t><![CDATA[தெபீரின் எல்லைமட்டும் இருக்கிறதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13536,51 +14746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पुत्र माकीर के वंश का, अर्थात माकीर के आधे वंश का निज भाग कुलों के अनुसार ठहरे॥]]></a:t>
+              <a:t><![CDATA[27. எஸ்போனின் ராஜாவாகிய சீகோனுடைய ராஜ்யத்தின் மற்றப்பங்காகிய பள்ளத்தாக்கிலிருக்கிற பெத்தாராமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13668,51 +14878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. जो भाग मूसा ने मोआब के अराबा में यरीहो के पास के यरदन के पूर्व की ओर बांट दिए वे ये ही हैं।]]></a:t>
+              <a:t><![CDATA[பெத்நிம்ராவும், சுக்கோத்தும் சாப்போனும், யோர்தான்மட்டும் இருக்கிறதும், கிழக்கே யோர்தானின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13800,51 +15010,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. परन्तु लेवी के गोत्र को मूसा ने कोई भाग न दिया; इस्राएल का परमेश्वर यहोवा ही अपने वचन के अनुसार]]></a:t>
+              <a:t><![CDATA[கரையோரமாய்க் கின்னரேத் கடலின் கடையாந்தரமட்டும் இருக்கிறதும், அவர்கள் எல்லைகுள்ளாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13932,51 +15142,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उनका भाग ठहरा॥]]></a:t>
+              <a:t><![CDATA[28. இந்தப்பட்டணங்களும் இவைகளின் கிராமங்களும் காத் புத்திரருக்கு, அவர்களுடைய வம்சங்களின்படி வந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுதந்தரம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. மனாசே புத்திரரின் பாதிக்கோத்திரத்துக்கும் மோசே அவர்கள் வம்சத்துக்குத் தக்கதாகக் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14064,51 +15538,1107 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[पलिश्तियों के पांचों सरदार, अर्थात अज्जा, अशदोद, अशकलोन, गत, और एक्रोन के लोग), और दक्खिनी ओर अव्वी]]></a:t>
+              <a:t><![CDATA[முழுவதும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. மகனாயீம் துவக்கி, பாசானின் ராஜாவாகிய ஓகின் முழு ராஜ்யமாயிருக்கிற பாசான் முழுவதும், பாசானிலுள்ள]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யாவீரின் சகல ஊர்களுமான அறுபது பட்டணங்கள் அவர்கள் எல்லைக்குள்ளாயிற்று.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[31. பாதிக் கீலேயாத்தையும், பாசானிலே அஸ்தரோத், எத்ரேயி என்னும் ஒரு ராஜ்யத்தின் பட்டணங்களையும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மனாசேயின் குமாரனாகிய மாகீரின் புத்திரர் பாதிபேருக்கு அவர்களின் வம்சங்களின்படியே கொடுத்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[32. மோசே கிழக்கே எரிகோவின் அருகே யோர்தானுக்கு அக்கரையிலிருக்கிற மோவாபின் சமனான வெளிகளில்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide65.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சுதந்தரமாகக் கொடுத்தவைகள் இவைகளே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide66.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[33. லேவிகோத்திரத்திற்கு மோசே சுதந்தரம் கொடுக்கவில்லை, இஸ்ரவேலின் தேவனாகிய கர்த்தர் அவர்களுக்குச்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யோசுவா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லியிருக்கிறபடி, அவரே அவர்களுடைய சுதந்தரம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14196,51 +16726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[भी,]]></a:t>
+              <a:t><![CDATA[3. காசா, அஸ்தோத், அஸ்கலோன், காத், எக்ரோன் என்கிற பட்டணங்களிலிருக்கிற பெலிஸ்தருடைய ஐந்து அதிபதிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14328,51 +16858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. फिर अपेक और एमोरियों के सिवाने तक कनानियो का सारा देश और सीदोनियों का मारा नाम देश,]]></a:t>
+              <a:t><![CDATA[நாடும், ஆவியரின் நாடும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14460,51 +16990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. फिर गवालियों का देश, और सूर्योदय की ओर हेर्मोन पर्वत के नीचे के बालगाद से ले कर हमात की घाटी तक]]></a:t>
+              <a:t><![CDATA[4. தெற்கே துவக்கி ஆப்பெக்மட்டும் எமோரியர் எல்லைவரைக்கும் இருக்கிற கானானியரின் சகல தேசமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14521,91 +17051,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[யோசுவா : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme51">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme72">
   <a:themeElements>
-    <a:clrScheme name="Theme51">
+    <a:clrScheme name="Theme72">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme51">
+    <a:fontScheme name="Theme72">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14631,51 +17161,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme51">
+    <a:fmtScheme name="Theme72">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14806,51 +17336,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>57</Slides>
+  <Slides>67</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>